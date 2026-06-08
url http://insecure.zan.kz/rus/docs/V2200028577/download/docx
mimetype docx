--- v0 (2025-11-17)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a693bfa" w14:textId="a693bfa">
+    <w:p w14:paraId="786acce" w14:textId="786acce">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1501,2862 +1501,3144 @@
         <w:t xml:space="preserve">
       9) выборочная совокупность (выборка) – перечень оцениваемых субъектов (объектов), относимых к однородной группе субъектов (объектов) контроля и надзора в конкретной сфере государственного контроля и надзора, в соответствии с пунктом 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z152" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Критерии оценки степени риска и проверочные листы, применяемые для проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки на соответствие требованиям, утверждаются совместным актом регулирующих государственных органов, уполномоченного органа по предпринимательству и размещаются на интернет-ресурсах регулирующих государственных органов в соответствии с пунктом 5 статьи 141 Кодекса.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z153" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Нормативные правовые акты государственных органов об утверждении критериев оценки степени риска и управления рисками, проверочных листов до их утверждения подлежат согласованию с уполномоченным органом по правовой статистике и специальным учетам на предмет соответствия требованиям информационной системы – единого реестра субъектов и объектов проверок.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z153" w:id="29"/>
-[...15 lines deleted...]
-      Нормативные правовые акты государственных органов об утверждении критериев оценки степени риска и управления рисками, проверочных листов до их утверждения подлежат согласованию с уполномоченным органом по правовой статистике и специальным учетам на предмет соответствия требованиям информационной системы – единого реестра субъектов и объектов проверок.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок согласования уполномоченным органом по правовой статистике и специальным учетам составляет пять рабочих дней со дня поступления проекта на согласование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z154" w:id="30"/>
-[...15 lines deleted...]
-      Срок согласования уполномоченным органом по правовой статистике и специальным учетам составляет пять рабочих дней со дня поступления проекта на согласование.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок формирования регулирующими государственными органами системы оценки и управления рисками при проведении проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля и надзора</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z155" w:id="31"/>
+    <w:bookmarkStart w:name="z156" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для целей управления рисками при осуществлении профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки на соответствие требованиям, критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля и надзора формируются посредством определения объективных и субъективных критериев, которые осуществляются поэтапно (Мультикритериальный анализ решений).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z157" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На первом этапе государственные органы по объективным критериям относят субъекты (объекты) контроля и надзора к одной из следующих степеней риска:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z158" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высокий риск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z159" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) средний риск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z160" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) низкий риск.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z161" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сфер деятельности субъектов (объектов) контроля и надзора, отнесенных к высокой и средней степени риска по объективным критериям, проводятся проверка на соответствие требованиям, профилактический контроль с посещением субъекта (объекта) контроля и надзора, профилактический контроль без посещения субъекта (объекта) контроля и надзора и внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z162" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сфер деятельности субъектов (объектов) контроля и надзора, отнесенных к низкой степени риска по объективным критериям, проводятся проверка на соответствие требованиям, профилактический контроль без посещения субъекта (объекта) контроля и надзора и внеплановая проверка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z163" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На втором этапе государственные органы по субъективным критериям относят субъекты (объекты) контроля и надзора к одной из следующих степеней риска:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z164" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высокий риск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z165" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) средний риск;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z166" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) низкий риск.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z167" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По показателям степени риска по субъективным критериям субъект (объект) контроля и надзора относится:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z168" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) к высокой степени риска – при показателе степени риска от 71 до 100 включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z169" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) к средней степени риска – при показателе степени риска от 31 до 70 включительно;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z170" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) к низкой степени риска – при показателе степени риска от 0 до 30 включительно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z171" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В зависимости от возможного риска и значимости проблемы, единичности или системности нарушения, анализа принятых ранее решений по каждому источнику информации требования, предъявляемые к деятельности субъектов (объектов) контроля и надзора, соответствуют степени нарушения – грубое, значительное и незначительное.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z172" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом определения грубым, значительным и незначительным нарушениям устанавливаются в критериях оценки степени риска регулирующего государственного органа с учетом специфики соответствующей сферы государственного контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z173" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Степень нарушения (грубое, значительное, незначительное) присваивается в соответствии с установленными определениями грубых, значительных, незначительных нарушений по субъективным критериям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z174" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля и надзора формируются посредством определения объективных и субъективных критериев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z175" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок формирования регулирующими государственными органами системы оценки и управления рисками при проведении проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля и надзора</w:t>
-[...379 lines deleted...]
-      7. Критерии оценки степени риска для проведения проверки на соответствие требованиям и профилактического контроля субъектов (объектов) контроля и надзора формируются посредством определения объективных и субъективных критериев.</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Объективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z175" w:id="51"/>
+    <w:bookmarkStart w:name="z176" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Определение объективных критериев осуществляется посредством определения риска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z177" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Определение риска по объективным критериям осуществляется в зависимости от специфики сферы, в которой осуществляется государственный контроль и надзор с учетом одного из следующих критериев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z178" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уровня опасности (сложности) объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z179" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) масштабов тяжести возможных негативных последствий, вреда на регулируемую сферу (область);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z180" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возможности наступления неблагоприятного происшествия для жизни или здоровья человека, окружающей среды, законных интересов физических и юридических лиц, государства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z181" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. После проведения анализа возможных рисков субъекты (объекты) контроля и надзора распределяются по трем степеням риска по объективным критериям (высокая, средняя и низкая).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z182" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Субъекты (объекты) контроля и надзора распределяются по трем степеням риска по объективным критериям в критериях оценки степени риска регулирующего государственного органа с учетом специфики соответствующей сферы государственного контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z183" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Объективные критерии</w:t>
-[...139 lines deleted...]
-      11. Субъекты (объекты) контроля и надзора распределяются по трем степеням риска по объективным критериям в критериях оценки степени риска регулирующего государственного органа с учетом специфики соответствующей сферы государственного контроля и надзора.</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Субъективные критерии</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z183" w:id="59"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Субъективные критерии</w:t>
+    <w:bookmarkStart w:name="z184" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Определение субъективных критериев осуществляется с применением следующих этапов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z184" w:id="60"/>
-[...15 lines deleted...]
-      12. Определение субъективных критериев осуществляется с применением следующих этапов:</w:t>
+    <w:bookmarkStart w:name="z185" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование базы данных и сбор информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z185" w:id="61"/>
-[...15 lines deleted...]
-      1) формирование базы данных и сбор информации;</w:t>
+    <w:bookmarkStart w:name="z186" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ информации и оценка рисков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z186" w:id="62"/>
-[...15 lines deleted...]
-      2) анализ информации и оценка рисков.</w:t>
+    <w:bookmarkStart w:name="z187" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля и надзора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z187" w:id="63"/>
-[...15 lines deleted...]
-      13. Формирование базы данных и сбор информации необходимы для выявления субъектов (объектов) контроля и надзора.</w:t>
+    <w:bookmarkStart w:name="z188" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Процессы сбора и обработки информации в полной мере автоматизируются и допускают возможность проверки корректности полученных данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z188" w:id="64"/>
-[...15 lines deleted...]
-      Процессы сбора и обработки информации в полной мере автоматизируются и допускают возможность проверки корректности полученных данных.</w:t>
+    <w:bookmarkStart w:name="z189" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для оценки степени риска используются следующие источники информации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z189" w:id="65"/>
-[...15 lines deleted...]
-      Для оценки степени риска используются следующие источники информации:</w:t>
+    <w:bookmarkStart w:name="z190" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) результаты мониторинга отчетности и сведений, представляемых субъектом контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z190" w:id="66"/>
-[...15 lines deleted...]
-      1) результаты мониторинга отчетности и сведений, представляемых субъектом контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z191" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля и надзора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z191" w:id="67"/>
-[...15 lines deleted...]
-      2) результаты предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля и надзора;</w:t>
+    <w:bookmarkStart w:name="z192" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие неблагоприятных происшествий, возникших по вине субъекта контроля и надзора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z192" w:id="68"/>
-[...15 lines deleted...]
-      3) наличие неблагоприятных происшествий, возникших по вине субъекта контроля и надзора.</w:t>
+    <w:bookmarkStart w:name="z193" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К неблагоприятным происшествиям относятся регистрация случаев инфекционных заболеваний и (или) паразитарных и групповых инфекционных заболеваний и отравлений, в том числе пищевые, пожары, производственные травмы и аварии, происшествия, крушения, инциденты, выявление особо опасных вредных организмов и карантинных объектов, очагов их распространения, сокращение численности объектов животного мира и ухудшение среды их обитания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z193" w:id="69"/>
-[...15 lines deleted...]
-      К неблагоприятным происшествиям относятся регистрация случаев инфекционных заболеваний и (или) паразитарных и групповых инфекционных заболеваний и отравлений, в том числе пищевые, пожары, производственные травмы и аварии, происшествия, крушения, инциденты, выявление особо опасных вредных организмов и карантинных объектов, очагов их распространения, сокращение численности объектов животного мира и ухудшение среды их обитания;</w:t>
+    <w:bookmarkStart w:name="z194" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие и количество подтвержденных жалоб и обращений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z194" w:id="70"/>
-[...15 lines deleted...]
-      4) наличие и количество подтвержденных жалоб и обращений;</w:t>
+    <w:bookmarkStart w:name="z195" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) результаты аудита (экспертизы) независимых организаций (энергоаудит, энергоэкспертиза, независимый аудит при ликвидации, экспертиза промышленной безопасности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z195" w:id="71"/>
-[...15 lines deleted...]
-      5) результаты аудита (экспертизы) независимых организаций (энергоаудит, энергоэкспертиза, независимый аудит при ликвидации, экспертиза промышленной безопасности);</w:t>
+    <w:bookmarkStart w:name="z196" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) результаты профилактического контроля без посещения субъекта (объекта) контроля и надзора (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля и надзора);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z196" w:id="72"/>
-[...15 lines deleted...]
-      6) результаты профилактического контроля без посещения субъекта (объекта) контроля и надзора (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля и надзора);</w:t>
+    <w:bookmarkStart w:name="z197" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анализ официальных интернет-ресурсов государственных органов, средств массовой информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z197" w:id="73"/>
-[...15 lines deleted...]
-      7) анализ официальных интернет-ресурсов государственных органов, средств массовой информации;</w:t>
+    <w:bookmarkStart w:name="z198" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) результаты анализа сведений, представляемых государственными органами и организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z198" w:id="74"/>
-[...15 lines deleted...]
-      8) результаты анализа сведений, представляемых государственными органами и организациями;</w:t>
+    <w:bookmarkStart w:name="z199" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) результаты проведения расследования органами государственного контроля и надзора в соответствии с основаниями, предусмотренными статьей 144-4 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z199" w:id="75"/>
-[...15 lines deleted...]
-      9) результаты проведения расследования органами государственного контроля и надзора в соответствии с основаниями, предусмотренными статьей 144-4 Кодекса.</w:t>
+    <w:bookmarkStart w:name="z200" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для отбора субъектов предпринимательства при проведении проверок на соответствие требованиям дополнительными источниками информации являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z200" w:id="76"/>
-[...15 lines deleted...]
-      Для отбора субъектов предпринимательства при проведении проверок на соответствие требованиям дополнительными источниками информации являются:</w:t>
+    <w:bookmarkStart w:name="z201" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты аттестации, экзаменов сотрудников субъектов контроля и надзора (при наличии таких требований);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z201" w:id="77"/>
-[...15 lines deleted...]
-      результаты аттестации, экзаменов сотрудников субъектов контроля и надзора (при наличии таких требований);</w:t>
+    <w:bookmarkStart w:name="z202" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты аттестации (аккредитации) субъектов предпринимательства (при наличии таких требований) при срочности выдаваемых разрешений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z202" w:id="78"/>
-[...15 lines deleted...]
-      результаты аттестации (аккредитации) субъектов предпринимательства (при наличии таких требований) при срочности выдаваемых разрешений.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. На основании имеющихся источников информации регулирующие государственные органы формируют данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z203" w:id="79"/>
-[...15 lines deleted...]
-      14. На основании имеющихся источников информации регулирующие государственные органы формируют данные по субъективным критериям, подлежащие анализу и оценке.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие требованиям и профилактический контроль субъекта (объекта) контроля и надзора в отношении субъекта (объекта) контроля и надзора с наибольшим потенциальным риском.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z204" w:id="80"/>
-[...15 lines deleted...]
-      Анализ и оценка субъективных критериев позволяет сконцентрировать проведение проверки на соответствие требованиям и профилактический контроль субъекта (объекта) контроля и надзора в отношении субъекта (объекта) контроля и надзора с наибольшим потенциальным риском.</w:t>
+    <w:bookmarkStart w:name="z205" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля и надзора либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z205" w:id="81"/>
-[...15 lines deleted...]
-      При этом при анализе и оценке не применяются данные субъективных критериев, ранее учтенные и использованные в отношении конкретного субъекта (объекта) контроля и надзора либо данные, по которым истек срок исковой давности в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z206" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении субъектов контроля и надзора, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z206" w:id="82"/>
-[...15 lines deleted...]
-      В отношении субъектов контроля и надзора, устранивших в полном объеме выданные нарушения по итогам проведенного предыдущего профилактического контроля с посещением и (или) проверки на соответствие требованиям, не допускается включение их при формировании графиков и списков на очередной период государственного контроля.</w:t>
+    <w:bookmarkStart w:name="z207" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Исходя из приоритетности применяемых источников информации и значимости показателей субъективных критериев, в соответствии с порядком расчета показателя степени риска по субъективным критериям, определенным в главе 3 настоящих Правил, рассчитывается показатель степени риска по субъективным критериям по шкале от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z207" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z208" w:id="84"/>
+    <w:bookmarkStart w:name="z208" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приоритетность применяемых источников информации и значимость показателей субъективных критериев устанавливаются в критериях оценки степени риска регулирующего государственного органа с учетом специфики соответствующей сферы государственного контроля и надзора согласно перечню субъективных критериев для определения степени риска по субъективным критериям по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z209" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатели субъективных критериев определяются для каждой однородной группы субъектов (объектов) контроля и надзора в каждой сфере государственного контроля и надзора. Удельный вес по значимости показателей субъективных критериев определяется в зависимости от важности показателя в оценке риска для каждой однородной группы субъектов (объектов) контроля и надзора в каждой сфере государственного контроля и надзора. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z209" w:id="85"/>
-[...15 lines deleted...]
-      Показатели субъективных критериев определяются для каждой однородной группы субъектов (объектов) контроля и надзора в каждой сфере государственного контроля и надзора. Удельный вес по значимости показателей субъективных критериев определяется в зависимости от важности показателя в оценке риска для каждой однородной группы субъектов (объектов) контроля и надзора в каждой сфере государственного контроля и надзора. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Управление рисками</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z210" w:id="86"/>
+    <w:bookmarkStart w:name="z211" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В целях реализации принципа поощрения добросовестных субъектов контроля и надзора и концентрации контроля и надзора на нарушителях субъекты (объекты) контроля и надзора освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки на соответствие требованиям на период, определяемый субъективными критериями оценки степени риска регулирующего государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      16. В целях реализации принципа поощрения добросовестных субъектов контроля и надзора и концентрации контроля и надзора на нарушителях субъекты (объекты) контроля и надзора освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проверки на соответствие требованиям на период, определяемый субъективными критериями оценки степени риска регулирующего государственного органа.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 17 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Субъекты (объекты) контроля и надзора по субъективным критериям переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля и надзора в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z213" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z212" w:id="88"/>
-[...15 lines deleted...]
-      17. Субъекты (объекты) контроля и надзора по субъективным критериям переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля и надзора в случаях:</w:t>
+    <w:bookmarkStart w:name="z214" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) если в законах Республики Казахстан и критериях оценки степени риска регулирующих государственных органов определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля и надзора или проведения проверок на соответствие требованиям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z213" w:id="89"/>
-[...15 lines deleted...]
-      1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z215" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с Законом Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z214" w:id="90"/>
-[...15 lines deleted...]
-      2) если в законах Республики Казахстан и критериях оценки степени риска регулирующих государственных органов определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля и надзора или проведения проверок на соответствие требованиям;</w:t>
+    <w:bookmarkStart w:name="z216" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Регулирующие государственные органы, а также государственные органы при осуществлении государственного контроля и надзора за членом (участником) саморегулируемой организации, основанной на добровольном членстве (участии), учитывают факт наличия такого членства (участия) в критериях оценки степени риска, как смягчающий индикатор, с учетом заключенного соглашения о признании результатов деятельности саморегулируемой организации в порядке, определяемом уполномоченным органом по предпринимательству в соответствии с пунктом 10 статьи 141 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z215" w:id="91"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z217" w:id="93"/>
+    <w:bookmarkStart w:name="z217" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Положения настоящего пункта, а также </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 17 настоящих Правил не распространяются на сферы национальной безопасности, обороны, обеспечения общественного порядка.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z218" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проведения проверки на соответствие требованиям, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z219" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К смягчающим индикаторам относится:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z218" w:id="94"/>
-[...15 lines deleted...]
-      19. В целях освобождения от профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проведения проверки на соответствие требованиям, регулирующими государственными органами, а также государственными органами учитываются смягчающие индикаторы.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z219" w:id="95"/>
-[...15 lines deleted...]
-      К смягчающим индикаторам относится:</w:t>
+    <w:bookmarkStart w:name="z221" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z220" w:id="96"/>
-[...15 lines deleted...]
-      1) наличие аудио и (или) видео фиксации, с передачей данных в онлайн-режиме;</w:t>
+    <w:bookmarkStart w:name="z222" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом освобождение от профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проведения проверки на соответствие требованиям регулирующими государственными органами, а также государственными органами осуществляется в части требований, данные по которым получены указанными в смягчающих индикаторах способами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z221" w:id="97"/>
-[...15 lines deleted...]
-      2) наличие датчиков и фиксирующих устройств по передаче данных в системы государственных органов (датчики воды, датчики фиксации выбросов в атмосферу).</w:t>
+    <w:bookmarkStart w:name="z223" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Освобождение от профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проведения проверки на соответствие требованиям возможно на основании применяемых альтернативных (независимых) систем оценки и анализа рисков, аудита, экспертиз в соответствии с критериями оценки степени риска регулирующего государственного органа, если такие основания предусмотрены в международных договорах, ратифицированных Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z222" w:id="98"/>
-[...15 lines deleted...]
-      При этом освобождение от профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проведения проверки на соответствие требованиям регулирующими государственными органами, а также государственными органами осуществляется в части требований, данные по которым получены указанными в смягчающих индикаторах способами.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Параграф 4 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 42</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие c 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Особенности формирования системы оценки и управления рисками для государственных органов, использующих информационные системы с учетом специфики и конфиденциальности, в соответствии с законодательными актами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z225" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля и надзора к конкретным степеням риска и формирующих графики или списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z223" w:id="99"/>
-[...15 lines deleted...]
-      20. Освобождение от профилактического контроля с посещением субъекта (объекта) контроля и надзора и (или) проведения проверки на соответствие требованиям возможно на основании применяемых альтернативных (независимых) систем оценки и анализа рисков, аудита, экспертиз в соответствии с критериями оценки степени риска регулирующего государственного органа, если такие основания предусмотрены в международных договорах, ратифицированных Республикой Казахстан.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля и надзора, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля и надзора и (или) проверка на соответствие требованиям, не должен превышать пяти процентов от общего количества таких субъектов контроля и надзора в определенной сфере государственного контроля и надзора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z224" w:id="100"/>
+    <w:bookmarkStart w:name="z287" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1. Основанием для назначения проверки на соответствие требованиям является график.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z288" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График формируется в информационной системе оценки и управления рисками в автоматическом режиме на ежегодной основе в отношении субъектов (объектов) контроля и надзора с обязательным указанием субъектов (объектов) контроля и надзора, в отношении которых назначена проверка на соответствие требованиям.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z289" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График проведения проверок на соответствие требованиям в срок до 10 декабря года, предшествующего году проведения проверок, направляется для опубликования на объекте информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z290" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      График проведения проверок в сфере санитарно-эпидемиологического благополучия населения опубликовывается на объекте информационно-коммуникационной инфраструктуры "электронного правительства" в срок до 10 декабря года, предшествующего году проведения проверок, и до 10 мая текущего календарного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      График формируется в информационной системе оценки и управления рисками в автоматическом режиме на ежегодной основе в отношении субъектов (объектов) контроля и надзора с обязательным указанием субъектов (объектов) контроля и надзора, в отношении которых назначена проверка на соответствие требованиям.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 21-1 в соответствии с приказом и.о. Министра национальной экономики РК от 24.06.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z291" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2. Для проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора регулирующие государственные органы разрабатывают и совместно с уполномоченным органом по предпринимательству утверждают акты, касающиеся критериев оценки степени риска для отбора субъектов (объектов) контроля и надзора, проверочных листов, которые размещаются на объекте информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z289" w:id="105"/>
-[...15 lines deleted...]
-      График проведения проверок на соответствие требованиям в срок до 10 декабря года, предшествующего году проведения проверок, направляется для опубликования на объекте информационно-коммуникационной инфраструктуры "электронного правительства".</w:t>
+    <w:bookmarkStart w:name="z292" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии у органа контроля и надзора информационной системы, содержащей автоматизированную систему оценки и управления рисками, полугодовые списки проведения профилактического контроля с посещением субъекта (объекта) контроля и надзора в обязательном порядке размещаются на объекте информационно-коммуникационной инфраструктуры "электронного правительства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z290" w:id="106"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 21-1 в соответствии с приказом и.о. Министра национальной экономики РК от 24.06.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 21-2 в соответствии с приказом и.о. Министра национальной экономики РК от 24.06.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z291" w:id="107"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z227" w:id="109"/>
+    <w:bookmarkStart w:name="z227" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. При формировании системы оценки рисков для государственных органов, использующих информационные системы, с учетом специфики и конфиденциальности в соответствии с законодательными актами Республики Казахстан, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, в соответствии с которыми субъект контроля и надзора относится к высокой, средней или низкой степеням риска, устанавливаются в критериях оценки степени риска регулирующего государственного органа согласно перечню субъективных критериев для определения степени риска по субъективным критериям по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z228" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Критерии оценки степени риска согласовываются с уполномоченным органом по правовой статистике и специальным учетам на предмет соответствия требованиям информационной системы – единого реестра субъектов и объектов проверок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z229" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок согласования уполномоченным органом по правовой статистике и специальным учетам составляет пять рабочих дней со дня поступления проекта на согласование.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z230" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок расчета степени риска по субъективным критериям</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z228" w:id="110"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z231" w:id="113"/>
+    <w:bookmarkStart w:name="z231" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Для отнесения субъекта контроля и надзора к степени риска в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил применяется следующий порядок расчета показателя степени риска.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z232" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z232" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Государственный орган собирает информацию и формирует базу данных по субъективным критериям из источников согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z233" w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z233" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля и надзора (SP) и показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z234" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = SP + SC, где</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z235" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z236" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z234" w:id="116"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z237" w:id="119"/>
+    <w:bookmarkStart w:name="z237" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       SC – показатель степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z238" w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z238" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля и надзора однородной группы субъектов (объектов) контроля и надзора каждой сферы государственного контроля и надзора. При этом перечень оцениваемых субъектов (объектов) контроля и надзора, относимых к однородной группе субъектов (объектов) контроля и надзора одной сферы государственного контроля и надзора, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z239" w:id="121"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z239" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. По данным, полученным по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля и надзора, формируется показатель степени риска по нарушениям, оцениваемый в баллах от 0 до 100.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z240" w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z240" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении одного грубого нарушения по любому из источников информации, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, субъекту контроля и надзора приравнивается показатель степени риска 100 баллов и в отношении него проводится проверка на соответствие требованиям или профилактический контроль с посещением субъекта (объекта) контроля и надзора.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z241" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z242" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z243" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный показатель рассчитывается по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z241" w:id="123"/>
-[...15 lines deleted...]
-      При не выявлении грубых нарушений показатель степени риска по нарушениям рассчитывается суммарным показателем по нарушениям значительной и незначительной степени.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> х 100/SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>) х 0,7, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z242" w:id="124"/>
-[...15 lines deleted...]
-      При определении показателя значительных нарушений применяется коэффициент 0,7.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>з</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z243" w:id="125"/>
+    <w:bookmarkStart w:name="z246" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – требуемое количество значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z247" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – количество выявленных значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z248" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При определении показателя незначительных нарушений применяется коэффициент 0,3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z249" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Данный показатель рассчитывается по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z244" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z250" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>з</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> = (SР</w:t>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = (SР2 х 100/SР1) х 0,3, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z251" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> х 100/SР</w:t>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – показатель незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z252" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР1 – требуемое количество незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z253" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР2 – количество выявленных незначительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z254" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатель степени риска по нарушениям (SР) рассчитывается по шкале от 0 до 100 баллов и определяется путем суммирования показателей значительных и незначительных нарушений по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z255" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР = SРз + SРн, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z256" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР – показатель степени риска по нарушениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z257" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SРз – показатель значительных нарушений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z258" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      SР</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...198 lines deleted...]
-        </w:rPr>
         <w:t>н</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> = (SР2 х 100/SР1) х 0,3, где:</w:t>
-[...119 lines deleted...]
-      SР = SРз + SРн, где:</w:t>
+        <w:t xml:space="preserve"> – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z256" w:id="138"/>
-[...15 lines deleted...]
-      SР – показатель степени риска по нарушениям;</w:t>
+    <w:bookmarkStart w:name="z259" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Полученное значение показателя степени риска по нарушениям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z257" w:id="139"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="142"/>
+    <w:bookmarkStart w:name="z260" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Расчет показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4399,91 +4681,91 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="143"/>
+    <w:bookmarkStart w:name="z261" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z262" w:id="144"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z262" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -4498,131 +4780,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z263" w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z263" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z264" w:id="146"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z264" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Полученное значение показателя степени риска по субъективным критериям, определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил, включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z265" w:id="147"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z265" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Рассчитанные по субъектам (объектам) значения по показателю R нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4665,408 +4947,408 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="148"/>
+    <w:bookmarkStart w:name="z266" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля и надзора,</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z267" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>max</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z268" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>min</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z269" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>пром</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям, рассчитанный в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z267" w:id="149"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
+    <w:bookmarkStart w:name="z270" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Проверочные листы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z268" w:id="150"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z271" w:id="153"/>
+    <w:bookmarkStart w:name="z271" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Проверочные листы составляются для однородных групп субъектов (объектов) контроля и надзора и включают требования в соответствии с пунктом 2 статьи 132 Кодекса и с соблюдением условий, определенных в пункте 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 143</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z272" w:id="154"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z272" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Однородные группы разделяются как по видам деятельности, осуществляемым субъектами (объектами) контроля и надзора, так и по форме регистрации (юридические лица, физические лица, индивидуальные предприниматели).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z273" w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z273" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. Проверочные листы формируются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z274" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Для сфер деятельности субъектов (объектов) контроля и надзора, отнесенных к высокой степени риска, кратность проведения проверки на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z275" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кратность проведения проверок на соответствие требованиям в отношении объектов контроля и надзора высокой эпидемической значимости в сфере санитарно-эпидемиологического благополучия населения определяется не чаще одного раза в полгода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z276" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сфер деятельности субъектов (объектов) контроля и надзора, отнесенных к средней степени риска, кратность проведения проверок на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в два года.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z274" w:id="156"/>
-[...15 lines deleted...]
-      31. Для сфер деятельности субъектов (объектов) контроля и надзора, отнесенных к высокой степени риска, кратность проведения проверки на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в год.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для сфер деятельности субъектов (объектов) контроля и надзора, отнесенных к низкой степени риска, кратность проведения проверок на соответствие требованиям определяется критериями оценки степени риска, но не чаще одного раза в три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z275" w:id="157"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5285,68 +5567,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="160"/>
+    <w:bookmarkStart w:name="z280" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в сфере/в области/за ___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8307,170 +8589,170 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="161"/>
+    <w:bookmarkStart w:name="z281" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инструкция по заполнению шаблона:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z282" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Показатели субъективных критериев определяются для однородных групп субъектов (объектов) контроля и надзора в каждой сфере государственного контроля и надзора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z283" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) В графе 2 указывается показатель субъективного критерия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z284" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) В графе 3 указываются приоритетные источники информации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z282" w:id="162"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z285" w:id="165"/>
+    <w:bookmarkStart w:name="z285" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) В графе 4 указывается удельный вес по значимости показателя субъективного критерия в баллах. Сумма всех строк по данной графе не должно превышать 100 баллов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z286" w:id="166"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z286" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) В графе 5 указываются условия учета показателя субъективного критерия в расчете степени риска по субъективным критериям и числовые значения показателей субъективных критериев, соответствующие каждому условию. Числовые значения указываются в процентах от 0 до 100, в зависимости от повышения риска. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8718,88 +9000,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="167"/>
+    <w:bookmarkStart w:name="z136" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z137" w:id="168"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z137" w:id="165"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в сфере/в области/за ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                               в соответствии со статьями 138 и 139</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9722,64 +10004,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z138" w:id="169"/>
+      <w:bookmarkStart w:name="z138" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Должностное (ые) лицо (а) _________________________________ ____________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           должность                   подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9904,55 +10186,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>