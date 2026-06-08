--- v0 (2025-10-14)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f092884" w14:textId="f092884">
+    <w:p w14:paraId="4c478a5" w14:textId="4c478a5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -102,299 +102,535 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Председателя Комитета национальной безопасности Республики Казахстан от 21 июня 2022 года № 29/қе. Зарегистрирован в Министерстве юстиции Республики Казахстан 23 июня 2022 года № 28566.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Заголовок предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Преамбула предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 предусматривается в редакции приказа Председателя Комитета национальной безопасности РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан" согласно приложению к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Военно-медицинскому центру (департаменту) Комитета национальной безопасности Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z9" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Комитета национальной безопасности Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z10" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего заместителя Председателя Комитета национальной безопасности Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z11" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -543,64 +779,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Сагимбаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -614,64 +850,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z14" w:id="8"/>
+      <w:bookmarkStart w:name="z14" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -797,245 +1033,337 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 июня 2022 года № 29/қе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Правила предусматриваются в редакции приказа Председателя Комитета национальной безопасности РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила оказания государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан" (далее – государственная услуга).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственная услуга оказывается структурным подразделением Комитета национальной безопасности, осуществляющим деятельность в сфере санитарно-эпидемиологического благополучия населения (далее – услугодатель), физическим и юридическим лицам (далее – услугополучатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственная услуга – одна из форм реализации отдельных государственных функций, осуществляемых в индивидуальном порядке по обращению или без обращения услугополучателей и направленных на реализацию их прав, свобод и законных интересов, предоставление им соответствующих материальных или нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) стандарт государственной услуги – перечень основных требований к оказанию государственной услуги, включающий характеристики процесса, форму, содержание и результат оказания, а также иные сведения с учетом особенностей предоставления государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) санитарно-эпидемиологическое заключение – документ, удостоверяющий соответствие нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения объектов государственного санитарно-эпидемиологического контроля и надзора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для получения государственной услуги услугополучатель обращается к услугодателю с письменным заявлением согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1070,529 +1398,529 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам), указанных в пункте 8 Стандарта государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан" (далее – Стандарт) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При обращении к услугодателю осуществляются прием и регистрация документов, выдается расписка об их приеме в произвольной форме с указанием даты приема, количества и названия приложенных документов, даты выдачи результата государственной услуги и передается на рассмотрение руководителю, который в течение 1 (одного) рабочего дня определяет ответственного сотрудника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем неполного пакета документов согласно перечню и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При обращении через портал услугополучателю в "личный кабинет" направляется информация о статусе принятия запроса на оказание государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае представления услугополучателем через портал неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания услуги осуществляются следующим рабочим днем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В случае представления услугополучателем полного пакета документов ответственный сотрудник услугодателя в течение 2 (двух) рабочих дней рассматривает документы, указанные в пункте 8 Стандарта, на соответствие требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В случае соответствия документов требованиям настоящих Правил, услугодатель в течение 13 (тринадцати) рабочих дней осуществляет обследование объекта услугополучателя на соответствие требованиям санитарно-эпидемиологического нормирования и оформляет акт санитарно-эпидемиологического обследования объекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общий срок рассмотрения документов и выдачи санитарно-эпидемиологического заключения услугодателем составляет 15 (пятнадцать) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. После проведения обследования объекта услугодатель в течение 5 (пяти) рабочих дней, на основании акта обследования при положительном заключении оформляет и выдает санитарно-эпидемиологическое заключение согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При отрицательном вынесении решения услугодатель предварительно уведомляет услугополучателя об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель выдает разрешение либо мотивированный отказ в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Результаты оказания государственной услуги – санитарно-эпидемиологическое заключение либо мотивированный отказ оформляются в электронной форме, распечатываются на бумажном носителе, заверяются печатью и подписью руководителя услугодателя, направляются в личный кабинет услугополучателя на портале либо выдаются на руки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В случае обращения через портал результаты оформляются в форме электронного документа, подписываются электронной цифровой подписью руководителя услугодателя и направляются услугополучателю в его "личный кабинет" на портале.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействий) услугодателя и (или) его должностных лиц по вопросам оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит административное действие, полностью удовлетворяющее требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2074,88 +2402,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контактный телефон заявителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z52" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z52" w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу Вас обследовать и выдать санитарно-эпидемиологическое заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2495,68 +2823,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органов национальной безопасности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z54" w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лабораторно-инструментальные исследования (испытания), необходимые для получения санитарно-эпидемиологического заключения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4285,70 +4613,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исследование воды на бактериологические и санитарно-химические показатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z55" w:id="44"/>
+          <w:bookmarkStart w:name="z55" w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоразборные краны в здании,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="44"/>
+          <w:bookmarkEnd w:id="42"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 колодцы, скважины, каптажи, родники, водоразборные краны (при децентрализованном водоснабжении).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -4697,70 +5025,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Исследование воды на бактериологические и санитарно-химические показатели</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z56" w:id="45"/>
+          <w:bookmarkStart w:name="z56" w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 водоразборные краны в здании;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="45"/>
+          <w:bookmarkEnd w:id="43"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 колодцы, скважины, каптажи, родники, водоразборные краны (при децентрализованном водоснабжении)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7842,70 +8170,70 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z58" w:id="46"/>
+          <w:bookmarkStart w:name="z58" w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Стандарт</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="46"/>
+          <w:bookmarkEnd w:id="44"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 государственной услуги "Выдача санитарно-эпидемиологического заключения о соответствии объекта высокой эпидемической значимости нормативным правовым актам в сфере санитарно-эпидемиологического благополучия населения на объектах органов национальной безопасности Республики Казахстан"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -8783,70 +9111,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Перечень документов, необходимых для оказания государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="47"/>
+          <w:bookmarkStart w:name="z59" w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) при непосредственном обращении услугополучателя либо по почте:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkEnd w:id="45"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9088,70 +9416,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z64" w:id="48"/>
+          <w:bookmarkStart w:name="z64" w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="48"/>
+          <w:bookmarkEnd w:id="46"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) несоответствие представленных данных и сведений, а также самого объекта требованиям, установленным нормативными правовыми актами в сфере санитарно-эпидемиологического благополучия населения, утвержденными согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9241,70 +9569,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z65" w:id="49"/>
+          <w:bookmarkStart w:name="z65" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель получает государственную услугу в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="49"/>
+          <w:bookmarkEnd w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа на портале в "личном кабинете" услугополучателя, а также по телефонам услугодателя и Единого контакт-центра по вопросам оказания государственных услуг 1414, 8 800 080 7777</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -10028,100 +10356,100 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(зарегистрировано в Реестре государственной регистрации</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>нормативных правовых актов под № 24082)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық-эпидемиологиялық ҚОРЫТЫНДЫ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Санитарно-эпидемиологическое ЗАКЛЮЧЕНИЕ №__________ "_______" ___________________20___ ж. (г.)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="49"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Санитариялық-эпидемиологиялық сараптау (Санитарно-эпидемиологическая экспертиза)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11184,238 +11512,238 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z69" w:id="52"/>
+          <w:bookmarkStart w:name="z69" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИСК түрі және сипаттамасы</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(вид и характеристика ИИИ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z70" w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстар түрі және сипаттамасы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(Вид и характер работ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z71" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жұмыстар жүргізу орны</w:t>
+            </w:r>
+          </w:p>
           <w:bookmarkEnd w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(вид и характеристика ИИИ)</w:t>
+(Место проведения работ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z70" w:id="53"/>
-[...15 lines deleted...]
-Жұмыстар түрі және сипаттамасы</w:t>
+          <w:bookmarkStart w:name="z72" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шектеу жағдайлары</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="53"/>
-          <w:p>
-[...110 lines deleted...]
-          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (Ограничительные условия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11562,70 +11890,70 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z73" w:id="56"/>
+          <w:bookmarkStart w:name="z73" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 I. Ашық ИСК-мен жұмыстар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="56"/>
+          <w:bookmarkEnd w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (работы с открытыми ИИИ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11719,70 +12047,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z74" w:id="57"/>
+          <w:bookmarkStart w:name="z74" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 II. Жабық ИСК-мен жұмыстар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="57"/>
+          <w:bookmarkEnd w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (работы с закрытыми ИИИ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11876,70 +12204,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z75" w:id="58"/>
+          <w:bookmarkStart w:name="z75" w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 III. Сәуле өндіретін құрылғылармен жұмыстар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="58"/>
+          <w:bookmarkEnd w:id="56"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (работы с устройствами, генерирующими излучение)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12033,70 +12361,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="59"/>
+          <w:bookmarkStart w:name="z76" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 IV. ИСК-мен басқа жұмыстар</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (другие работы с ИИИ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12170,100 +12498,100 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Санитариялық - эпидемиологиялық қорытынды</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Санитарно - эпидемиологическое заключение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>("Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы Кодексінің</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12485,100 +12813,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>керектің астын сызыңыз (нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ұсыныстар</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Предложения):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z80" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z80" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>("Халық денсаулығы және денсаулық сақтау жүйесі туралы" Қазақстан Республикасы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12706,50 +13034,136 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>тегi, аты, әкесiнiң аты, қолы (фамилия, имя, отчество (при его наличии), подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ предусматривается дополнить приложением 2 в соответствии с приказом Председателя Комитета национальной безопасности РК от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 14/қе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -12757,55 +13171,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>