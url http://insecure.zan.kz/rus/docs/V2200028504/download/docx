--- v0 (2025-11-03)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8dced2d" w14:textId="8dced2d">
+    <w:p w14:paraId="e22f392" w14:textId="e22f392">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1732,1433 +1732,1529 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Уполномоченный орган перечисляет на текущий счет Оператора средства, предусмотренные на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок в рамках настоящих Правил в соответствии с графиком платежей, утверждаемым администратором бюджетной программы согласно индивидуальному плану финансирования по платежам на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z334" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Оператором открывается текущий счет в банке второго уровня – резиденте Республики Казахстан для осуществления управления средствами, выделенными на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, на основе договора, заключаемого между уполномоченным органом и Оператором.</w:t>
+      6. Оператором открывается счет в соответствии с бюджетным законодательством Республики Казахстан для осуществления управления средствами, выделенными на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, на основе договора, заключаемого между уполномоченным органом и Оператором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z335" w:id="38"/>
+    <w:bookmarkStart w:name="z956" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок осуществляется в пределах средств, предусмотренных на эти цели в республиканском бюджете на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z336" w:id="39"/>
+    <w:bookmarkStart w:name="z957" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При полном освоении денежных средств, предусмотренных республиканским бюджетом на соответствующий финансовый год для осуществления предоставления мер государственного стимулирования в рамках настоящих Правил, Оператор приостанавливает прием заявок до поступления средств на текущий счет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z337" w:id="40"/>
-[...15 lines deleted...]
-      Оператор в течение одного рабочего дня со дня полного освоения денежных средств, предусмотренных республиканским бюджетом на соответствующий финансовый год для осуществления предоставления мер государственного стимулирования в рамках настоящих Правил, или поступления средств на текущий счет размещает на своем интернет-ресурсе уведомление о приостановлении или возобновлении приҰма заявок.</w:t>
+    <w:bookmarkStart w:name="z958" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор в течение одного рабочего дня со дня полного освоения денежных средств, предусмотренных республиканским бюджетом на соответствующий финансовый год для осуществления предоставления мер государственного стимулирования в рамках настоящих Правил, или поступления средств на текущий счет размещает на своем интернет-ресурсе уведомление о приостановлении или возобновлении приема заявок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z338" w:id="41"/>
-[...15 lines deleted...]
-      7. Остатки средств на текущем счете, числящиеся на конец финансового года, не подлежат возврату уполномоченному органу и, соответственно, в государственный бюджет, а расходуются на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, в следующем финансовом году.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра промышленности и строительства РК от 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. Исключен приказом Министра промышленности и строительства РК от 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок производится по следующим видам затрат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z339" w:id="42"/>
-[...15 lines deleted...]
-      8. Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок производится по следующим видам затрат:</w:t>
+    <w:bookmarkStart w:name="z340" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) затраты, связанные с прохождением международной сертификации и понесенные при подтверждении соответствия обработанных товаров, работ и услуг казахстанского происхождения и систем менеджмента качества требованиям, установленным техническими регламентами и (или) документами по стандартизации, допускаемыми на территории Республики Казахстан в соответствии с Законом Республики Казахстан "О техническом регулировании", в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z340" w:id="43"/>
-[...15 lines deleted...]
-      1) затраты, связанные с прохождением международной сертификации и понесенные при подтверждении соответствия обработанных товаров, работ и услуг казахстанского происхождения и систем менеджмента качества требованиям, установленным техническими регламентами и (или) документами по стандартизации, допускаемыми на территории Республики Казахстан в соответствии с Законом Республики Казахстан "О техническом регулировании", в том числе:</w:t>
+    <w:bookmarkStart w:name="z341" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на проведение оценки, связанной с подтверждением соответствия обработанных товаров, работ и услуг казахстанского происхождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z341" w:id="44"/>
-[...15 lines deleted...]
-      на проведение оценки, связанной с подтверждением соответствия обработанных товаров, работ и услуг казахстанского происхождения;</w:t>
+    <w:bookmarkStart w:name="z342" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на проведение сертификационных и лабораторных испытаний выпускаемой продукции, включая экспертизу результатов испытаний;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z342" w:id="45"/>
-[...15 lines deleted...]
-      на проведение сертификационных и лабораторных испытаний выпускаемой продукции, включая экспертизу результатов испытаний;</w:t>
+    <w:bookmarkStart w:name="z343" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на проведение инспекционного аудита и контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z343" w:id="46"/>
-[...15 lines deleted...]
-      на проведение инспекционного аудита и контроля;</w:t>
+    <w:bookmarkStart w:name="z344" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на регистрацию сертификатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z344" w:id="47"/>
-[...15 lines deleted...]
-      на регистрацию сертификатов;</w:t>
+    <w:bookmarkStart w:name="z345" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на переоформление и продление сертификатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z345" w:id="48"/>
-[...15 lines deleted...]
-      на переоформление и продление сертификатов.</w:t>
+    <w:bookmarkStart w:name="z346" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты субъектов легкой промышленности, связанные с приобретением оборудования для нанесения средств идентификации, включая программное обеспечение для маркировки обувной продукции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z346" w:id="49"/>
-[...15 lines deleted...]
-      2) затраты субъектов легкой промышленности, связанные с приобретением оборудования для нанесения средств идентификации, включая программное обеспечение для маркировки обувной продукции:</w:t>
+    <w:bookmarkStart w:name="z347" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на закупку (приобретение) средств идентификации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z347" w:id="50"/>
-[...15 lines deleted...]
-      на закупку (приобретение) средств идентификации;</w:t>
+    <w:bookmarkStart w:name="z348" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на закупку (приобретение) типографских услуг по нанесению средств идентификации на стадии выпуска продукции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z348" w:id="51"/>
-[...15 lines deleted...]
-      на закупку (приобретение) типографских услуг по нанесению средств идентификации на стадии выпуска продукции;</w:t>
+    <w:bookmarkStart w:name="z349" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на перевооружение производства путем приобретения оборудования для нанесения средств идентификации или материальных носителей, включая инженерное программное обеспечение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z349" w:id="52"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z350" w:id="53"/>
+    <w:bookmarkStart w:name="z350" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) затраты, связанные с доставкой железнодорожным транспортом от пункта отправления до пункта назначения на территории Республики Казахстан обработанных товаров, казахстанского происхождения, входящих в Перечень приоритетных товаров, утвержденный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 мая 2022 года № 306 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28264).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z351" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Субъекту промышленно-инновационной деятельности возмещаются обоснованные и документально подтвержденные затраты в размере 50% от суммы, предъявляемой к возмещению, но не более:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z351" w:id="54"/>
-[...15 lines deleted...]
-      9. Субъекту промышленно-инновационной деятельности возмещаются обоснованные и документально подтвержденные затраты в размере 50% от суммы, предъявляемой к возмещению, но не более:</w:t>
+    <w:bookmarkStart w:name="z352" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) 15 000 (пятнадцати тысяч) месячных расчетных показателей (далее - МРП) на одного субъекта промышленно-инновационной деятельности по затратам, понесенным согласно подпункту 1) пункта 8 настоящих Правил в течение последних 24 (двадцати четырех) месяцев до даты подачи заявки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z352" w:id="55"/>
-[...15 lines deleted...]
-      1) 15 000 (пятнадцати тысяч) месячных расчетных показателей (далее - МРП) на одного субъекта промышленно-инновационной деятельности по затратам, понесенным согласно подпункту 1) пункта 8 настоящих Правил в течение последних 24 (двадцати четырех) месяцев до даты подачи заявки;</w:t>
+    <w:bookmarkStart w:name="z353" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, сумма возмещения не превышает 15 000 (пятнадцати тысяч) МРП в тенге в календарном году на одного субъекта промышленно-инновационной деятельности";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z353" w:id="56"/>
-[...15 lines deleted...]
-      При этом, сумма возмещения не превышает 15 000 (пятнадцати тысяч) МРП в тенге в календарном году на одного субъекта промышленно-инновационной деятельности";</w:t>
+    <w:bookmarkStart w:name="z354" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) 10 000 (десяти тысяч) МРП на одного субъекта промышленно-инновационной деятельности по затратам, понесенным согласно подпунктам 2) и 3) пункта 8 настоящих Правил в течение последних 24 (двадцати четырех) месяцев до даты подачи заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z354" w:id="57"/>
-[...15 lines deleted...]
-      2) 10 000 (десяти тысяч) МРП на одного субъекта промышленно-инновационной деятельности по затратам, понесенным согласно подпунктам 2) и 3) пункта 8 настоящих Правил в течение последних 24 (двадцати четырех) месяцев до даты подачи заявки.</w:t>
+    <w:bookmarkStart w:name="z355" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, сумма возмещения не превышает 10 000 (десяти тысяч) МРП в тенге в календарном году на одного субъекта промышленно-инновационной деятельности".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z355" w:id="58"/>
-[...15 lines deleted...]
-      При этом, сумма возмещения не превышает 10 000 (десяти тысяч) МРП в тенге в календарном году на одного субъекта промышленно-инновационной деятельности".</w:t>
+    <w:bookmarkStart w:name="z356" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Сумма затрат заявителя, принимаемая к возмещению Оператором, определяется на основании:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z356" w:id="59"/>
-[...15 lines deleted...]
-      10. Сумма затрат заявителя, принимаемая к возмещению Оператором, определяется на основании:</w:t>
+    <w:bookmarkStart w:name="z357" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) платежных документов, при этом последний платеж должен быть осуществлен не ранее двадцати четырех месяцев до даты поступления заявки Оператору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z357" w:id="60"/>
-[...15 lines deleted...]
-      1) платежных документов, при этом последний платеж должен быть осуществлен не ранее двадцати четырех месяцев до даты поступления заявки Оператору;</w:t>
+    <w:bookmarkStart w:name="z358" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первичных учетных документов, подтверждающих прием-передачу оборудования (акт приемки-передачи, накладная на отпуск запасов на сторону или другие), на общую сумму приобретенного оборудования, или акта (актов) на общую сумму оказанных услуг (выполненных работ).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z358" w:id="61"/>
-[...15 lines deleted...]
-      2) первичных учетных документов, подтверждающих прием-передачу оборудования (акт приемки-передачи, накладная на отпуск запасов на сторону или другие), на общую сумму приобретенного оборудования, или акта (актов) на общую сумму оказанных услуг (выполненных работ).</w:t>
+    <w:bookmarkStart w:name="z359" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Для рассмотрения допускаются заявки субъектов промышленно- инновационной деятельности, которые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z359" w:id="62"/>
-[...15 lines deleted...]
-      11. Для рассмотрения допускаются заявки субъектов промышленно- инновационной деятельности, которые:</w:t>
+    <w:bookmarkStart w:name="z360" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) являются производителями товаров, работ и услуг казахстанского происхождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z360" w:id="63"/>
-[...15 lines deleted...]
-      1) являются производителями товаров, работ и услуг казахстанского происхождения;</w:t>
+    <w:bookmarkStart w:name="z361" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не имеют задолженность по налогам, пенсионным взносам, социальным отчислениям и социальным выплатам, взносам и отчислениям на обязательное социальное медицинское страхование на день подачи заявки (за исключением случаев, когда срок уплаты отсрочен в соответствии с налоговым законодательством Республики Казахстан);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z361" w:id="64"/>
-[...15 lines deleted...]
-      2) не имеют задолженность по налогам, пенсионным взносам, социальным отчислениям и социальным выплатам, взносам и отчислениям на обязательное социальное медицинское страхование на день подачи заявки (за исключением случаев, когда срок уплаты отсрочен в соответствии с налоговым законодательством Республики Казахстан);</w:t>
+    <w:bookmarkStart w:name="z362" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) с даты регистрации и/или уведомления субъекта промышленно-инновационной деятельности в Государственной корпорации "Правительство для граждан" прошло не менее 1 (одного) календарного года до даты поступления заявки к Оператору;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z362" w:id="65"/>
-[...15 lines deleted...]
-      3) с даты регистрации и/или уведомления субъекта промышленно-инновационной деятельности в Государственной корпорации "Правительство для граждан" прошло не менее 1 (одного) календарного года до даты поступления заявки к Оператору;</w:t>
+    <w:bookmarkStart w:name="z363" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) не относятся к субъектам промышленно-инновационной деятельности, указанным в пункте 2 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z363" w:id="66"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z364" w:id="67"/>
+    <w:bookmarkStart w:name="z364" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) осуществляют производство продукции, входящей в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приоритетных товаров, утвержденный приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 мая 2022 года № 306 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 28264);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z365" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) являются субъектами малого и среднего предпринимательства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z365" w:id="68"/>
-[...15 lines deleted...]
-      6) являются субъектами малого и среднего предпринимательства;</w:t>
+    <w:bookmarkStart w:name="z366" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечившие ежегодное увеличение налоговых отчислений за предыдущие 3 (три) года до даты подачи заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z366" w:id="69"/>
-[...15 lines deleted...]
-      7) обеспечившие ежегодное увеличение налоговых отчислений за предыдущие 3 (три) года до даты подачи заявки.</w:t>
+    <w:bookmarkStart w:name="z367" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требование настоящего подпункта не распространяется на субъектов промышленно-инновационной деятельности, которые освобождены от уплаты налогов согласно действующего законодательства и/или с даты регистрации которых прошло менее трех календарных лет до даты поступления заявки Оператору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z367" w:id="70"/>
-[...15 lines deleted...]
-      Требование настоящего подпункта не распространяется на субъектов промышленно-инновационной деятельности, которые освобождены от уплаты налогов согласно действующего законодательства и/или с даты регистрации которых прошло менее трех календарных лет до даты поступления заявки Оператору.</w:t>
+    <w:bookmarkStart w:name="z368" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Возмещению заявителям не подлежат:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z368" w:id="71"/>
-[...15 lines deleted...]
-      12. Возмещению заявителям не подлежат:</w:t>
+    <w:bookmarkStart w:name="z369" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) налоги и другие обязательные платежи в бюджет, определенные в соответствии с налоговым законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z369" w:id="72"/>
-[...15 lines deleted...]
-      1) налоги и другие обязательные платежи в бюджет, определенные в соответствии с налоговым законодательством Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z370" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) затраты по мероприятиям, финансируемым и/или профинансированным за счет средств республиканского и/или местного бюджетов в рамках иных мер государственной поддержки, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z370" w:id="73"/>
-[...15 lines deleted...]
-      2) затраты по мероприятиям, финансируемым и/или профинансированным за счет средств республиканского и/или местного бюджетов в рамках иных мер государственной поддержки, предусмотренных законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z371" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Возмещение затрат производится в национальной валюте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z371" w:id="74"/>
-[...15 lines deleted...]
-      13. Возмещение затрат производится в национальной валюте.</w:t>
+    <w:bookmarkStart w:name="z372" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пересчет затрат, понесенных в иностранных валютах, осуществляется по курсам валют Национального Банка Республики Казахстан, действовавшим на дату совершения заявителем оплаты исполнителю за оказанные услуги (выполненные работы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z372" w:id="75"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z373" w:id="76"/>
+    <w:bookmarkStart w:name="z373" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Заявитель, претендующий на получение возмещения части затрат, представляет Оператору перечень документов и сведений, предусмотренных в Перечне основных требований к оказанию государственной услуги "Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – Перечень основных требований).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z374" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Оператор при необходимости осуществляет выезд на производственный объект заявителя для сверки представленного пакета документов, наличия приобретенного оборудования и/или выполненных работ/услуг в рамках заявки.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z374" w:id="77"/>
-[...15 lines deleted...]
-      15. Оператор при необходимости осуществляет выезд на производственный объект заявителя для сверки представленного пакета документов, наличия приобретенного оборудования и/или выполненных работ/услуг в рамках заявки.</w:t>
+    <w:bookmarkStart w:name="z375" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Заявка и прилагаемые к ней документы оформляются на государственном и/или русском языках. При предоставлении документов на иностранном языке, субъект промышленно-инновационной деятельности обеспечивает их перевод на государственный или русский языки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z375" w:id="78"/>
-[...15 lines deleted...]
-      16. Заявка и прилагаемые к ней документы оформляются на государственном и/или русском языках. При предоставлении документов на иностранном языке, субъект промышленно-инновационной деятельности обеспечивает их перевод на государственный или русский языки.</w:t>
+    <w:bookmarkStart w:name="z376" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Электронные копии документов, прилагаемых к заявке, представляются с подлинных документов в электронно-цифровой форме в цветном сканированном варианте в формате PDF (Portable Document Format).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z376" w:id="79"/>
-[...15 lines deleted...]
-      17. Электронные копии документов, прилагаемых к заявке, представляются с подлинных документов в электронно-цифровой форме в цветном сканированном варианте в формате PDF (Portable Document Format).</w:t>
+    <w:bookmarkStart w:name="z377" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подлинники электронных документов, прилагаемых к заявке, представляются в преобразованном формате PDF (Portable Document Format).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z377" w:id="80"/>
-[...15 lines deleted...]
-      Подлинники электронных документов, прилагаемых к заявке, представляются в преобразованном формате PDF (Portable Document Format).</w:t>
+    <w:bookmarkStart w:name="z378" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В заявке и прилагаемых к ней документах не допускается наличие подчисток, приписок, зачеркнутых слов и иных неоговоренных исправлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z378" w:id="81"/>
-[...15 lines deleted...]
-      18. В заявке и прилагаемых к ней документах не допускается наличие подчисток, приписок, зачеркнутых слов и иных неоговоренных исправлений.</w:t>
+    <w:bookmarkStart w:name="z379" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Заявка субъекта промышленно-инновационной деятельности на оказание мер государственного стимулирования промышленности, направленных на продвижение товаров, работ и услуг казахстанского происхождения на внутренний рынок и прилагаемые к ней документы, предусмотренные в Перечне основных требований, подаются в электронной форме и удостоверяются электронной цифровой подписью первого руководителя или лица, исполняющего его обязанности (при наличии подтверждающего документа об исполнении обязанностей первого руководителя), или индивидуальным предпринимателем или лицом, уполномоченным ими (при наличии доверенности) или физическим лицом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z379" w:id="82"/>
-[...15 lines deleted...]
-      19. Заявка субъекта промышленно-инновационной деятельности на оказание мер государственного стимулирования промышленности, направленных на продвижение товаров, работ и услуг казахстанского происхождения на внутренний рынок и прилагаемые к ней документы, предусмотренные в Перечне основных требований, подаются в электронной форме и удостоверяются электронной цифровой подписью первого руководителя или лица, исполняющего его обязанности (при наличии подтверждающего документа об исполнении обязанностей первого руководителя), или индивидуальным предпринимателем или лицом, уполномоченным ими (при наличии доверенности) или физическим лицом.</w:t>
+    <w:bookmarkStart w:name="z380" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. При недостаточности денежных средств на текущем счете, необходимых для предоставления мер государственного стимулирования, Оператор приостанавливает перечисление денежных средств заявителю до поступления средств на текущий счет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z380" w:id="83"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z381" w:id="84"/>
+    <w:bookmarkStart w:name="z381" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Возмещение затрат субъектам промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутреннем рынке предоставляется Оператором в течение 2 (двух) рабочих дней после дня заключения Соглашения о возмещении затрат согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - Соглашение о возмещении затрат) путем перечисления суммы возмещения части затрат на банковские счета заявителя либо на счета заявителя, открытые у Национального оператора почты Республики Казахстан в соответствии с условиями и размерами возмещения затрат, при этом вознаграждение Оператору за перечисление денежных средств заявителю не предусмотрено.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z382" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Днем заключения Соглашения о возмещении затрат считается день поступления Оператору, подписанного заявителем Соглашения о возмещении затрат.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z382" w:id="85"/>
-[...15 lines deleted...]
-      22. Днем заключения Соглашения о возмещении затрат считается день поступления Оператору, подписанного заявителем Соглашения о возмещении затрат.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. При отказе заявителя в подписании Соглашения о возмещении затрат, заявителем в адрес Оператора направляется соответствующее письменное уведомление с указанием причин.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z383" w:id="86"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z384" w:id="87"/>
+    <w:bookmarkStart w:name="z384" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. В целях определения эффективности мер по возмещению части затрат субъектов промышленно-инновационной деятельности, предусмотренных настоящими Правилами, Оператором в течение 2 (двух) лет после получения возмещения части затрат субъектом промышленно-инновационной деятельности проводится мониторинг их реализации на основании информации, представленной заявителями на ежеквартальной основе по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Соглашению о возмещении затрат.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z385" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Мониторинг включает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z385" w:id="88"/>
-[...15 lines deleted...]
-      25. Мониторинг включает:</w:t>
+    <w:bookmarkStart w:name="z386" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременное выявление проблем в реализации мер государственного стимулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z386" w:id="89"/>
-[...15 lines deleted...]
-      1) своевременное выявление проблем в реализации мер государственного стимулирования;</w:t>
+    <w:bookmarkStart w:name="z387" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подготовку предложений по повышению эффективности реализации мер государственного стимулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z387" w:id="90"/>
-[...15 lines deleted...]
-      2) подготовку предложений по повышению эффективности реализации мер государственного стимулирования;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) свод информации о заявителях, получивших государственное стимулирование в рамках настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z388" w:id="91"/>
-[...15 lines deleted...]
-      3) свод информации о заявителях, получивших государственное стимулирование в рамках настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z389" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выезд представителя Оператора на производственный объект заявителя, затраты по которым были возмещены в рамках предоставленной меры государственного стимулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z389" w:id="92"/>
-[...15 lines deleted...]
-      4) выезд представителя Оператора на производственный объект заявителя, затраты по которым были возмещены в рамках предоставленной меры государственного стимулирования;</w:t>
+    <w:bookmarkStart w:name="z390" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) своевременное реагирование при выявлении рисков невыполнения или несвоевременного выполнения встречных обязательств в рамках полученных мер государственного стимулирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z390" w:id="93"/>
-[...15 lines deleted...]
-      5) своевременное реагирование при выявлении рисков невыполнения или несвоевременного выполнения встречных обязательств в рамках полученных мер государственного стимулирования.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Заявитель принимает на себя встречные обязательства по увеличению объема доходов предприятия не менее чем в 2 (две) тенге от вложенного государством 1 (одного) тенге в рамках Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z391" w:id="94"/>
-[...15 lines deleted...]
-      26. Заявитель принимает на себя встречные обязательства по увеличению объема доходов предприятия не менее чем в 2 (две) тенге от вложенного государством 1 (одного) тенге в рамках Правил.</w:t>
+    <w:bookmarkStart w:name="z392" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При возврате денежных средств, полученных в рамках реализации мер государственного стимулирования, сумма возвращаемых средств соразмерна предоставленному объему государственного финансирования с учетом достигнутого уровня исполнения встречных обязательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z392" w:id="95"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z393" w:id="96"/>
+    <w:bookmarkStart w:name="z393" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. По итогам мониторинга Оператор ежеквартально не позднее 25 числа месяца, следующего за отчетным периодом, предоставляет уполномоченному органу отчет Оператора о реализации мер государственного стимулирования по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z394" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ, услуг казахстанского происхождения на внутреннем рынке"</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z394" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок оказания государственной услуги "Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ, услуг казахстанского происхождения на внутреннем рынке"</w:t>
+    <w:bookmarkStart w:name="z395" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Государственная услуга "Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутреннем рынке" (далее – государственная услуга) оказывается акционерным обществом "Казахстанский центр индустрии и экспорта "QazIndustry" (далее - услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z395" w:id="98"/>
-[...15 lines deleted...]
-      29. Государственная услуга "Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутреннем рынке" (далее – государственная услуга) оказывается акционерным обществом "Казахстанский центр индустрии и экспорта "QazIndustry" (далее - услугодатель).</w:t>
+    <w:bookmarkStart w:name="z396" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Способ предоставления, срок, форма и результат оказания государственной услуги, изложены в Перечне основных требований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z396" w:id="99"/>
-[...15 lines deleted...]
-      30. Способ предоставления, срок, форма и результат оказания государственной услуги, изложены в Перечне основных требований.</w:t>
+    <w:bookmarkStart w:name="z397" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Государственная услуга оказывается услугодателем посредством обращения услугополучателя через веб-портал "электронного правительства" www.egov.kz (далее – Портал) и объект информатизации услугодателя информационная система www.qazindustry.gov.kz. (далее – ИС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z397" w:id="100"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z398" w:id="101"/>
+    <w:bookmarkStart w:name="z398" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. В соответствии с подпунктом 11) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3173,172 +3269,334 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "О государственных услугах" (далее - Закон) услугодатели обеспечивают внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном Правилами внесения данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра транспорта и коммуникаций Республики Казахстан от 14 июня 2013 года № 452 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 8555).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z399" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z399" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. Для получения государственной услуги через Портал или ИС услугополучатель подает услугодателю заявку субъекта промышленно-инновационной деятельности на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и документы, указанные в Перечне основных требований.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z400" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Статус о принятии сведений для оказания государственной услуги отображается в "личном кабинете" услугополучателя с указанием даты получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z400" w:id="103"/>
-[...15 lines deleted...]
-      Статус о принятии сведений для оказания государственной услуги отображается в "личном кабинете" услугополучателя с указанием даты получения результата государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z401" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Общий срок рассмотрения заявки и документов, указанных в Перечне основных требований, и выдачи результата оказания государственной услуги составляет 8 (восемь) рабочих дней после дня их регистрации услугодателем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z401" w:id="104"/>
-[...15 lines deleted...]
-      34. Общий срок рассмотрения заявки и документов, указанных в Перечне основных требований, и выдачи результата оказания государственной услуги составляет 8 (восемь) рабочих дней после дня их регистрации услугодателем.</w:t>
+    <w:bookmarkStart w:name="z402" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В течении 2 (двух) рабочих дней после дня регистрации заявки проверяется полнота представленных документов. При установлении факта представления услугополучателем неполного пакета документов, предусмотренных в Перечне основных требований и (или) документов с истекшим сроком действия, услугодатель приостанавливает процесс оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z402" w:id="105"/>
-[...15 lines deleted...]
-      35. В течении 2 (двух) рабочих дней после дня регистрации заявки проверяется полнота представленных документов и, при установлении факта представления услугополучателем неполного пакета документов, предусмотренных в Перечне основных требований и (или) документов с истекшим сроком действия, услугодатель направляет отказ в дальнейшем рассмотрении через портал в форме электронного документа, подписанный электронной цифровой подписью руководителя, либо лица его замещающего, в личный кабинет заявителя.</w:t>
+    <w:bookmarkStart w:name="z959" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель направляет услугополучателю уведомление о приостановлении процесса оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z403" w:id="106"/>
+    <w:bookmarkStart w:name="z960" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Повторное представление документов осуществляется услугополучателем после устранения выявленных недостатков в пределах срока приостановления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z961" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, услугополучателю устанавливается разумный срок для устранения выявленных недостатков, который не включается в общий срок оказания государственной услуги, установленный пунктом 3 Перечня основных требований, и не превышает его.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z962" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Течение срока оказания государственной услуги возобновляется с момента устранения выявленных недостатков.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z963" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае неустранения выявленных недостатков в установленный срок услугодатель отказывает в приеме заявления и документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z964" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель в течение 6 (шести) рабочих дней после проверки заявки и прилагаемых к ней документов на полноту осуществляет их проверку на предмет соответствия установленным требованиям настоящих Правил и принимает решение о возможности или невозможности оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z404" w:id="107"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа Министра промышленности и строительства РК от 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Результатом оказания государственной услуги является уведомление о возможности возмещения затрат по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3353,151 +3611,207 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - уведомление о возможности возмещения затрат), с приложением подписанного со стороны услугодателя Соглашения о возмещении затрат, либо мотивированный отказ в оказании государственной услуги по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее - мотивированный отказ) по основаниям, предусмотренным пунктом 9 Перечня основных требований, которое направляется и хранится в "личном кабинете" ИС услугополучателя в форме электронного документа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z408" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">37. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Исключен приказом Министра промышленности и строительства РК от 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">38. Исключен приказом Министра промышленности и строительства РК от 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z408" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Уполномоченный орган в течение трех рабочих дней с даты изменения настоящих Правил, актуализирует информацию о порядке оказания государственной услуги и направляет в Единый контакт-центр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3810,626 +4124,626 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от ________________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z412" w:id="112"/>
+    <w:bookmarkStart w:name="z412" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка субъекта промышленно-инновационной деятельности на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок (заполняется заявителем на бланке (при наличии)) (заполняется заявителем на бланке (при наличии))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z413" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z413" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование заявителя (полное).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z414" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z414" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Юридический адрес или местонахождение (индекс, область, город/район, населенный пункт, улица, телефон) (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z415" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z415" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Данные первого руководителя или индивидуального предпринимателя (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность, номер рабочего или сотового телефона, электронный адрес).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z416" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z416" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. БИН (бизнес идентификационный номер)/ИИН (индивидуальный идентификационный номер).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z417" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z417" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Номер (при наличии) и дата государственной регистрации (перерегистрации) заявителя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z418" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z418" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Численность сотрудников ______ человек, в том числе граждан Республики Казахстан ______ человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z419" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z419" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Доля внутристрановой ценности в кадрах ____ %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z420" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z420" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Основной вид деятельности (с указанием кода Общего классификатора видов экономической деятельности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z421" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z421" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Наименование выпускаемой продукции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z422" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z422" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Является (-лся) ли заявитель участником государственных Программ (если да, то укажите год получения мер государственного стимулирования, в рамках каких Программ и какие меры государственного стимулирования получали).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z423" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z423" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Какие виды затрат планируются использовать в рамках Правил оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 15 июня 2022 года № 342 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28504) (далее - Правила) (необходимое отметьте ):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z424" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z424" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) затраты, связанные с сертификацией товаров, работ и услуг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z425" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z425" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ на проведение оценки, связанной с подтверждением соответствия обработанных товаров, работ и услуг казахстанского происхождения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z426" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z426" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ на проведение сертификационных и лабораторных испытаний выпускаемой продукции, включая экспертизу результатов испытаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z427" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z427" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ на проведение инспекционного аудита и контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z428" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z428" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ на регистрацию сертификатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z429" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z429" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) затраты, связанные с приобретением оборудования для нанесения средств идентификации (маркировки) обувных товаров, включая программное обеспечение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z430" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z430" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ на закупку (приобретение) средств идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z431" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z431" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐на закупку (приобретение) типографских услуг по нанесению средств идентификации на стадии выпуска продукции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z432" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z432" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ☐ на перевооружение производства путем приобретения оборудования для нанесения средств идентификации или материальных носителей, включая инженерное программное обеспечение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z433" w:id="133"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z433" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) затраты, связанные с доставкой железнодорожным транспортом от пункта отправления до пункта назначения на территории Республики Казахстан товаров казахстанского происхождения, входящей в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приоритетных товаров, утвержденный приказом исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 мая 2022 года № 306 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 28264).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z434" w:id="134"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z434" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Затраты, понесенные субъектом промышленно-инновационной деятельности*:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="135"/>
+          <w:bookmarkStart w:name="z435" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4845,80 +5159,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z453" w:id="136"/>
+          <w:bookmarkStart w:name="z453" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5154,80 +5468,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="137"/>
+          <w:bookmarkStart w:name="z463" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5463,80 +5777,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z473" w:id="138"/>
+          <w:bookmarkStart w:name="z473" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -5752,510 +6066,510 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z483" w:id="139"/>
+    <w:bookmarkStart w:name="z483" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       *При заполнении таблиц указывать каждую сумму понесенных затрат согласно счет-фактуре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z484" w:id="140"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z484" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Общая сумма заявляемых к возмещению части затрат: __________________________ тенге.  (сумма цифрами и прописью)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z485" w:id="141"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z485" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Банковские реквизиты заявителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z486" w:id="142"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z486" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Банк получателя: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z487" w:id="143"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z487" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Номер счета: ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z488" w:id="144"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z488" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИК (банковский идентификационный код) ______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z489" w:id="145"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z489" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       КБе (Код бенефициара) _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z490" w:id="146"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z490" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Возмещение затрат производится в национальной валюте. Пересчет затрат, понесенных в иностранных валютах, осуществляется по курсам валют Национального Банка Республики Казахстан, действовавшим на дату перечисления платежа за выполненные работы/услуги по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z491" w:id="147"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z491" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Данной заявкой заявитель гарантирует достоверность представленной информации, полноту и подлинность представленных документов, исходных данных, расчетов, обоснований.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z492" w:id="148"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z492" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявитель подтверждает, что затраты по мероприятиям, понесенные в рамках запрашиваемой меры государственного стимулирования, не финансировались за счет средств республиканского и /или местного бюджетов в рамках иных мер государственного стимулирования, предусмотренных законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z493" w:id="149"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z493" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Заявитель подтверждает отсутствие вступившего в законную силу решения (приговора) суда о запрете деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги, а также отсутствие вступившего в законную силу решения суда, на основании которого заявитель лишен специального права, связанного с получением государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z494" w:id="150"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z494" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Заявитель дает согласие на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором, определенным уполномоченным органом по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z495" w:id="151"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z495" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Контактное лицо, заполнившее заявку на получение меры государственного стимулирования (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность), должность, номер рабочего/сотового телефона, электронный адрес): _________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z496" w:id="152"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z496" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К настоящей Заявке прилагаю следующие документы и копии документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z497" w:id="153"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z497" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ____________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z498" w:id="154"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z498" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ____________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z499" w:id="155"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z499" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ____________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z500" w:id="156"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z500" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ____________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z501" w:id="157"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z501" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ____________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z502" w:id="158"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z502" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дата заполнения заявки ___________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z503" w:id="159"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z503" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель заявителя (лицо, исполняющее обязанности (при наличии подтверждающего документа об исполнении обязанностей первого руководителя)), индивидуальный предприниматель или представитель заявителя (при наличии доверенности)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z504" w:id="160"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z504" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________ ____________ _____________________________ (должность) (подпись) (фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z505" w:id="161"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z505" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6581,331 +6895,331 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">деятельности, индекс, адрес, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>телефон</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z509" w:id="162"/>
+    <w:bookmarkStart w:name="z509" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z510" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z510" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование Оператора)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z511" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z511" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рассмотрев представленную заявку ______ (наименование субъекта промышленно- инновационной деятельности) № _____ от (дата заявки) на возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутреннем рынке в рамках Правил оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок, утвержденных приказом Министра индустрии и инфраструктурного развитию Республики Казахстан от ______ 2022 года № ______ (далее – Правила), на предмет соответствия установленным требованиям Правил, приняло решение о невозможности/возможности возмещения части затрат Заявителю, понесенных согласно Договору, заключенному между Заявителем и исполнителем услуг, работ (наименование поставщика работ/услуг).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z512" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z512" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несоответствии представленного пакета документов: По итогам проведения проверки прилагаемой заявки было установлено, что заявка не соответствует установленным требованиям Правил, по следующим основаниям описание причин: __________________________________________________________.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z513" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z513" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основании вышеизложенного, сообщаем, что возмещение затрат, понесенных в рамках Договора _________________ не представляется возможным ввиду несоответствия требованиям подпункту _____ пункта _____ Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z514" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z514" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При соответствии представленного пакета документов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z515" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z515" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам проведения проверки прилагаемой заявки было установлено, что заявка соответствует установленным требованиям Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z516" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z516" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с пунктом ____ Правил субъекту промышленно-инновационной деятельности возмещаются обоснованные и документально подтвержденные затраты, понесенные не ранее _________ месяцев до даты подачи заявки, в размере ____% от суммы понесенных затрат, при этом сумма возмещения не должна превышать _______________ в календарном году.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z517" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z517" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В соответствии с подпунктом _______ пункта ____ Правил сумма затрат заявителя, принимаемая к возмещению Оператором, определяется на основании платежных документов и акта (актов) на общую сумму оказанных услуг (выполненных работ), подписанных не ранее _______________ месяцев до даты поступления заявки к Оператору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z518" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z518" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма возмещения составляет ___________ (сумма прописью) тенге, исходя из расчета ________ % от обоснованных затрат в размере ____________ (сумма прописью) тенге, при этом сумма возмещения не должна превышать _________________тенге в календарном году, произведенных Заявителем и подлежащих к возмещению, согласно нижеприведенной таблице:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z519" w:id="172"/>
+          <w:bookmarkStart w:name="z519" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7029,80 +7343,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z525" w:id="173"/>
+          <w:bookmarkStart w:name="z525" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7149,70 +7463,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______ тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="174"/>
+          <w:bookmarkStart w:name="z528" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______ %</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 не более ____ тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7226,150 +7540,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _______ тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z532" w:id="175"/>
+    <w:bookmarkStart w:name="z532" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В этой связи, в соответствии с установленными требованиями _____ Оператор _____ направляет 2 (два) экземпляра </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z533" w:id="176"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z533" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Соглашения о возмещении затрат, подписанных ______ Оператором ______, для подписания их Заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z534" w:id="177"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z534" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Просим вернуть экземпляр Соглашения с визами работников ___Оператора_____.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z535" w:id="178"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z535" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение: 2 (два) экземпляра Соглашения о возмещении затрат на _____листах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z536" w:id="179"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z536" w:id="180"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________ ___________ ___________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (должность уполномоченного лица) (подпись) (Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -7491,1347 +7805,1347 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z539" w:id="180"/>
+    <w:bookmarkStart w:name="z539" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Соглашение о возмещении затрат</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z540" w:id="181"/>
+          <w:bookmarkStart w:name="z540" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>город __________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "___" _______ 20 ___год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z543" w:id="182"/>
+    <w:bookmarkStart w:name="z543" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________ наименование Оператора ________________________________, именуемое в дальнейшем "Оператор", в лице ________________________________, действующего на основании ________________________________, с одной стороны, и ________________________________, (полное наименование Заявителя) именуемое в дальнейшем "Заявитель", в лице ________________________________, (должность, фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность) руководителя) действующего на основании ________________________________, с другой стороны, совместно именуемые "Стороны", а каждый в отдельности "Сторона", на основании Правил оказания мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок (далее - Правила), заключили настоящее Соглашение о возмещении затрат (далее - Соглашение) о нижеследующем:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z544" w:id="183"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z544" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Предмет Соглашения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z545" w:id="184"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z545" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Оператор обязуется предоставить меру государственного стимулирования в рамках Правил в виде возмещения затрат на ________________________________________________________ (вид затрат) в сумме ___________ (сумма прописью) тенге согласно заявки в полном (либо частично) объеме, а Заявитель выполнить встречные обязательства мер государственного стимулирования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Соглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z546" w:id="185"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z546" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. При представлении заявителем в рамках возмещения затрат документов, подтверждающих расходы в иностранной валюте, сумма возмещения затрат рассчитывается исходя из курса валюты Национального банка Республики Казахстан на дату совершения заявителем оплаты исполнителю за оказанные услуги (выполненные работы).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z547" w:id="186"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z547" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. При недостаточности денежных средств на текущем счете, необходимых для предоставления мер государственного стимулирования, возмещение затрат приостанавливается Оператором до поступления средств от администратора бюджетной программы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z548" w:id="187"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z548" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Обязательства Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z549" w:id="188"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z549" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Оператор обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z550" w:id="189"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z550" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) информировать Заявителя обо всех изменениях, связанных с реализацией Правил, способных оказать существенное влияние на исполнение Соглашения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z551" w:id="190"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z551" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводить мониторинг реализации мер государственного стимулирования в течение двух лет после дня подписания настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z552" w:id="191"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z552" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в случае выявления рисков невыполнения или несвоевременного выполнения встречных обязательств в рамках полученных мер государственного стимулирования уведомлять Заявителя о таких рисках с периодичностью один раз в шесть месяцев, со дня подписания Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z553" w:id="192"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z553" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Заявитель обязуется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z554" w:id="193"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z554" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) предоставить Оператору для дальнейшего направления в уполномоченный орган в области государственной статистики согласие на распространение первичных статистических данных) уполномоченному органу и Оператору, включая данные за 2 (два) года до и 2 (два) года после дня заключения Сторонами настоящего Соглашения с целью проведения Оператором мониторинга реализации мер государственного стимулирования. Днем заключения Соглашения о возмещении затрат считается день поступления Оператору подписанного заявителем Соглашения о возмещении затрат. Форма Согласия на распространение первичных статистических данных приведена в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Соглашению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z555" w:id="194"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z555" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при невозможности получения и/или проведения мониторинга реализации мер государственного стимулирования на основании первичных статистических данных уполномоченного органа в области государственной статистики, предоставлять в течение тридцати календарных дней со дня получения письменного запроса Оператора необходимые данные для проведения мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z556" w:id="195"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z556" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) выполнить встречные обязательства в рамках получения меры государственного стимулирования, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Соглашению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z557" w:id="196"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z557" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в соответствии с письменным запросом Оператора предоставлять в течение тридцати 30 (тридцати) календарных дней со дня его получения от Оператора информацию о ходе реализации меры государственного стимулирования при невыполнении встречных обязательств по мере государственного стимулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z558" w:id="197"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z558" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) обеспечить возврат денежных средств, выданных Оператором по мере государственного стимулирования в виде возмещения затрат, при нарушении условий Соглашения, в течение 30 (тридцати) календарных дней со дня получения соответствующего уведомления от Оператора, при этом сумма возвращаемых средств соразмерна предоставленному объему государственного финансирования с учетом достигнутого уровня исполнения встречных обязательств предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Соглашению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z559" w:id="198"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z559" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечить полноту, своевременность и достоверность предоставленной информации, исходных данных, расчетов, обоснований в рамках реализации меры государственного стимулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z560" w:id="199"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z560" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) при возникновении проблемных вопросов финансового, административного или договорного характера и/или при выполнении мероприятий по настоящему Соглашению, письменно уведомить Оператора в течение 5 (пяти) рабочих дней с момента возникновения проблемных вопросов/мероприятий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z561" w:id="200"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z561" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) обеспечить беспрепятственный доступ представителям Оператора (на основании письма Оператора) на территорию Заявителя в целях проведения выездного мониторинга;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z562" w:id="201"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z562" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) хранить все отчеты, связанные с Соглашением, не менее 2 (двух) лет с момента истечения срока действия настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z563" w:id="202"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z563" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Права Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z564" w:id="203"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z564" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Оператор вправе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z565" w:id="204"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z565" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) запрашивать у Заявителя информацию о ходе реализации меры государственного стимулирования при невыполнении встречных обязательств по мере государственного стимулирования, а также для проведения мониторинга реализации меры государственного стимулирования при невозможности получения и/или проведения мониторинга на основании первичных статистических данных уполномоченного органа в области государственной статистики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z566" w:id="205"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z566" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в одностороннем порядке расторгнуть настоящее Соглашение и востребовать возврат денежных средств, выданных по мере государственного стимулирования, при нарушении условий настоящего Соглашения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z567" w:id="206"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z567" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) осуществлять беспрепятственный доступ представителями Оператора (на основании письма Оператора) на территорию Заявителя в целях проведения выездного мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z568" w:id="207"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z568" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заявитель вправе получить возмещение части затрат субъектов промышленно-инновационной деятельности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения внутреннем рынке согласно условиям настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z569" w:id="208"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z569" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Ответственность Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z570" w:id="209"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z570" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Оператор несет ответственность за полное и своевременное предоставление меры государственного стимулирования в пределах имеющихся денежных средств, предназначенных для предоставления государственного стимулирования в рамках Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z571" w:id="210"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z571" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Заявитель несет ответственность за:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z572" w:id="211"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z572" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полноту, своевременность и достоверность предоставленной информации, исходных данных, расчетов, обоснований в рамках реализации меры государственного стимулирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z573" w:id="212"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z573" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) выполнение встречных обязательств по мерам государственного стимулирования, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Соглашению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z574" w:id="213"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z574" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) своевременность возврата денежных средств, выданных по мере государственного стимулирования в виде возмещения затрат при нарушении условий настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z575" w:id="214"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z575" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Конфиденциальность</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z576" w:id="215"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z576" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Информация, касающаяся условий настоящего Соглашения, банковская тайна, а также финансовая, коммерческая и иная информация, полученная Сторонами в ходе заключения и исполнения настоящего Соглашения, является конфиденциальной и не подлежит разглашению третьим лицам, за исключением случаев, предусмотренных действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z577" w:id="216"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z577" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К конфиденциальной не относится информация, касающаяся суммы произведенного возмещения, наименований Заявителя и меры государственного стимулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z578" w:id="217"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z578" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Стороны принимают все необходимые меры, в том числе правового характера для сохранения конфиденциальности настоящего Соглашения. Должностными лицами и работниками Сторон не допускаются разглашение либо передача третьим лицам сведений, полученных в ходе реализации настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z579" w:id="218"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z579" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. При разглашении либо распространения любой из Сторон конфиденциальной информации в нарушение требований настоящего Соглашения, виновная Сторона несет ответственность, предусмотренную законодательством Республики Казахстан, с возмещением возможных убытков, понесенных другой Стороной вследствие разглашения такой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z580" w:id="219"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z580" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z581" w:id="220"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z581" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Стороны освобождаются от исполнения обязательств полностью или частично в силу наступления обстоятельств непреодолимой силы. Под обстоятельствами непреодолимой силы стороны понимают чрезвычайные и непредотвратимые при данных условиях обстоятельства (стихийные явления, военные действия, чрезвычайное положение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z582" w:id="221"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z582" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При возникновении обстоятельств непреодолимой силы сторона обязана в течение 3 (трех) рабочих дней уведомить другую сторону о невозможности исполнения обязательств. Несоблюдение данного условия лишает сторону ссылаться на обстоятельства непреодолимой силы как основание, освобождающее от ответственности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z583" w:id="222"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z583" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Если обстоятельства непреодолимой силы непосредственно повлияли на исполнение обязательства в срок, предусмотренный настоящим Соглашением, то этот срок соответственно отодвигается на время действия таких обстоятельств, если стороны не договорились об ином.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z584" w:id="223"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z584" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Решение спорных вопросов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z585" w:id="224"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z585" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Оператор и Заявитель должны прилагать все усилия к тому, чтобы разрешать в процессе прямых переговоров все разногласия или споры, возникающие между ними по Соглашению или в связи с ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z586" w:id="225"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z586" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Если в результате переговоров Оператор и Заявитель не могут разрешить спор, любая из Сторон передает спор на рассмотрение суда Республики Казахстан в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z587" w:id="226"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z587" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Заключительные положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z588" w:id="227"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z588" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Настоящее Соглашение вступает в силу со дня подписания Сторон и действует в течение 2 (двух) лет со дня его подписания или до полного исполнения обязательств сторонами, что наступит ранее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z589" w:id="228"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z589" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Все изменения и дополнения, вносимые в настоящее Соглашение, действительны при их оформлении в письменном виде и подписании уполномоченными лицами всех Сторон, которые в дальнейшем являются неотъемлемой частью настоящего Соглашения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z590" w:id="229"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z590" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Стороны незамедлительно извещают друг друга при изменении реквизитов (юридических адресов, номеров счетов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z591" w:id="230"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z591" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Настоящее Соглашение составлено в двух экземплярах, имеющих одинаковую юридическую силу, по одному для каждой Стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z592" w:id="231"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z592" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Юридические адреса и реквизиты Сторон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z593" w:id="232"/>
+          <w:bookmarkStart w:name="z593" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Оператор:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9216,70 +9530,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z609" w:id="233"/>
+          <w:bookmarkStart w:name="z609" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Заявитель</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9649,150 +9963,150 @@
               </w:rPr>
               <w:t>удостоверяющем личность))</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z626" w:id="234"/>
+    <w:bookmarkStart w:name="z626" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z627" w:id="235"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z627" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИН - бизнес идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z628" w:id="236"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z628" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН - индивидуальный идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z629" w:id="237"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z629" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИК - индивидуальный идентификационный код;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z630" w:id="238"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z630" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       БИК - банковский идентификационный код.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9910,148 +10224,148 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z633" w:id="239"/>
+    <w:bookmarkStart w:name="z633" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие на выполнение встречных обязательств к Соглашению о возмещении затрат (заполняется на бланке Заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z634" w:id="240"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z634" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________(полное наименование Заявителя) (БИН________________) дает согласие и обязуется выполнять обязательства, в течение двух лет после дня подписания Соглашения, указанные в данном приложении на основании заключенного Соглашения о возмещении затрат в рамках получения мер государственного стимулирования субъектов промышленно-инновационной деятельности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутреннем рынке по увеличению объема доходов предприятия не менее чем в 2 (две) тенге от вложенного государством 1 (один) тенге в рамках Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z635" w:id="241"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z635" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возврате денежных средств, полученных в рамках реализации мер государственного стимулирования, сумма возвращаемых средств соразмерна предоставленному объему государственного финансирования с учетом достигнутого уровня исполнения встречных обязательств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z636" w:id="242"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z636" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________ _________________________________________________ (подпись руководителя) (фамилия, имя, отчество (если оно указано в документе,  удостоверяющем личность) руководителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z637" w:id="243"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z637" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10169,299 +10483,299 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z640" w:id="244"/>
+    <w:bookmarkStart w:name="z640" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие на распространение первичных статистических данных (заполняется на бланке Заявителя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z641" w:id="245"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z641" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________ (полное наименование Заявителя) ____________ дает согласие на раскрытие первичных статистических данных уполномоченному органу в области государственного стимулирования промышленности (Министерству промышленности и строительства Республики Казахстан) и Оператору (Акционерное общество "Казахстанский центр индустрии и экспорта "QazIndustry") по следующим формам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z642" w:id="246"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z642" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1 – ПФ (код статистической формы 0051102) – Отчет о финансово-хозяйственной деятельности предприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z643" w:id="247"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z643" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-Т (код статистической формы 1211101) – Отчет по труду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z644" w:id="248"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z644" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2 – МП (код статистической формы 0031102) – (для субъектов малого предпринимательства) – Отчет о деятельности малого предприятия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z645" w:id="249"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z645" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за период: с ___ квартала 20__ года по ___ квартал 20__ года включительно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z646" w:id="250"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z646" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по показателям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z647" w:id="251"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z647" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формы 1-ПФ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z648" w:id="252"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z648" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 1 "Укажите информацию об объеме произведенной продукции и оказанных услуг в разрезе основного и вторичного видов деятельности, тысяч тенге"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z649" w:id="253"/>
+          <w:bookmarkStart w:name="z649" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10513,80 +10827,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z653" w:id="254"/>
+          <w:bookmarkStart w:name="z653" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10638,80 +10952,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z657" w:id="255"/>
+          <w:bookmarkStart w:name="z657" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10739,141 +11053,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z661" w:id="256"/>
+    <w:bookmarkStart w:name="z661" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 2 Укажите информацию о расходах предприятия в разрезе основного и вторичных видов деятельности, тысяч тенге"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkEnd w:id="257"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z662" w:id="257"/>
+          <w:bookmarkStart w:name="z662" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10925,80 +11239,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z666" w:id="258"/>
+          <w:bookmarkStart w:name="z666" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11050,80 +11364,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z670" w:id="259"/>
+          <w:bookmarkStart w:name="z670" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11171,80 +11485,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z674" w:id="260"/>
+          <w:bookmarkStart w:name="z674" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11292,80 +11606,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z678" w:id="261"/>
+          <w:bookmarkStart w:name="z678" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11413,80 +11727,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z682" w:id="262"/>
+          <w:bookmarkStart w:name="z682" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11514,141 +11828,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z686" w:id="263"/>
+    <w:bookmarkStart w:name="z686" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 3 "Укажите результат финансово-хозяйственной деятельности предприятия в разрезе основного и вторичных видов деятельности, тысяч тенге"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z687" w:id="264"/>
+          <w:bookmarkStart w:name="z687" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11700,80 +12014,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z691" w:id="265"/>
+          <w:bookmarkStart w:name="z691" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11825,80 +12139,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="266"/>
+          <w:bookmarkStart w:name="z695" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11946,80 +12260,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z699" w:id="267"/>
+          <w:bookmarkStart w:name="z699" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12067,80 +12381,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z703" w:id="268"/>
+          <w:bookmarkStart w:name="z703" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12168,161 +12482,161 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z707" w:id="269"/>
+    <w:bookmarkStart w:name="z707" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       формы 2-МП:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z708" w:id="270"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z708" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 1 "Укажите численность работников, человек"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z709" w:id="271"/>
+          <w:bookmarkStart w:name="z709" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12374,80 +12688,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z713" w:id="272"/>
+          <w:bookmarkStart w:name="z713" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12499,80 +12813,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z717" w:id="273"/>
+          <w:bookmarkStart w:name="z717" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12620,80 +12934,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z721" w:id="274"/>
+          <w:bookmarkStart w:name="z721" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12741,80 +13055,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z725" w:id="275"/>
+          <w:bookmarkStart w:name="z725" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12842,141 +13156,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z729" w:id="276"/>
+    <w:bookmarkStart w:name="z729" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 2 "Укажите информацию об объеме произведенной продукции, выполненных работ и оказанных услуг, доходе от реализации продукции и оказания услуг, тысяч тенге"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z730" w:id="277"/>
+          <w:bookmarkStart w:name="z730" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13028,80 +13342,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z734" w:id="278"/>
+          <w:bookmarkStart w:name="z734" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13153,80 +13467,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z738" w:id="279"/>
+          <w:bookmarkStart w:name="z738" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13254,141 +13568,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z742" w:id="280"/>
+    <w:bookmarkStart w:name="z742" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 3 "Укажите результат финансово-хозяйственной деятельности предприятия, тысяч тенге"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="281"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z743" w:id="281"/>
+          <w:bookmarkStart w:name="z743" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13440,80 +13754,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z747" w:id="282"/>
+          <w:bookmarkStart w:name="z747" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13565,80 +13879,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z751" w:id="283"/>
+          <w:bookmarkStart w:name="z751" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13686,80 +14000,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z755" w:id="284"/>
+          <w:bookmarkStart w:name="z755" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13807,80 +14121,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z759" w:id="285"/>
+          <w:bookmarkStart w:name="z759" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13908,141 +14222,141 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z763" w:id="286"/>
+    <w:bookmarkStart w:name="z763" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по разделу 4 "Укажите информацию о расходах предприятия, тысяч тенге"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z764" w:id="287"/>
+          <w:bookmarkStart w:name="z764" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Код строки</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14094,80 +14408,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z768" w:id="288"/>
+          <w:bookmarkStart w:name="z768" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14219,80 +14533,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z772" w:id="289"/>
+          <w:bookmarkStart w:name="z772" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14340,80 +14654,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z776" w:id="290"/>
+          <w:bookmarkStart w:name="z776" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14441,150 +14755,150 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z780" w:id="291"/>
+    <w:bookmarkStart w:name="z780" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z781" w:id="292"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z781" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z782" w:id="293"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z782" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________ _____________________ (подпись) (Фамилия, имя, отчество (если оно указано в документе,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z783" w:id="294"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z783" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       удостоверяющем личность))</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z784" w:id="295"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z784" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -14832,290 +15146,290 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Форма, предназначенная для </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">сбора административных данных </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z788" w:id="296"/>
+    <w:bookmarkStart w:name="z788" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Уполномоченный орган</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z789" w:id="297"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z789" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z790" w:id="298"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z790" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на безвозмездной основе размещена на интернет – ресурсе: Министерства промышленности и строительства Республики Казахстан (https://www.gov.kz/memleket/entities/mps</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z791" w:id="299"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z791" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: Отчет Оператора о реализации мер государственного стимулирования, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z792" w:id="300"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z792" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): П342</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z793" w:id="301"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z793" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z794" w:id="302"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z794" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ______ квартал год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z795" w:id="303"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z795" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: Оператор.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z796" w:id="304"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z796" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежеквартально до 25 (двадцать пятого) числа месяца, следующего за отчетным кварталом, на электронном носителе (электронная почта и система электронного документооборота).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z797" w:id="305"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z797" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ИИН/БИН</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z798" w:id="306"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z798" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z799" w:id="307"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z799" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: на бумажном носителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -15203,80 +15517,80 @@
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z801" w:id="308"/>
+          <w:bookmarkStart w:name="z801" w:id="309"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -15683,80 +15997,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z820" w:id="309"/>
+          <w:bookmarkStart w:name="z820" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16297,364 +16611,364 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z840" w:id="310"/>
+    <w:bookmarkStart w:name="z840" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z841" w:id="311"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z841" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z842" w:id="312"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z842" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z843" w:id="313"/>
+    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkStart w:name="z843" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z844" w:id="314"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z844" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон ____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z845" w:id="315"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z845" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес электронной почты _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z846" w:id="316"/>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z846" w:id="317"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Исполнитель ___________________________________/_____________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> фамилия, имя и отчество (при его наличии) подпись, телефон</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z847" w:id="317"/>
+    <w:bookmarkStart w:name="z847" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель или лицо, исполняющее его обязанности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z848" w:id="318"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z848" w:id="319"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________/_____________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> фамилия, имя и отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z849" w:id="319"/>
+    <w:bookmarkStart w:name="z849" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
-    <w:bookmarkStart w:name="z850" w:id="320"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z850" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z851" w:id="321"/>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z851" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z852" w:id="322"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z852" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (за исключением лиц, являющихся</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z853" w:id="323"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z853" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16720,406 +17034,406 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z855" w:id="324"/>
+    <w:bookmarkStart w:name="z855" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Отчет Оператора о реализации мер государственного стимулирования, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z856" w:id="325"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z856" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет Оператора о реализации мер государственного стимулирования, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок" (П342, ежеквартальная).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z857" w:id="326"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z857" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z858" w:id="327"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z858" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение (далее – Пояснение) определяет единый порядок по заполнению формы, предназначенной для сбора административных данных "Отчет Оператора о реализации мер государственного стимулирования, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z859" w:id="328"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z859" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Форма разработана в соответствии с подпунктом 14) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О промышленной политике".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z860" w:id="329"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z860" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма представляется: ежеквартально до 25 (двадцать пятого) числа месяца, следующего за отчетным кварталом, на электронном носителе (электронная почта и система электронного документооборота).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z861" w:id="330"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z861" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форму подписывают Оператор или лица, уполномоченные на подписание отчета, и ответственное лицо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z862" w:id="331"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z862" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z863" w:id="332"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z863" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в графе "1" заполняется: "Порядковый номер";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z864" w:id="333"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z864" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) графе "2" заполняется: "Наименование предприятия";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z865" w:id="334"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z865" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в графе "3" заполняется: "Наименование вида затрат в рамках Правил";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z866" w:id="335"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z866" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) в графе "4" заполняется: "Дата поступления заявки";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z867" w:id="336"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z867" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в графе "5" заполняется: "Дата принятия решения о предоставлении меры государственного стимулирования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z868" w:id="337"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z868" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) в графе "6" заполняется: "Сумма затрат - собственное участие заявителя";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z869" w:id="338"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z869" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в графе "7" заполняется: "Сумма затрат - Государственное стимулирование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z870" w:id="339"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z870" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) в графе "8" указываются: "Сумма, профинансированная на отчетную дату";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z871" w:id="340"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z871" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) в графе "9" указываются: "Текущее состояние".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17419,88 +17733,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>промышленно-инновационной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности, индекс, адрес, телефон)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z875" w:id="341"/>
+    <w:bookmarkStart w:name="z875" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Мотивированный отказ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z876" w:id="342"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z876" w:id="343"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkEnd w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (услугодатель)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17514,64 +17828,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       (Обоснование отказа)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z877" w:id="343"/>
+      <w:bookmarkStart w:name="z877" w:id="344"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ______________________________________________________ _____________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(должность уполномоченного лица) (подпись) (Фамилия, имя, отчество (если оно указано в документе, удостоверяющем личность)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -17706,175 +18020,189 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">работ и услуг казахстанского происхождения </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на внутренний рынок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа Министра промышленности и строительства РК от 07.10.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z879" w:id="344"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="344"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень основных требований к оказанию государственной услуги "Возмещение части затрат субъектов промышленно-инновационной деятельности по продвижению обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок"</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z881" w:id="345"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="345"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17926,259 +18254,233 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z885" w:id="346"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="346"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z887" w:id="347"/>
-[...34 lines deleted...]
-2. информационная система www.qazindustry.gov.kz.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. веб-портал "цифрового правительства" www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. цифровая система www.qazindustry.gov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z890" w:id="348"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="348"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Срок оказания государственной услуги и ее подвидов (при наличии); </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18196,114 +18498,102 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z894" w:id="349"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Форма оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+Форма оказания государственной услуги и ее подвидов (при наличии); </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18321,114 +18611,102 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z898" w:id="350"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="350"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -18446,1863 +18724,1256 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z902" w:id="351"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="351"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Неоплачиваемый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z906" w:id="352"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="352"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z907" w:id="353"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-График работы объекта информатизации </w:t>
-[...310 lines deleted...]
-с понедельника по пятницу с 8:30 до 17:30 часов, с перерывом на обед с 12:30 до 14:30 часов, кроме выходных и праздничных дней, согласно Кодекса, в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
+1) Портала - круглосуточно, за исключением технических перерывов, связанных с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс), прием заявки и документов и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) Услугодателя с понедельника по пятницу с 8:30 до 17:30 часов, с перерывом на обед с 12:30 до 14:30 часов, кроме выходных и праздничных дней, согласно Кодекса, в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z912" w:id="355"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="355"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у усулугополучателя для оказания государственной услуги</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z914" w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявку субъекта промышленно-инновационной деятельности на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок по форме, согласно приложению 1 к настоящим Правилам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии документов, подтверждающих казахстанское происхождение товаров, работ и услуг, действующих на возмещаемый период. Документами, подтверждающими казахстанское происхождение товаров, работ и услуг являются выписка из реестра казахстанских товаропроизводителей, Сертификат о происхождении товара формы "СТ-KZ", Индустриальный сертификат; Сертификат СТ-KZ, индустриальный сертификат сохраняют свое действие до 1 января 2026 года.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронные копии договоров на выполнение работ/услуг с приложениями к договору, затраты на оплату которого включены в заявку для их возмещения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронные копии счетов на оплату (если предусмотрены в платежных документах), счетов-фактур и актов выполненных работ/услуг, а также платежные документы, заверенные банком, подтверждающие факт оплаты субъектом промышленно-инновационной деятельности работ/услуг.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Если исполнителем выступает нерезидент Республики Казахстан, взамен копии актов выполненных работ, услуг и/или счетов-фактур и/или инвойса, предоставляются документы, подтверждающие факт оказания услуги и регистрацию такого юридического лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) отчет по итогам понесенных субъектом промышленно-инновационной деятельности затрат (на бланке заявителя, при наличии), где указывается:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+краткое описание деятельности Заявителя в приоритетном секторе экономики;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+необходимость понесенных затрат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+экономический эффект от полученных работ и/или услуг на деятельности субъекта промышленно-инновационной деятельности до понесенных затрат и после. зависимости от вида затрат дополнительно представляются следующие документы:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-1) заявку субъекта промышленно-инновационной деятельности на оказание мер государственного стимулирования промышленности, направленных на продвижение обработанных товаров, работ и услуг казахстанского происхождения на внутренний рынок по форме, согласно </w:t>
-[...328 lines deleted...]
-              <w:t xml:space="preserve">1) по затратам, связанные с прохождением международной сертификации и понесенным при подтверждении соответствия работ и услуг казахстанского происхождения и систем менеджмента качества требованиям, установленным техническими регламентами и (или) документами по стандартизации, допускаемыми на территории Республики Казахстан в соответствии с </w:t>
+1) по затратам, связанные с прохождением международной сертификации и понесенным при подтверждении соответствия работ и услуг казахстанского происхождения и систем менеджмента качества требованиям, установленным техническими регламентами и (или) документами по стандартизации, допускаемыми на территории Республики Казахстан в соответствии с </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Законом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Республики Казахстан "О техническом регулировании":</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...289 lines deleted...]
-              <w:t>1) Информация по категории субъекта предпринимательства через портал электронного лицензирования посредством государственной услуги "Предоставление информации о категории субъекта предпринимательства" Министерства национальной экономики Республики Казахстан.</w:t>
+электронные копии документов, подтверждающих прохождение процедур соответствия товаров, работ, услуг и систем менеджмента качества требованиям, установленным техническими регламентами и (или) документами по стандартизации, включая стандарты организации, или условиям договоров (сертификаты, разрешения, регистрационные удостоверения, протоколы испытаний, копии одобрения типа транспортного средства, одобрения типа шасси);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) по затратам, связанным с приобретением оборудования для нанесения средств идентификации (маркировки), включая программное обеспечение для маркировки обувной продукции: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по закупке (приобретению) средств идентификации, а также, на закупку (приобретение) типографских услуг по нанесению средств идентификации на стадии выпуска продукции:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+электронная копия договора и (или) соглашения, подтверждающая покупку средств идентификации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+на перевооружение производства путем приобретения оборудования для нанесения средств идентификации или материальных носителей, а также инженерного программного обеспечения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+копия договора и (или) соглашения, в том числе лицензионного, на поставку оборудования, включая программное обеспечение и документы, подтверждающие факт поставки и ввод в эксплуатацию.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) затраты, связанные с доставкой железнодорожным транспортом от пункта отправки до пункта назначения внутри Республики Казахстан обработанных товаров казахстанского происхождения, входящей в Перечень приоритетных товаров, утвержденный </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 30 мая 2022 года № 306 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28264); копии договоров на поставку товаров;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+железнодорожная транспортная накладная, а также документы, приложенные отправителем, указанные в железнодорожной транспортной накладной;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+перечень выполненных работ, оказанных услуг к договору о перевозке (если в акте выполненных работ/оказанных услуг не отражена полная информация о них).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения о услугополучателе получаемые из цифровых систем услугодателем:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Информация по категории субъекта предпринимательства через портал электронного лицензирования посредством государственной услуги "Предоставление информации о категории субъекта предпринимательства" Министерства национальной экономики Республики Казахстан.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) Информация о уплате налогов и других обязательных платежей в бюджет через официальный интернет-ресурс Комитет государственных доходов Министерства финансов Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z939" w:id="357"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="357"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z941" w:id="358"/>
-[...128 lines deleted...]
-              <w:t>5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной услуги;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+5) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>статьей 8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) неустранение выявленных недостатков по истечении срока приостановления оказания государственной услуги по основанию, предусмотренному </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>подпунктом 4)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пункта 2 статьи 18-2 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z948" w:id="359"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z950" w:id="360"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адреса мест оказания государственной услуги размещены на интернет-ресурсах:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="360"/>
-[...99 lines deleted...]
-Телефон Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8-800-080-7777.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) Министерства промышленности и строительства Республики Казахстан –www.gov.kz/memleket/entities/mps?lang=ru, раздел "Государственные услуги";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) услугодателя – www.qazindustry.gov.kz;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) портала - www.egov.kz. Телефон Единого контакт-центра по вопросам оказания государственных услуг: 1414, 8-800-080-7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20342,188 +20013,188 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="361"/>
+    <w:bookmarkStart w:name="z307" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан и Министерства индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z308" w:id="362"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z308" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 4 декабря 2015 года № 1164 "Об утверждении Правил возмещения части затрат субъектов индустриально-инновационной деятельности по продвижению отечественных обработанных товаров, работ, услуг на внутреннем рынке" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12652).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z309" w:id="363"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z309" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 6 марта 2020 года № 118 "О внесении изменения в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 4 декабря 2015 года № 1164 "Об утверждении Правил возмещения части затрат субъектов индустриально-инновационной деятельности по продвижению отечественных обработанных товаров, работ, услуг на внутреннем рынке" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20113).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z310" w:id="364"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z310" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 9 сентября 2021 года № 485 "О внесении изменения в приказ исполняющего обязанности Министра по инвестициям и развитию Республики Казахстан от 4 декабря 2015 года № 1164 "Об утверждении Правил возмещения части затрат субъектов индустриально-инновационной деятельности по продвижению отечественных обработанных товаров, работ, услуг на внутреннем рынке" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 24311).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20903,31 +20574,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>