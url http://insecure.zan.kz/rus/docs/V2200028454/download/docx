--- v0 (2025-11-02)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5d23c9f" w14:textId="5d23c9f">
+    <w:p w14:paraId="0205528" w14:textId="0205528">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2556,475 +2556,522 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>конкурентоспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявка на участие в отборе субъектов промышленно-инновационной деятельности</w:t>
-[...11 lines deleted...]
-        <w:t>на право заключения соглашения о повышении конкурентоспособности</w:t>
+        <w:t xml:space="preserve"> Заявка на участие в отборе субъектов промышленно-инновационной деятельности на право заключения соглашения о повышении конкурентоспособности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z90" w:id="83"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноса. Приложение 1 – в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 409</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-[...388 lines deleted...]
-        <w:t>(Фамилия, имя, отчество (при его наличии) и должность лица, подавшего заявку)</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                               (наименование компании)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Регион ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Отрасль __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фамилия, имя, отчество (при его наличии) первого руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Бизнес идентификационный номер заявителя __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Производимая продукция (с указанием кода ТНВЭД)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Численность работников _________ человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Численность инженерно-производственного персонала, ______ человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Текущая производительность труда _________________ тысяч теңге/человек.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Телефон/электронная почта: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим направляем заявку с пакетом документов для участия в отборе</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      субъектов промышленно-инновационной деятельности на право заключения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Соглашения о повышении конкурентоспособности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Фамилия, имя, отчество (при его наличии) и должность лица, подавшего заявку)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата ________________________ Подпись   _______________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3060,217 +3107,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата</w:t>
-[...102 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>заключения и расторжения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>соглашений о повышении</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>конкурентоспособности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лист оценки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -6386,1112 +6329,1112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая форма соглашения о повышении конкурентоспособности</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z97" w:id="85"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № _______</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z97" w:id="86"/>
-[...9 lines deleted...]
-      № _______</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" ____________ 20___ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее Соглашение о повышении конкурентоспособности заключено между</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование Уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>руководителя или лица, исполняющего его обязанности)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(положения или приказа) (далее – Уполномоченный орган), с одной стороны, и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица, бизнес идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) руководителя или лица, исполняющего</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>его обязанности) действующего на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________ (устава или приказа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – Участник), с другой стороны, вместе именуемые "Стороны", в соответствии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с Правилами заключения и расторжения соглашения о повышении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>конкурентоспособности, утвержденными приказом Министра индустрии и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инфраструктурного развития Республики Казахстан от "___"_________2022 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№_____ (далее – Правила), заключили настоящее Соглашение о нижеследующем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Предмет Соглашения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:p>
-[...373 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1.1. Уполномоченный орган обязуется предоставить комплекс мер государственного стимулирования в соответствии с Правилами, а участник Соглашения исполнить в полном объеме и установленный срок мероприятия Плана улучшения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Предмет Соглашения</w:t>
-[...19 lines deleted...]
-      1.1. Уполномоченный орган обязуется предоставить комплекс мер государственного стимулирования в соответствии с Правилами, а участник Соглашения исполнить в полном объеме и установленный срок мероприятия Плана улучшения.</w:t>
+        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон, порядок их взаимодействия</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z100" w:id="89"/>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.1 информировать участника Соглашения обо всех изменениях, связанных с реализацией Правил заключения и расторжения Соглашения о повышении конкурентоспособности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.3 консультировать Участника о мерах государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4 рассматривать предложения Участника о внесении изменений и дополнений в настоящее Соглашение, не позднее 20 календарных дней со дня их поступления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участник обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.4. исполнить все мероприятия, предусмотренные Планом улучшения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.5. предоставлять информацию о ходе реализации Плана улучшений ежемесячно до 15 числа месяца следующего за отчетным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.6. обеспечить полноту, своевременность и достоверность предоставленной информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.7. информировать обо всех изменениях Плана улучшения путем предоставления официального заявления в соответствии с Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участник вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.8. направлять Уполномоченному органу предложения о внесении изменений и дополнений в настоящее Соглашение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.9. досрочно исполнить обязательства, предусмотренные Планом улучшения. В этом случае Участник направляет официальное письмо в адрес Уполномоченного органа с информацией о досрочном исполнении обязательств, отчет и другие необходимые документы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган вправе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.10. заключить Дополнительное Соглашение о внесении изменений и дополнений в Соглашение в случае признания его предложений обоснованными по итогам рассмотрения в соответствии с пунктом 2.3 настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2.11. расторгнуть настоящее Соглашение в случае неисполнения мероприятий Плана улучшения, в соответствие с пунктом 32 Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Права и обязанности Сторон, порядок их взаимодействия</w:t>
-[...299 lines deleted...]
-      2.11. расторгнуть настоящее Соглашение в случае неисполнения мероприятий Плана улучшения, в соответствие с пунктом 32 Правил.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Срок действия Соглашения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.1. Настоящее Соглашение вступает в силу с даты его подписания и действует до "___"__________20__г.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3.2. Действие настоящего Соглашения прекращается досрочно при условии досрочного исполнения Участником обязательств, предусмотренных пунктом 2.4. настоящего Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Срок действия Соглашения</w:t>
-[...39 lines deleted...]
-      3.2. Действие настоящего Соглашения прекращается досрочно при условии досрочного исполнения Участником обязательств, предусмотренных пунктом 2.4. настоящего Соглашения.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок и условия расторжения Соглашения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4.1. Действие соглашения прекращаются в случаях, указанных в пункте 31 настоящих Правил, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по согласованию сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в случае неисполнения мероприятий Плана улучшений, за исключением случаев, когда его неисполнение обусловлено внешними факторами, независящими от деятельности субъекта промышленно-инновационной деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по инициативе субъекта промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок и условия расторжения Соглашения</w:t>
-[...79 lines deleted...]
-      3) по инициативе субъекта промышленно-инновационной деятельности.</w:t>
+        <w:t xml:space="preserve"> Глава 5. Обстоятельства непреодолимой силы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z124" w:id="113"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Обстоятельства непреодолимой силы</w:t>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.1. Ни одна из Сторон не несет ответственности за невыполнение каких-либо обязательств по настоящему Соглашению, если такое невыполнение или задержка при выполнении вызваны обстоятельствами непреодолимой силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z125" w:id="114"/>
-[...15 lines deleted...]
-      5.1. Ни одна из Сторон не несет ответственности за невыполнение каких-либо обязательств по настоящему Соглашению, если такое невыполнение или задержка при выполнении вызваны обстоятельствами непреодолимой силы.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.2. Обстоятельствами непреодолимой силы являются чрезвычайные и непредотвратимые обстоятельства (стихийные явления, военные действия, чрезвычайное положение и т.п).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z126" w:id="115"/>
-[...15 lines deleted...]
-      5.2. Обстоятельствами непреодолимой силы являются чрезвычайные и непредотвратимые обстоятельства (стихийные явления, военные действия, чрезвычайное положение и т.п).</w:t>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.3. При полной или частичной приостановке работ по Соглашению, вызванной обстоятельствами непреодолимой силы, срок их выполнения продлевается на срок действия обстоятельств непреодолимой силы и возобновляется с момента их прекращения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z127" w:id="116"/>
-[...15 lines deleted...]
-      5.3. При полной или частичной приостановке работ по Соглашению, вызванной обстоятельствами непреодолимой силы, срок их выполнения продлевается на срок действия обстоятельств непреодолимой силы и возобновляется с момента их прекращения.</w:t>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.4. В случае возникновения обстоятельств непреодолимой силы, Сторона, пострадавшая от них, в течение 15 рабочих дней со дня их возникновения уведомляет об этом другую Сторону путем направления письменного извещения с указанием даты возникновения и описанием обстоятельств непреодолимой силы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z128" w:id="117"/>
-[...15 lines deleted...]
-      5.4. В случае возникновения обстоятельств непреодолимой силы, Сторона, пострадавшая от них, в течение 15 рабочих дней со дня их возникновения уведомляет об этом другую Сторону путем направления письменного извещения с указанием даты возникновения и описанием обстоятельств непреодолимой силы.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.5. Доказательством наличия обстоятельств непреодолимой силы и продолжительности их действия является соответствующее письменное уведомление сторон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z129" w:id="118"/>
-[...15 lines deleted...]
-      5.5. Доказательством наличия обстоятельств непреодолимой силы и продолжительности их действия является соответствующее письменное уведомление сторон.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5.6. При возникновении обстоятельств непреодолимой силы Стороны незамедлительно проводят переговоры для поиска решения сложившейся ситуации и используют все средства для сведения к минимуму последствий таких обстоятельств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z130" w:id="119"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8270,31 +8213,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>