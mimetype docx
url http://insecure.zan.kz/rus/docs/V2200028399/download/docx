--- v1 (2026-03-13)
+++ v2 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="93fb236" w14:textId="93fb236">
+    <w:p w14:paraId="0fd3c43" w14:textId="0fd3c43">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1144,70 +1144,184 @@
         <w:t>
       8) центральный уполномоченный орган по управлению земельными ресурсами – государственный орган, осуществляющий регулирование в области земельных отношений (далее – центральный уполномоченный орган);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) земельный участок – выделенная в замкнутых границах часть земли, закрепляемая в установленном Кодексом порядке за субъектами земельных отношений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z270" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 9-1) предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) информационная система единого государственного кадастра недвижимости (далее – ИС ЕГКН) – информационная система, содержащая сведения земельного и правового кадастров, порядок ведения которых определяется Кодексом и Законом Республики Казахстан "О государственной регистрации прав на недвижимое имущество";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1236,90 +1350,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) сервитут – право ограниченного целевого пользования чужим земельным участком, в том числе для прохода, проезда, прокладки и эксплуатации необходимых коммуникаций, охотничьего и рыбного хозяйств и иных нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) третьи лица – лица, права и законные интересы которых могут быть затронуты при проведении землеустройства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1358,110 +1472,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Разработка землеустроительного проекта осуществляется при предоставлении права на земельный участок из земель, находящихся в государственной собственности, и при упорядочении существующих земельных участков.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При предоставлении права на земельный участок из земель, находящихся в государственной собственности, в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, разработка землеустроительного проекта по формированию нового земельного участка выполняется на основании положительного заключения земельной комиссии и заявления лица, заинтересованного в предоставлении земельного участка (далее – заказчик), на разработку землеустроительного проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При разработке землеустроительного проекта не допускается изменение местоположения земельного участка, указанного в акте предварительного выбора земельного участка.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -1498,666 +1612,666 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При упорядочении существующих земельных участков разработка землеустроительного проекта выполняется на основании заявления лица, заинтересованного в упорядочении земельного участка (далее – заказчик), и при наличии правоустанавливающего документа на земельный участок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разработка землеустроительных проектов по упорядочению существующих земельных участков осуществляется при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разделе земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) объединении (слиянии) земельных участков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) изъятии земельных участков для государственных нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изменении идентификационных характеристик земельного участка (границ);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z44" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) изменении идентификационных характеристик земельного участка, занятого линейными объектами, в том числе железными, автомобильными дорогами, наземными, надземными и подземными трубопроводами с полосами отвода, опорами воздушных линий электропередачи, наземными сооружениями кабельных линий электропередач.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок составления землеустроительного проекта по формированию земельных участков</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z45" w:id="36"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Процедура составления землеустроительного проекта осуществляется в следующей последовательности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) подготовительные работы (камеральные и полевые);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) составление землеустроительного проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z49" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) рассмотрение и согласование землеустроительного проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z50" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) утверждение землеустроительного проекта.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z51" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Подготовительные работы (камеральные и полевые)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z51" w:id="42"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В период подготовительных работ осуществляются камеральные работы, при которых выполняются подбор планово-картографических материалов, сбор и изучение сведений о земельном участке, содержащихся в государственном земельном кадастре, землеустроительной, градостроительной, лесоустроительной, геодезической и картографической документациях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z53" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Для получения сведений государственного земельного кадастра об определенном земельном участке направляется запрос в Государственную корпорацию в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 158</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z54" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Полевое обследование земельного участка проводится разработчиком с участием заказчика и третьих лиц, земельные участки которых расположены вдоль проектируемых границ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z55" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты полевого обследования земельного участка оформляются актом полевого обследования земельного участка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с изготовлением чертежа полевого обследования земельного участка. Акт полевого обследования земельного участка подписывается разработчиком, заказчиком и третьими лицами, участвовавшими в полевом обследовании земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z56" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При проведении подготовительных работ учитывается следующее:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) земельный участок формируется по следующим характеристикам: местоположение, целевое назначение, разрешенное использование в соответствии с зонированием земель, площадь, границы, сведения о смежных собственниках и землепользователях земельного участка, посторонних земельных участках, об ограничениях, обременениях и сервитутах на земельный участок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размер земельного участка, предоставляемого для несельскохозяйственных целей, определяется по утвержденным в установленном законодательством Республики Казахстан порядке нормам отвода земель для этих видов деятельности либо в соответствии с архитектурно-градостроительной и (или) строительной документацией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в зависимости от целевого назначения и разрешенного использования в соответствии с зонированием земель, земельный участок, на котором расположены капитальные строения или право на их возведение, обеспечивается проездом. Доступ к земельному участку обеспечивается как за счет земель общего пользования, так и за счет территории иных земельных участков путем установления частного сервитута;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при разделе делимого земельного участка сохраняется целевое назначение земельного участка и соблюдаются противопожарные, санитарные, экологические, строительные нормы и правила.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не допускается раздел земельных участков сельскохозяйственного назначения, находящихся в собственности или землепользовании, на участки, площади которых ниже минимальных размеров, установленных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 50 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается раздел земельных участков сельскохозяйственного назначения на участки с целью, не связанной с ведением сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Не допускается раздел земельных участков сельскохозяйственного назначения, расположенных в пригородных зонах городов республиканского и областного значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z64" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) объединению (слиянию) подлежат земельные участки, с одинаковыми целевыми назначениями и видами права и имеющие общую (смежную) часть границ одного земельного участка, которая одновременно является частью границ другого земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) не допускается формирование земельных участков, которое приводит к изломанности проектируемых границ земельных участков, за исключением случаев, когда границы земельных участков не обусловлены существующими естественными или искусственными рубежами (реками, ручьями, каналами, лесополосами, дорогами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2176,509 +2290,509 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. При составлении землеустроительных проектов на землях сельскохозяйственного назначения границы земельных участков устанавливаются с учетом их компактного размещения и совмещаются с естественными и (или) искусственными рубежами (реками, ручьями, каналами, лесополосами, дорогами).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, дополнительно учитываются границы земельных участков, образуемых как для несельскохозяйственных нужд, так и для вновь формируемых сельскохозяйственных организаций, крестьянских и фермерских хозяйств и личных подсобных хозяйств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Составление и содержание землеустроительного проекта</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Землеустроительный проект формируется из двух частей: текстовой и технической.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Текстовая часть землеустроительного проекта включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z272" w:id="62"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z272" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) титульный лист землеустроительного проекта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z273" w:id="63"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z273" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) опись землеустроительного проекта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z274" w:id="64"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z274" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) перечень документов, принятых у заказчика, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z275" w:id="65"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z275" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) заявление на составление землеустроительного проекта по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z276" w:id="66"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z276" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) для физических лиц: копия документа, удостоверяющего личность физического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z277" w:id="67"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z277" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц: справка о государственной регистрации (перерегистрации) юридического лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z278" w:id="68"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z278" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении заказчика через уполномоченного представителя включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z279" w:id="69"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z279" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для юридических лиц: копия документа, подтверждающего полномочия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z280" w:id="70"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z280" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для физических лиц: нотариально засвидетельствованная копия доверенности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z281" w:id="71"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z281" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) материалы (документы), необходимые для обоснования принимаемых проектных решений при образовании нового земельного участка или его упорядочении (утвержденная в установленном порядке градостроительная документация в населенных пунктах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z282" w:id="72"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z282" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При предоставлении права на земельный участок из земель, находящихся в государственной собственности, текстовая часть землеустроительного проекта дополнительно включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z283" w:id="73"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z283" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) акт выбора земельного участка или предварительный акт выбора земельного участка (при испрашивании земельного участка для строительства объектов, за исключением строительства объектов в черте населенного пункта), и схему (план) границ земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z284" w:id="74"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z284" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) положительное заключение земельной комиссии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z285" w:id="75"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z285" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при наличии капитальных строений (зданий, сооружений) документы, подтверждающие права на них (копия правоустанавливающего документа на объект недвижимости либо акта приемки объекта в эксплуатацию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z286" w:id="76"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z286" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) при предоставлении земельного участка для целей добычи полезных ископаемых, использования пространства недр или старательства прилагаются копии соответствующих лицензий или контракта на недропользование, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2693,171 +2807,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 32 Кодекса и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса Республики Казахстан "О недрах и недропользовании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z287" w:id="77"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z287" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При упорядочении существующих земельных участков текстовая часть землеустроительного проекта дополнительно включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z288" w:id="78"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z288" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) копии правоустанавливающего документа на земельный участок и идентификационного документа на земельный участок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z289" w:id="79"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z289" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о зарегистрированных правах (обременениях) на недвижимое имущество и его технических характеристиках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z290" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z290" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при наличии капитальных строений (зданий, сооружений) документы, подтверждающие права на них (копия правоустанавливающего документа на объект недвижимости либо акта приемки объекта в эксплуатацию);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z291" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z291" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копию кадастрового паспорта объекта недвижимости (при наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z292" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z292" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень документов и сведений, указанных в настоящем пункте, является исчерпывающим. При разработке землеустроительных проектов не допускается истребования от заказчика документов и сведений, не предусмотренных настоящим пунктом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2876,524 +2990,638 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Техническая часть землеустроительного проекта включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) пояснительную записку к землеустроительному проекту по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) акт полевого обследования земельного участка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) ведомость увязки теодолитных ходов по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (при использовании теодолита);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) журнал измерений по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (при использовании теодолита);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) абрис по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (при использовании теодолита);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) схему (план) земельного участка при проектировании земельного участка, расположенного в черте населенных пунктов (городов, поселков и сельских населенных пунктов), по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – схема (план) земельного участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) схему (план) земельного участка при проектировании земельного участка, расположенного за пределами черты населенных пунктов, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – схема (план) земельного участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) схему (план) земельного участка при проектировании земельного участка, занятого линейными объектами, в том числе железными, автомобильными дорогами, наземными, надземными и подземными трубопроводами с полосами отвода, опорами воздушных линий электропередачи, наземными сооружениями кабельных линий электропередач, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – схема (план) земельного участка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) схему (план) раздела, объединения (слияния), изменения границ земельного участка в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При разделе земельного участка землеустроительный проект составляется на каждый вновь образованный земельный участок.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Записи карандашом, помарки, подчистки, приписки, исправления на схеме (плане) земельного участка не допускаются;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) схему (план) согласования земельного участка участниками землеустроительного процесса по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – схема (план) согласования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласование схемы (плана) согласования с государственными органами, собственниками и землепользователями посторонних земельных участков обеспечивается заказчиком;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) при согласовании проектируемого земельного участка графическим данным ИС ЕГКН:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       акт сверки ведомости координат проектируемого земельного участка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3556,51 +3784,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       акт о несоответствии ведомости координат проектируемого земельного участка по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с приложением схемы несоответствия (наложения) границ проектируемого земельного участка, занятого линейными объектами, графическим данным системы единого государственного кадастра недвижимости и сводной ведомости координат и длин сторон границ проектируемого земельного участка, занятого линейными объектами, с указанием площади полигона линейного объекта по формам согласно приложениям 3 и 4 к Акту о несоответствии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="95"/>
+    <w:bookmarkStart w:name="z123" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) расчет потерь сельскохозяйственного производства при изъятии сельскохозяйственных угодий для использования их в целях, не связанных с ведением сельского хозяйства, в соответствии cо </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3615,131 +3843,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 декабря 2014 года № 161 "Об утверждении нормативов возмещения потерь сельскохозяйственного производства, вызванных изъятием сельскохозяйственных угодий для использования их в целях, не связанных с ведением сельского хозяйства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 10100);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z124" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z124" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Акт определения потерь сельскохозяйственного производства составляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z125" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z125" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) ограничения, обременения и сервитуты (при их наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z126" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z126" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Границы частей земельного участка, ограниченных в использовании и обремененных сервитутами, отражаются на схеме (плане) земельного участка и обозначаются на местности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3758,308 +3986,412 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="99"/>
+    <w:bookmarkStart w:name="z127" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. При разработке землеустроительных проектов в связи с изъятием земельных участков для государственных нужд в состав землеустроительного проекта дополнительно включаются следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z128" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z128" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) предложение местного исполнительного органа о необходимости принудительного отчуждения земельного участка для государственных нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z129" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z129" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) список земельных участков, подлежащих изъятию для государственных нужд, с указанием их кадастровых номеров, площадей, целевых назначений, площадей земельных участков, подпадающих к изъятию, сведений о собственниках или негосударственных землепользователях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z130" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z130" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Схема (план) земельного участка в планово-картографических материалах землеустроительного проекта составляется в масштабах 1:500, 1:1000, 1:2000 и 1:5000 в населенных пунктах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z131" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z131" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При разработке землеустроительного проекта на земельные участки малой площади допускается составление схем (плана) в масштабе 1:200.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z132" w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z132" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На землях других категорий схема (план) земельного участка составляется в масштабах 1:2000 – 1:100 000 с нанесением информации, необходимой для принятия и обоснования проектных решений (границы существующих земельных участков, их кадастровые номера, границы зон с особыми условиями пользования землей, предусмотренных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 121 Кодекса).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z133" w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z133" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Все проектные элементы (точки описания смежеств и направлений, границы земельных участков, меры линий, опорные точки и их нумерация), необходимые для определения месторасположения проектных элементов на местности, отображаются на чертеже землеустроительного проекта красным цветом, а посторонние земельные участки синим цветом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z134" w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z134" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Схема (план) земельного участка включает экспликацию земель (кроме земель населенных пунктов), условные обозначения, описание смежеств и земель постороннего пользования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z135" w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z135" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Экспликация земель составляется на образуемый земельный участок и содержит общую площадь земельного участка. При этом в экспликации земель сельскохозяйственного назначения дополнительно указываются площади сельскохозяйственных угодий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z136" w:id="108"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z136" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Рассмотрение, согласование и утверждение землеустроительного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z137" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Для проведения сверки на соответствие местоположения проектируемого земельного участка графическим данным ИС ЕГКН разработчик проекта обращается в Государственную корпорацию по месту нахождения земельного участка в соответствии с Правилами оказания государственной услуги "Согласование проектируемого земельного участка графическим данным автоматизированной информационной системы государственного земельного кадастра", утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 1 октября 2020 года № 301 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21366).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При расположении проектируемого земельного участка в границах установленных зон, с особыми условиями пользования землей, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4116,290 +4448,404 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="110"/>
+    <w:bookmarkStart w:name="z139" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Согласование землеустроительного проекта с заинтересованными государственными органами, соответствующими службами осуществляется в течение 1 (одного) месяца со дня поступления землеустроительного проекта и предоставляются в виде писем (соглашений, заключений) либо подписей, заверенных печатью на схеме (плане) согласования земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z140" w:id="111"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z140" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заинтересованные государственные органы и соответствующие службы, согласующие землеустроительный проект, определяется уполномоченным органом в зависимости от целевого назначения и разрешенного использования земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z141" w:id="112"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z141" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом согласование землеустроительного проекта осуществляется в части соблюдения норм земельного, лесного, водного законодательства, противопожарных, санитарно-гигиенических, экологических, строительных и градостроительных обязательных норм и правил в зависимости от целевого назначения земельного участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z142" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z142" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При испрашивании земельного участка для нужд обороны и национальной безопасности, землеустроительный проект согласовывается с центральным уполномоченным органом и соответствующим уполномоченным органом (Министерством обороны Республики Казахстан, Министерством внутренних дел Республики Казахстан, Комитетом национальной безопасности Республики Казахстан, Службой государственной охраны Республики Казахстан).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z143" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z143" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При испрашивании земельного участка для строительства объектов нефтегазотранспортной инфраструктуры, связанных с транспортировкой по магистральным нефтепроводам, последующим хранением и перевалкой нефти и газа на другие виды транспорта, землеустроительный проект согласовывается также с уполномоченным государственным органом Республики Казахстан в сфере нефтегазотранспортной инфраструктуры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z144" w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Землеустроительный проект изготавливается в двух экземплярах, прошивается и пронумеровывается разработчиком. Один экземпляр со сводной ведомостью координат и длин сторон границ проектируемого земельного участка передается структурному подразделению Государственной корпорации в целях обеспечения достоверности сведений, включаемых в земельно-кадастровую документацию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 158 Кодекса, второй экземпляр – заказчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z145" w:id="116"/>
+    <w:bookmarkStart w:name="z145" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сводная ведомость координат и длин сторон границ проектируемого земельного участка, сведения которого относятся к ведомственному перечню сведений, подлежащих засекречиванию в государственных органах и организациях, используется и хранится в Государственной корпорации на архивном хранении в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных секретах", не вкладывается в состав землеустроительного проекта при передаче заказчику.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z146" w:id="117"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z146" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Утверждение землеустроительного проекта осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оказания государственной услуги "Утверждение землеустроительных проектов по формированию земельных участков", утвержденными приказом Министра сельского хозяйства Республики Казахстан от 1 октября 2020 года № 301 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21366).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z147" w:id="118"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z147" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Копия приказа уполномоченного органа об утверждении землеустроительного проекта по формированию земельного участка передается структурному подразделению Государственной корпорации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4543,88 +4989,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z150" w:id="119"/>
+    <w:bookmarkStart w:name="z150" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт полевого обследования земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z151" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z151" w:id="116"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ___ _____________20 __года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5363,125 +5809,125 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при наличии)) (подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>оборотная сторона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z152" w:id="121"/>
+    <w:bookmarkStart w:name="z152" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Чертеж полевого обследования земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z153" w:id="122"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z153" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Адрес: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Площадь: ______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="123"/>
+    <w:bookmarkStart w:name="z154" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7035800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -5509,64 +5955,64 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z155" w:id="124"/>
+      <w:bookmarkStart w:name="z155" w:id="120"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные обозначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель ______________________________ _________ "___"_______20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6028,51 +6474,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>органа по земельным отношениям)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от ___ __________ 20__ года №_____</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z158" w:id="125"/>
+    <w:bookmarkStart w:name="z158" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________________________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6093,113 +6539,113 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>физического лица или бизнес-идентификационный номер юридического лица,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>осуществляющего разработку землеустроительного проекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z159" w:id="126"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z159" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Титульный лист землеустроительного проекта</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>__________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование землеустроительного проекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z160" w:id="127"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z160" w:id="123"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Площадь земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6564,68 +7010,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z163" w:id="128"/>
+    <w:bookmarkStart w:name="z163" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опись землеустроительного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9564,64 +10010,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z164" w:id="129"/>
+      <w:bookmarkStart w:name="z164" w:id="125"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), подпись исполнителя</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9799,68 +10245,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z167" w:id="130"/>
+    <w:bookmarkStart w:name="z167" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов, принятых у заказчика</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -10941,64 +11387,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z168" w:id="131"/>
+      <w:bookmarkStart w:name="z168" w:id="127"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), подпись лица, принявшего документы)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11717,88 +12163,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адрес места жительства</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(для физических лиц))</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="132"/>
+    <w:bookmarkStart w:name="z172" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на составление землеустроительного проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z173" w:id="133"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z173" w:id="129"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Прошу составить землеустроительный проект по формированию нового земельного</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>участка или упорядочению существующих земельных участков: изменение</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12248,88 +12694,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z176" w:id="134"/>
+    <w:bookmarkStart w:name="z176" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснительная записка к землеустроительному проекту</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z177" w:id="135"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z177" w:id="131"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Землеустроительный проект разработан на основании заявления на составление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>землеустроительного проекта от ___ _______________ 20__года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13013,51 +13459,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="136"/>
+    <w:bookmarkStart w:name="z180" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ведомость увязки теодолитных ходов*</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -13066,51 +13512,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(местоположение земельного участка, фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>или наименование собственника/землепользователя)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -15620,64 +16066,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z181" w:id="137"/>
+      <w:bookmarkStart w:name="z181" w:id="133"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель __________________________________________ _________ _________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(фамилия, имя, отчество (при его наличии), должность) (подпись) (дата)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15885,88 +16331,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z184" w:id="138"/>
+    <w:bookmarkStart w:name="z184" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал измерений*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z185" w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z185" w:id="135"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Объект __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(местоположение земельного участка, адресные данные)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16293,108 +16739,108 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z188" w:id="140"/>
+    <w:bookmarkStart w:name="z188" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Абрис*</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z189" w:id="141"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z189" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от ___ _____________20 __года</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z190" w:id="142"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z190" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7810500" cy="7061200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -16416,70 +16862,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="143"/>
+    <w:bookmarkStart w:name="z191" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * абрис заполняется при разбивке земельного участка теодолитом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16636,112 +17082,112 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="144"/>
+    <w:bookmarkStart w:name="z194" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (план) земельного участка при проектировании земельного участка,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>расположенного в черте населенных пунктов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(городов, поселков и сельских населенных пунктов)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z195" w:id="145"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z195" w:id="141"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственник/землепользователь: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Целевое назначение: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16766,70 +17212,70 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Местоположение: _________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Площадь: ________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z196" w:id="146"/>
+    <w:bookmarkStart w:name="z196" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7454900" cy="3530600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -16851,90 +17297,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="147"/>
+    <w:bookmarkStart w:name="z197" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Условные обозначения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z198" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z198" w:id="144"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18099,100 +18545,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="149"/>
+    <w:bookmarkStart w:name="z201" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (план) земельного участка при проектировании земельного участка,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>расположенного за пределами черты населенных пунктов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z202" w:id="150"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z202" w:id="146"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Собственник/землепользователь: ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Целевое назначение: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18265,59 +18711,59 @@
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z203" w:id="151"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkStart w:name="z203" w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="3302000" cy="2387600"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -18466,70 +18912,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z206" w:id="152"/>
+          <w:bookmarkStart w:name="z206" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Смежные</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>землепользователи:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -20397,92 +20843,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z210" w:id="153"/>
+    <w:bookmarkStart w:name="z210" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (план) земельного участка при проектировании земельного участка, занятого линейными объектами,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в том числе железными, автомобильными дорогами, наземными, надземными и подземными трубопроводами с полосами отвода,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>опорами воздушных линий электропередачи, наземными сооружениями кабельных линий электропередач</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="149"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -20775,70 +21221,70 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="154"/>
+          <w:bookmarkStart w:name="z211" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в гектарах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblInd w:w="115" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1230"/>
               <w:gridCol w:w="1230"/>
@@ -23183,68 +23629,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="155"/>
+    <w:bookmarkStart w:name="z294" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема (план) согласования земельного участка участниками землеустроительного процесса</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 13 - в редакции приказа и.о. Министра сельского хозяйства РК от 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26632,68 +27078,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z296" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 14 предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z296" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт сверки ведомости координат проектируемого земельного участка № __</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 14 - в редакции приказа и.о. Министра сельского хозяйства РК от 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27624,68 +28166,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z298" w:id="157"/>
+    <w:bookmarkStart w:name="z298" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План проектируемого земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -28294,68 +28836,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="158"/>
+    <w:bookmarkStart w:name="z301" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная ведомость координат и длин сторон границ проектируемого земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -29544,68 +30086,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z304" w:id="159"/>
+    <w:bookmarkStart w:name="z304" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План проектируемого земельного участка, занятого линейными объектами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30299,68 +30841,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z307" w:id="160"/>
+    <w:bookmarkStart w:name="z307" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная ведомость координат и длин сторон границ проектируемого земельного участка, занятого линейными объектами, с указанием площади полигона линейного объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -32172,68 +32714,164 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>физического лица/</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наименование юридического лица)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z308" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 15 предусматривается в редакции приказа Министра сельского хозяйства РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 119</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z308" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о несоответствии ведомости координат проектируемого земельного участка №___</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 15 - в редакции приказа и.о. Министра сельского хозяйства РК от 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -33147,68 +33785,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z311" w:id="162"/>
+    <w:bookmarkStart w:name="z311" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема несоответствия (наложения) границ проектируемого земельного участка графическим данным информационной системы единого государственного кадастра недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -33728,68 +34366,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z314" w:id="163"/>
+    <w:bookmarkStart w:name="z314" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная ведомость координат и длин сторон границ проектируемого земельного участка</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -34974,68 +35612,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z317" w:id="164"/>
+    <w:bookmarkStart w:name="z317" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Схема несоответствия (наложения) границ проектируемого земельного участка, занятого линейными объектами, графическим данным информационной системы единого государственного кадастра недвижимости</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -35538,68 +36176,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z320" w:id="165"/>
+    <w:bookmarkStart w:name="z320" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сводная ведомость координат и длин сторон границ проектируемого земельного участка, занятого линейными объектами, с указанием площади полигона линейного объекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -38268,68 +38906,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z322" w:id="166"/>
+    <w:bookmarkStart w:name="z322" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт определения потерь сельскохозяйственного производства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 22 - в редакции приказа и.о. Министра сельского хозяйства РК от 06.09.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -39681,55 +40319,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>