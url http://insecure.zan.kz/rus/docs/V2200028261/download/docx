--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fc5af68" w14:textId="fc5af68">
+    <w:p w14:paraId="6bb2fc3" w14:textId="6bb2fc3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4249,51 +4249,71 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 27.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 330</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z181" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Перечень используемого технологического оборудования в производстве:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4725,70 +4745,111 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="74"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Исключен приказом Министра промышленности и строительства РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4984,88 +5045,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Протокольное решение выездной комиссии в целях проверки на соответствие и достоверность документов, представленных производителем</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z86" w:id="75"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование производителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5618,88 +5679,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z89" w:id="77"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение о проверке производства</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z90" w:id="77"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании акта проверки от ____________________ №________ производства</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________ предприятием</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6201,88 +6262,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:bookmarkStart w:name="z93" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт проверки производства</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z94" w:id="79"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата "__" _______20__ года №____</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Мы, нижеподписавшиеся, члены Комиссии, осуществили проверку производства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6659,1779 +6720,1793 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 мая 2022 года № 293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="81"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Типовая форма соглашения о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соглашение о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z97" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z98" w:id="82"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (Код ТН ВЭД ЕАЭС_____________. __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается наименование сельскохозяйственной техники)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>г. Нур-Султан _________________ (число, месяц, год)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящее соглашение о промышленной сборке сельскохозяйственной техники</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с юридическими лицами Республики Казахстан (далее – соглашение) заключено</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>между ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование уполномоченного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при наличии) руководителя или лица, исполняющего его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>обязанности) действующего на основании</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(документ подтверждающий полномочия) (далее – уполномоченный орган) и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица Республики Казахстан)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ___________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) первого руководителя или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действующего на основании иного уполномоченного лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(документ подтверждающий полномочия)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(далее – производитель), именуемые в дальнейшем Стороны принимая во внимание, что:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) Уполномоченный орган наделен правами, непосредственно связанными</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с заключением и контролем за исполнением настоящего Соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) Стороны договорились о том, что Соглашение будет регулировать их взаимные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>права и обязанности при реализации его условий, и заключили настоящее Соглашение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>о нижеследующем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Соглашение о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан</w:t>
-[...19 lines deleted...]
-      (Код ТН ВЭД ЕАЭС_____________. __________________________________________</w:t>
+        <w:t xml:space="preserve"> Глава 1. Предмет соглашения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:p>
-[...424 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="84"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Предметом настоящего соглашения является взаимодействие сторон по установлению и реализации взаимных обязательств при промышленной сборке сельскохозяйственной техники, направленное на развитие производств сельскохозяйственной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под промышленной сборкой сельскохозяйственной техники понимается система серийного производства сельскохозяйственной техники.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Соглашение распространяется на сельскохозяйственную технику, указанную в плане-графике реализации соглашения (далее – план-график).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Предмет соглашения</w:t>
-[...59 lines deleted...]
-      2. Соглашение распространяется на сельскохозяйственную технику, указанную в плане-графике реализации соглашения (далее – план-график).</w:t>
+        <w:t xml:space="preserve"> Глава 2. Обязанности и права сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z103" w:id="88"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Производитель обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлять реализацию соглашения в соответствии с планом-графиком;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставить по запросу Уполномоченного органа все необходимые документы по исполнению принятых им обязательств, а также продемонстрировать производственные мощности и (или) осуществляемые технологические операции при выездной проверке комиссии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при устранении выявленных нарушений направить в Уполномоченный орган уведомление об их устранении с предоставлением подтверждающих документов в течение трехмесячного срока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) до 10 числа каждого месяца, следующего за отчетным месяцем, представлять уполномоченному органу сведения об объемах выпуска с отчетом о количестве выпущенных сельскохозяйственной техники с указанием наименования и стоимости (паспорт предприятия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) до 1 апреля каждого календарного года, следующего за отчетным годом, представлять уполномоченному органу следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения о выполнении план – графика реализации этапов соглашения,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сведения об объемах выпуска с отчетом о количестве выпущенных сельскохозяйственной техники с указанием количества и наименования моделей (паспорт предприятия),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выписку из Реестра казахстанских товаропроизводителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) каждые 3 года до 1 марта года, следующего за отчетным периодом, представлять уполномоченному органу технический и финансовый аудиты, подтверждающий производство производителем сельскохозяйственной техники по соответствующему коду ТН ВЭД согласно плану графика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра промышленности и строительства РК от 27.08.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 330</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие со дня его первого официального опубликования); от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Уполномоченный орган обязуется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) осуществлять контроль за реализацией соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставить производителю в течение трех рабочих дней после проведения уполномоченным органом проверки протокольное решение об исполнении, не исполнении или ненадлежащем исполнении производителем обязательств, принятых в рамках соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Производитель имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предпринимать любые действия, не противоречащие условиям соглашения и действующему законодательству Республики Казахстан, для реализации взятых на себя обязательств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) направлять уполномоченному органу предложения в отношении введения дополнительных мер государственной поддержки производителей, заключивших соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выполнять некоторые из технологических операций по производству сельскохозяйственной техники с привлечением других юридических лиц в рамках аутсорсинга, при условии возможности осуществления уполномоченным органом контроля по выполнению таких операций. Под аутсорсингом понимается передача производителем другому юридическому лицу – резиденту Республики Казахстан работ или услуг и выполнение их к выполнению этим другим юридическим лицом на территории Республики Казахстан на основании договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на защиту своих прав в соответствии с законодательством Республики Казахстан и полного возмещения причиненных ему убытков:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в результате издания не соответствующего законодательству акта органов государственной власти, а также причиненных действиями (бездействием) должностных лиц данных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в результате нарушения Уполномоченным органом обязательств по настоящему Соглашению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уполномоченный орган имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) запрашивать необходимую информацию по исполнению соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществлять выездные проверки не более двух раз в год в целях контроля соблюдения требований, установленных настоящим соглашением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) разрабатывать и представлять на утверждение Правительству Республики Казахстан предложения в отношении введения дополнительных мер государственной поддержки производителей, заключивших соглашения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносить изменения в план-график реализации соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Обязанности и права сторон</w:t>
-[...202 lines deleted...]
-    <w:bookmarkEnd w:id="98"/>
+        <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. За неисполнение или ненадлежащее исполнение соглашения стороны несут ответственность в соответствии с настоящим соглашением и действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В случае неисполнения или ненадлежащего исполнения соглашения, Уполномоченный орган направляет Производителю в письменной форме уведомление о необходимости устранения нарушений с указанием выявленных нарушений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Устранение нарушений осуществляется Производителем в трехмесячный срок со дня получения уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z133" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Стороны вправе досрочно расторгнуть настоящее соглашение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z134" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по соглашению сторон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z135" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при неустранении производителем выявленных нарушений в соответствии с пунктом 8 настоящего соглашения в срок, указанный в уведомлении в одностороннем порядке по инициативе Уполномоченного органа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие обстоятельств непреодолимой силы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z137" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Уполномоченный орган вправе расторгнуть настоящее соглашение в одностороннем порядке, письменно предупредив производителя за 30 (тридцать) рабочих дней до предполагаемой даты расторжения соглашения в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) неисполнения или ненадлежащего исполнения производителем своих обязательств по соглашению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неустранения нарушений, вызванных неисполнением или ненадлежащим исполнением производителем своих обязательств по соглашению в срок, указанный в уведомлении Уполномоченного органа о таких нарушениях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z140" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...352 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="114"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Непреодолимая сила</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z141" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ни одна из Сторон не несет ответственности за невыполнение каких-либо обязательств по Соглашению, если такое невыполнение или задержка при выполнении вызваны обстоятельствами непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z142" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. К непреодолимой силе относятся чрезвычайные и непредотвратимые при данных условиях обстоятельства (стихийные явления, военные действия, чрезвычайное положение и тому подобное).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z143" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При полной или частичной приостановке работ по соглашению, вызванной обстоятельствами непреодолимой силы, вносятся изменения в план-график реализации этапов соглашения с продлением сроков реализации на срок действия обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z144" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При возникновении обстоятельств непреодолимой силы сторона, пострадавшая от них, в течение пятнадцати рабочих дней со дня их возникновения уведомляет об этом другую сторону путем вручения письменного извещения с указанием даты начала события и описанием обстоятельств непреодолимой силы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z145" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При возникновении обстоятельств непреодолимой силы стороны незамедлительно проводят переговоры для поиска решения сложившейся ситуации и используют все средства для сведения к минимуму последствий таких обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z146" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Ответственность сторон</w:t>
-[...203 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="125"/>
+        <w:t xml:space="preserve"> Глава 5. Конфиденциальность</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z147" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Стороны, в соответствии с законодательством Республики Казахстан, соблюдают условия конфиденциальности по всем документам, информации и отчетам, относящимся к работе по реализации настоящего Соглашения в течение срока его действия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z148" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Ни одна из сторон, без получения письменного согласия другой стороны, не вправе раскрывать информацию, касающуюся содержания соглашения, или иную информацию, считаемую конфиденциальной и связанную с реализацией положений настоящего соглашения, кроме случаев:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z149" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) когда информация используется в ходе судебного разбирательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z150" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) когда информация предоставляется третьим лицам, оказывающим услуги одной из сторон по соглашению, при условии, что такое третье лицо берет на себя обязательство соблюдения условий конфиденциальности такой информации и использования ее только в установленных сторонами целях и на определенный сторонами срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z151" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) когда информация предоставляется банку или иной финансовой организации, у которой сторона по соглашению получает финансовые средства, при условии, что такой банк или финансовая организация берет на себя обязательство соблюдения условий конфиденциальности такой информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z152" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) когда информация предоставляется налоговым или иным уполномоченным государственным органам Республики Казахстан, которые имеют доступ к любой информации, в том числе являющейся банковской тайной, относящейся к любым банковским счетам Производителя, в том числе открытым в иностранных банках за пределами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z153" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Непреодолимая сила</w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z146" w:id="131"/>
+        <w:t xml:space="preserve"> Глава 6. Урегулирование споров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Любой спор между сторонами относительно толкования или применения настоящего соглашения разрешается путем консультаций и переговоров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z155" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Неурегулированные споры разрешаются в судебном порядке в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z156" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 5. Конфиденциальность</w:t>
-[...119 lines deleted...]
-      4) когда информация предоставляется налоговым или иным уполномоченным государственным органам Республики Казахстан, которые имеют доступ к любой информации, в том числе являющейся банковской тайной, относящейся к любым банковским счетам Производителя, в том числе открытым в иностранных банках за пределами Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 7. Заключительные положения, вступление в силу и прекращение действия соглашения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z153" w:id="138"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Урегулирование споров</w:t>
+    <w:bookmarkStart w:name="z157" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Настоящее соглашение действует заключено на 15 лет и действует до "____" _____ _________ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z154" w:id="139"/>
-[...15 lines deleted...]
-      18. Любой спор между сторонами относительно толкования или применения настоящего соглашения разрешается путем консультаций и переговоров.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Совершено в городе Нур-Султан "___" ____________ ______ года в двух экземплярах, каждый на казахском и русском языках, имеющих одинаковую юридическую силу, по 1 (одному) экземпляру для каждой из сторон. В случае наличия разногласий в толковании положений настоящего соглашения, стороны обращаются к тексту на русском языке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z155" w:id="140"/>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8609,70 +8684,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(при его наличии))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z159" w:id="144"/>
+          <w:bookmarkStart w:name="z159" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (подпись) (фамилия имя отчество</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8815,282 +8890,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 мая 2022 года № 293</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="145"/>
+    <w:bookmarkStart w:name="z161" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z162" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 2 апреля 2018 года № 213 "Об утверждении Правил и условий заключения, а также оснований для изменения и расторжения соглашения о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан" (Зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16774).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z163" w:id="147"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z163" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 6 марта 2019 года № 115 "О внесении изменений и дополнения в приказ Министра по инвестициям и развитию Республики Казахстан от 2 апреля 2018 года № 213 "Об утверждении Правил заключения и расторжения соглашения о промышленной сборке сельскохозяйственной техники" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18372).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z164" w:id="148"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z164" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 30 сентября 2020 года № 506 "О внесении изменения и дополнения в приказ Министра по инвестициям и развитию Республики Казахстан от 2 апреля 2018 года № 213 "Об утверждении Правил и условий заключения, а также оснований для изменения и расторжения соглашения о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21341).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z165" w:id="149"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z165" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 9 августа 2019 года № 633 "О внесении изменений и дополнений в приказ Министра по инвестициям и развитию Республики Казахстан от 2 апреля 2018 года № 213 "Об утверждении Правил и условий заключения, а также оснований для изменения и расторжения соглашения о промышленной сборке сельскохозяйственной техники с юридическими лицами Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19252).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9416,31 +9491,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>