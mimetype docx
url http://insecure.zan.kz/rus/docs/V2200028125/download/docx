--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="20b4f2f" w14:textId="20b4f2f">
+    <w:p w14:paraId="062eecc" w14:textId="062eecc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1019,570 +1019,1016 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В Правилах используются следующие основные понятия и термины:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z22" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      служба отлова – государственная ветеринарная организация, созданная местными исполнительными органами областей, городов республиканского значения, столицы, а также индивидуальные предприниматели и негосударственные юридические лица, занимающиеся отловом, временным содержанием и умерщвлением животных;</w:t>
+      служба отлова – государственные юридические лица, созданные местными исполнительными органами столицы, городов республиканского значения, районов, городов областного значения, а также индивидуальные предприниматели и негосударственные юридические лица, занимающиеся отловом, временным содержанием и умерщвлением животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z23" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) владелец животного – физическое или юридическое лицо, которому животное принадлежит на праве собственности или ином вещном праве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z24" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приют для животных – имущественный комплекс, предназначенный и оборудованный для содержания животных, оказавшихся в положении, угрожающем их жизни и здоровью, безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных – компаньонов);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...15 lines deleted...]
-      3) жестокое обращение с животным – это умышленное деяние, которое привело или может привести к гибели, увечью или иному вреду для здоровья животного;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) исключен приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) пункт временного содержания животных – имущественный комплекс, специально предназначенный и оборудованный для временного содержания найденных, отловленных безнадзорных и бродячих животных, домашних животных (животных-компаньонов), переданных владельцами или ответственными лицами в связи с отказом от их содержания, а также изъятых или конфискованных у физических или юридических лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z26" w:id="16"/>
-[...15 lines deleted...]
-      4) пункт временного содержания животных – имущественный комплекс, специально предназначенный и оборудованный для временного содержания найденных, отловленных безнадзорных и бродячих животных, а также изъятых или конфискованных у физических или юридических лиц домашних животных (животных - компаньонов);</w:t>
+    <w:bookmarkStart w:name="z27" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) эвтаназия животного (далее – эвтаназия) – медикаментозное умерщвление животного, исключающее причинение животному боли и физических страданий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...15 lines deleted...]
-      5) эвтаназия животного (далее – эвтаназия) – медикаментозное умерщвление животного, исключающее причинение животному боли и физических страданий;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) бродячие животные – собаки и кошки, не имеющие владельца или не состоящие на учете домашних животных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z28" w:id="18"/>
-[...15 lines deleted...]
-      6) бродячие животные – собаки и кошки, которые не имеют владельца;</w:t>
+    <w:bookmarkStart w:name="z29" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) безнадзорные животные – животные, которые находятся вне места содержания и за которым утрачен контроль со стороны владельца животного и (или) ответственного лица;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...15 lines deleted...]
-      7) безнадзорные животные – животные, которые находятся вне места содержания и за которым утрачен контроль со стороны владельца животного и (или) ответственного лица;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) исключен приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) исключен приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) база данных по учету домашних животных (далее - база данных) – электронная база данных, предусматривающая единую, многоуровневую систему регистрации данных об индивидуальном номере домашнего животного, о его ветеринарных обработках, включая результаты диагностических исследований, о местах жительства физического лица или нахождения юридического лица, принадлежащие владельцу объекты недвижимости и транспортные средства, в которых содержится или транспортируется домашнее животное, информацию о дееспособности физического лица, история владения домашними животными, организованная местными исполнительными органами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z30" w:id="20"/>
-[...15 lines deleted...]
-      8) стерилизация – лишение животного способности к воспроизведению потомства хирургическим, медикаментозным либо иным способом;</w:t>
+    <w:bookmarkStart w:name="z33" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) учет домашних животных – обязательная регистрация сведений о присвоении индивидуального номера домашнему животному, его владельце с местом жительства и проведенных ветеринарных мероприятиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
-[...15 lines deleted...]
-      9) изделия (средства) учета домашних животных – болюсы, чипы и другие изделия (средства), используемые для учета домашних животных;</w:t>
+    <w:bookmarkStart w:name="z84" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) меры экстренного реагирования – совокупность мероприятий, в том числе действия, направленные на незамедлительное устранение и (или) минимизацию последствий проявления агрессии животными с целью обеспечения безопасности человека, животных, общественного порядка и (или) предотвращения угрозы жизни или здоровью человека, животных и имуществу физических и (или) юридических лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
-[...15 lines deleted...]
-      10) база данных по учету домашних животных (далее - база данных) – электронная база данных, предусматривающая единую, многоуровневую систему регистрации данных об индивидуальном номере домашнего животного, о его ветеринарных обработках, включая результаты диагностических исследований, о местах жительства физического лица или нахождения юридического лица, принадлежащие владельцу объекты недвижимости и транспортные средства, в которых содержится или транспортируется домашнее животное, информацию о дееспособности физического лица, история владения домашними животными, организованная местными исполнительными органами;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Отлов животных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z33" w:id="23"/>
-[...15 lines deleted...]
-      11) учет домашних животных – обязательная регистрация сведений о присвоении индивидуального номера домашнему животному, его владельце с местом жительства и проведенных ветеринарных мероприятиях.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Отлов, транспортировка, временное содержание и умерщвление животных осуществляется службой отлова.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z34" w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Отлов животных проводится согласно графику, утверждаемым руководителем службы отлова.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. График составляется в целях обеспечения контроля мест концентрации животных по результатам мониторинга мест их скопления и по обращениям граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Отлов осуществляется гуманными способами, исключающими нанесение травм и увечий животному, причинение вреда здоровью граждан, их имуществу, имуществу юридических лиц, окружающей среде. Не допускается отлов животных в присутствии детей, за исключением случаев при устранении реальной угрозы жизни или здоровью человека и (или) животного.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Отлов осуществляется средствами не причиняющий вред животным с применением силков с изолированием, сетей, сачков, петлей с гелевой изоляцией, Y-образные фиксаторы (рогатина) для фиксации при поимке, с применением препаратов для обездвиживания животных, не запрещенных законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Отлову подлежат безнадзорные животные, а также бродячие животные, находящиеся в общественных местах, в том числе на улицах, дворовых территориях, в парках, скверах, заброшенных зданиях, на окраинах населенных пунктов, дачных массивах и иных местах, без сопровождения владельца животного и (или) ответственного лица.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...103 lines deleted...]
-      7. Отлов осуществляется средствами не причиняющий вред животным с применением силков с изолированием, сетей, сачков, петлей с гелевой изоляцией, Y-образные фиксаторы (рогатина) для фиксации при поимке, с применением препаратов для обездвиживания животных, не запрещенных законодательством Республики Казахстан.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. При отлове из среды обитания животных, напавших на человека, животных или представляющие угрозу жизни или здоровью человека, животного, в том числе сбившихся в стаи, состоящих не менее трех особей допускается применение препаратов для обездвиживания животных, не запрещенных законодательством Республики Казахстан. Службой отлова составляется акт в произвольной форме, который подписывается не менее чем двумя свидетелями. В случае отсутствия свидетелей допускается применение технических средств фиксации отлова (видеосъҰмка).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
-[...15 lines deleted...]
-      8. Отлову подлежат животные, находящиеся в общественных местах (улицах, дворовых территориях, парках, скверах, заброшенных зданиях, окраины города, дачные массивы и прочих местах) без сопровождения владельца животного.</w:t>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. При осуществлении деятельности по отлову животных, специалисты службы отлова имеют при себе удостоверение сотрудника службы отлова, (далее – удостоверение) установленного образца, согласно приложению к настоящим Правилам, которые предоставляются по требованию граждан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Служба отлова обеспечивает сотрудников удостоверением установленного образца, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z44" w:id="34"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z44" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Транспортировка отловленных животных осуществляется в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона и Правил перевозки животных.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z85" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-1. Меры экстренного реагирования организуются местными исполнительными органами столицы, городов республиканского значения, районов, городов областного значения в соответствии с правилами отлова, временного содержания и умерщвления животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовые правила дополнены пунктом 12-1 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Содержание животных в пункте временного содержания</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Отловленные животные размещаются в пункте временного содержания или передаются в приюты для животных и подлежат регистрации в базе данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z86" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1. При поступлении отловленного животного в пункт временного содержания или приют для животных проводится проверка наличия изделия (средства) учета домашнего животного и сведений о владельце животного и (или) ответственном лице в базе данных по учету домашних животных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовые правила дополнены пунктом 13-1 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Мероприятия по содержанию, кормлению, осмотру, умерщвлению животных, оснащение необходимым инвентарем обеспечиваются пунктом временного содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z48" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1792,95 +2238,461 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Умерщвление животных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z59" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      25. Животные напавшие на человека, животных или представляющие угрозу жизни или здоровью человека, в том числе животные в сбившиеся в стаи, состоящих не менее чем из трех особей, больные неизлечимыми болезнями животные подлежат гуманному умерщвлению медикаментозным путем (эвтаназией), препаратами, не запрещенными законодательством Республики Казахстан.</w:t>
+        <w:t xml:space="preserve">
+      25. Умерщвление животных в рамках настоящих </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> допускается в случаях, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 15 Закона, и проводится гуманным медикаментозным путем (эвтаназией), препаратами, не запрещенными законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z60" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1. Умерщвление при регулировании численности бродячих животных допускается в отношении бродячих животных, за исключением кошек, в порядке и сроки, установленные местными представительными органами столицы, областей, городов республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовые правила дополнены пунктом 25-1 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25-2. Умерщвление безнадзорных животных, за исключением кошек, поступивших в приюты для животных и (или) пункты временного содержания животных, допускается в случаях, если такие животные больны, проявляют неоправданную агрессию, не обустроены и не востребованы владельцем или ответственным лицом, а также иными физическими или юридическими лицами по истечении сроков, установленных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Гражданским кодексом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Типовые правила дополнены пунктом 25-2 в соответствии с приказом и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Утилизация трупов животных проводится службой отлова в местах, где установлены специальные печи для кремации, на скотомогильнике (биотермических ямах).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Регулирование численности бродячих животных путем умерщвления не допускается, за исключением случаев, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>. Использование ядов, химических препаратов при умерщвлении животных не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 18.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2024,68 +2836,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:bookmarkStart w:name="z64" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Удостоверение сотрудника службы отлова, временного содержания и умерщвления животных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Удостоверение имеет размер 54х85 миллиметров, изготовленное на бумаге и помещенное под защитную пленку.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -2253,284 +3065,284 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>проверяется посредством базы данных (9)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 1 – указывается наименование документа "Удостоверение сотрудника службы отлова, временного содержания и умерщвления животных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z76" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 2 – указывается наименование организации, в которой сотрудник службы отлова, временного содержания и умерщвления животных работает;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z77" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 3 – указывается уникальный идентификационный номер удостоверения, который генерируется и формируется в базе данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z78" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 4 – место для уникального идентификационного номера удостоверения в виде QR-кода, который автоматически генерируется в базе данных, имеющий размер 30х30 сантиметров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z79" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 5 – место для фотографии сотрудника службы отлова, временного содержания и умерщвления животных размером 3х4 сантиметра;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z80" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 6 – указывается фамилия, имя, отчество (при его наличии) сотрудника службы отлова, временного содержания и умерщвления животных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z81" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 7 – указывается дата выдачи удостоверения по формату: день, месяц, год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 8 – указывается срок действия удостоверения по формату: день, месяц, год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поле 9 – указывается надпись: "Подлинность данного документа проверяется посредством базы данных".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>