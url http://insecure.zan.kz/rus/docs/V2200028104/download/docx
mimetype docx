--- v0 (2025-11-09)
+++ v1 (2026-06-12)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="528f8c2" w14:textId="528f8c2">
+    <w:p w14:paraId="b28c5b7" w14:textId="b28c5b7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Методики оценки индустриального развития</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 11 мая 2022 года № 260. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2022 года № 28104</w:t>
+        <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 11 мая 2022 года № 260. Зарегистрирован в Министерстве юстиции Республики Казахстан 18 мая 2022 года № 28104.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -972,61 +972,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Министерство </w:t>
-[...9 lines deleted...]
-        <w:t>национальной экономики</w:t>
+        <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1472,1599 +1462,2362 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О промышленной политике" и определяет механизм проведения оценки индустриального развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Оценка индустриального развития предусматривает анализ правовых, экономических, финансовых и иных факторов, влияющих на развитие промышленности, и включает следующие этапы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z100" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) анализ официальной статистической информации и передовых практик;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      2) формирование карты проблем и рисков;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирование и построение Индекса индустриального развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      3) формирование и построение Индекса индустриального развития;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) формирование рекомендаций по системным преобразованиям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      4) формирование рекомендаций по системным преобразованиям.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оценка индустриального развития в стране фокусируется на обрабатывающей промышленности и сопутствующих (смежных) секторах экономики, влияющих на ее развитие, с целью формирования и корректировки промышленной политики, определяемой документами Системы государственного планирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
-[...15 lines deleted...]
-      3. Оценка индустриального развития в стране фокусируется на обрабатывающей промышленности и сопутствующих (смежных) секторах экономики, влияющих на ее развитие, с целью формирования и корректировки промышленной политики, определяемой документами Системы государственного планирования.</w:t>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Источники оценки индустриального развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Источниками данных для оценки индустриального развития являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) официальная статистическая информация;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нормативные правовые акты, документы Системы государственного планирования, регулирующие промышленное развитие страны, а также документы, которыми вводятся в действие меры государственного стимулирования промышленности (в динамике);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) опрос и интервьюирование предприятий обрабатывающей промышленности по вопросам, отражающим условия индустриального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) информация центральных государственных органов, местных исполнительных органов областей, городов республиканского значения, столицы, национальных институтов развития, а также субъектов промышленно-инновационной системы, участвующих в государственном стимулировании промышленно-инновационной деятельности, в том числе предоставляемая по запросу уполномоченного органа в области государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) индексы, рейтинги и отчеты, оценивающие промышленное развитие стран, публикуемые международными и отечественными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Источники оценки индустриального развития</w:t>
-[...119 lines deleted...]
-      5) индексы, рейтинги и отчеты, оценивающие промышленное развитие стран, публикуемые международными и отечественными организациями.</w:t>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления информации, необходимой для анализа и оценки индустриального развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уполномоченный орган в области государственного стимулирования промышленности (далее – уполномоченный орган) не позднее 31 января года, следующего за отчетным, в зависимости от характера данных, требующихся для анализа оценки индустриального развития направляет в центральные государственные органы, местные исполнительные органы областей, городов республиканского значения, столицы, национальные институты развития, а также субъектам промышленно-инновационной системы, участвующим в государственном стимулировании промышленно-инновационной деятельности запрос о предоставлении информации о текущем состоянии, тенденциях, проблемах в регулируемых сферах, а также способах их решения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Центральные государственные органы, местные исполнительные органы областей, городов республиканского значения, столицы, национальные институты развития, а также субъекты промышленно-инновационной системы, участвующие в государственном стимулировании промышленно-инновационной деятельности до 1 марта года, следующего за отчетным, предоставляют информацию уполномоченному органу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Оценка индустриального развития проводится количественным (статистические показатели) и качественным (опрос и анализ) методами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Итоги анализа и оценки индустриального развития опубликовываются в ежегодном Национальном докладе о состоянии промышленности Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок предоставления информации, необходимой для анализа и оценки индустриального развития</w:t>
-[...79 lines deleted...]
-      8. Итоги анализа и оценки индустриального развития опубликовываются в ежегодном Национальном докладе о состоянии промышленности Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> Глава 4. Этапы оценки индустриального развития</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Анализ официальной статистической информации и передовых практик включает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z103" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мониторинг и анализ статистической информации, в том числе в динамике, указывающей на отраслевую способность производить и экспортировать конкурентоспособную продукцию, их промышленную структуру, а также уровень технологического развития и модернизации субъектов деятельности в сфере промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z104" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мониторинг и анализ общепризнанных индексов, рейтингов и отчетов, оценивающих промышленное развитие стран, публикуемых международными и отечественными организациями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z105" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) построение индекса экономической диверсификации обрабатывающей промышленности, который представляет собой оценку диверсификации с учетом производства продукции среднего и верхнего переделов, и увеличения сложности производимых товаров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z106" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) анализ индикаторов на уровне отраслей обрабатывающей промышленности, который позволяет оценить уровень развития отраслей обрабатывающей промышленности в разрезе регионов Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...103 lines deleted...]
-      Объем выборочной совокупности для опроса не менее 400 респондентов. При расчете выборочной совокупности используются данные Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан. </w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Формирование и построение Индекса индустриального развития.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      Выборочная совокупность рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Алгоритм расчета:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      </w:t>
+    <w:bookmarkStart w:name="z108" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) На первом этапе ключевые показатели, указанные в пункте 11 настоящей Методики, нормализуются согласно Z – оценке в целях очищения показателей от выбросов. В результате данные преобразуются таким образом, что они имеют среднее значение 0 и стандартное отклонение 1:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="2476500" cy="1358900"/>
+            <wp:extent cx="2146300" cy="546100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2476500" cy="1358900"/>
+                      <a:ext cx="2146300" cy="546100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      n – выборочная совокупность; </w:t>
-[...282 lines deleted...]
-    <w:bookmarkEnd w:id="61"/>
+      где </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1828800" cy="863600"/>
+            <wp:extent cx="406400" cy="330200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1828800" cy="863600"/>
+                      <a:ext cx="406400" cy="330200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:br/>
-[...52 lines deleted...]
-    <w:bookmarkEnd w:id="63"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> значение показателя j для региона i, </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="241300" cy="342900"/>
+            <wp:extent cx="241300" cy="266700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="241300" cy="342900"/>
+                      <a:ext cx="241300" cy="266700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– Индекс индустриального развития;</w:t>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
+        <w:t xml:space="preserve"> – среднее значение выборки, </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="495300" cy="495300"/>
+            <wp:extent cx="266700" cy="254000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="495300" cy="495300"/>
+                      <a:ext cx="266700" cy="254000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>– Доля набранных балов в соответствующем блоке вопросов;</w:t>
+        <w:t xml:space="preserve"> – стандартное отклонение выборки.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z109" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) На втором этапе рассчитывается субиндекс на уровне классов (4 знака) ОКЭД для каждого региона по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="1714500" cy="977900"/>
+            <wp:extent cx="3594100" cy="482600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1714500" cy="977900"/>
+                      <a:ext cx="3594100" cy="482600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
+      где </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="800100" cy="444500"/>
+            <wp:extent cx="1181100" cy="419100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="800100" cy="444500"/>
+                      <a:ext cx="1181100" cy="419100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>- сумма фактически набранных баллов в соответствующем блоке вопросов;</w:t>
-[...35 lines deleted...]
-    <w:bookmarkEnd w:id="70"/>
+        <w:t xml:space="preserve"> – субиндекс на уровне классов ОКЭД (4 знака) k региона i, </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="749300" cy="482600"/>
+            <wp:extent cx="330200" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="749300" cy="482600"/>
+                      <a:ext cx="330200" cy="317500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>- максимально возможная сумма баллов в соответствующем блоке вопросов;</w:t>
+        <w:t xml:space="preserve"> – вес показателя j, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="393700" cy="406400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="393700" cy="406400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – нормализованный показатель j для региона i.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) На третьем этапе рассчитанные субиндексы на уровне классов ОКЭД нормируются согласно min-max нормализации в разрезе регионов в целях приведения индексов к единой шкале от 0 до 1 согласно следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) корреляционный анализ влияния и изменения Индекса индустриального развития на ключевые индикаторы (отражающие количественное развитие индустриализации посредством научных методов регрессионно-корреляционного анализа), указанные в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="5575300" cy="762000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId12"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="5575300" cy="762000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) На четвертом этапе рассчитывается субиндекс по переделам для каждого региона по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z30" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4648200" cy="533400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4648200" cy="533400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      где </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="1130300" cy="444500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1130300" cy="444500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – субиндекс по переделу в рамках разделов ОКЭД (2 знака) отрасли l региона i, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="419100" cy="279400"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId15"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="419100" cy="279400"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – вес субиндекса отрасли k на уровне классов ОКЭД.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) На пятом этапе рассчитывается субиндекс на уровне разделов ОКЭД для каждого региона по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="4762500" cy="508000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4762500" cy="508000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Веса по переделам: нижний – 0,1, средний – 0,3, высокий – 0,6.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) На последнем этапе рассчитывается сводный индекс диверсификации обрабатывающей промышленности для каждого региона по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="3568700" cy="495300"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3568700" cy="495300"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      где </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="431800" cy="342900"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId18"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="431800" cy="342900"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – сводный индекс региона i, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="368300" cy="266700"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="368300" cy="266700"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>– вес субиндекса m на уровне классов ОКЭД.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Ключевые индикаторы, отражающие количественное развитие индустриализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z110" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Валовая добавленная стоимость (ВДС), млн. тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z111" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Реальный рост валовой добавленной стоимости, в %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z112" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Производительность труда, тыс. долл. США/чел.;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z113" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Инвестиции в основной капитал, млн. тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z114" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Реальный рост инвестиций, в %;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z115" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      – Объем экспорта обрабатывающей промышленности, в долл. США.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Формирование рекомендаций по качественным системным преобразованиям и необходимым улучшениям используются при корректировке промышленной политики, а также принятии управленческих решений при участии экспертного и бизнес-сообщества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -3175,6439 +3928,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="73"/>
-[...6387 lines deleted...]
-    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 исключено приказом Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9735,462 +4137,142 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриального</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>развития</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z82" w:id="74"/>
-[...356 lines deleted...]
-    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 исключено приказом Министра промышленности и строительства РК от 02.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 138</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10512,35 +4594,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>