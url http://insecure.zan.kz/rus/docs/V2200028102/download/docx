--- v0 (2025-12-25)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5b6a42e" w14:textId="5b6a42e">
+    <w:p w14:paraId="18fcb48" w14:textId="18fcb48">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1013,51 +1013,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ответственный государственный орган – государственный орган, ответственный за реализацию инвестиционного проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) местный исполнительный орган – коллегиальный исполнительный орган, возглавляемый акимом области, города республиканского значения и столицы, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
+      3) местный исполнительный орган – коллегиальный исполнительный орган, возглавляемый акимом столицы, области, города республиканского значения, района (города областного значения), осуществляющий в пределах своей компетенции местное государственное управление и самоуправление на соответствующей территории;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) план-график реализации проекта – документ, устанавливающий плановые сроки начала/окончания проекта и ключевые контрольные точки реализации проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
@@ -1237,50 +1237,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О промышленной политике";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) заявитель – физическое/юридическое лицо, осуществляющее планирование и реализацию промышленно-инновационного проекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра промышленности и строительства РК от 19.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 413</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок мониторинга промышленно-инновационных проектов единой карты индустриализации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2501,61 +2563,61 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 21.07.2025 </w:t>
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 19.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 271</w:t>
+        <w:t>№ 413</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z333" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2661,131 +2723,131 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: __________ 20 ____ год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z339" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: ответственные хозяйствующие субъекты, деятельность которых связана с обрабатывающей промышленностью (далее – хозяйствующие субъекты), местные исполнительные органы (акиматы) районов (городов областного значения), местные исполнительные органы (акиматы) областей, городов республиканского значения, столицы, центральные государственные органы.</w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: ответственные хозяйствующие субъекты, деятельность которых связана с обрабатывающей промышленностью (далее – хозяйствующие субъекты), местные исполнительные органы (акиматы) районов (городов областного значения), местные исполнительные органы (акиматы) столицы, областей, городов республиканского значения, центральные государственные органы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z340" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: хозяйствующими субъектами в местные исполнительные органы (акиматы) районов (городов областного значения) ежеквартально до 10 числа месяца, следующего за отчетным кварталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z341" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      местными исполнительными органами (акиматами) районов, городов областного значения в местные исполнительные органы (акиматы) областей, городов республиканского значения, столицы ежеквартально до 15 числа месяца, следующего за отчетным кварталом;</w:t>
+      местными исполнительными органами (акиматами) районов, городов областного значения в местные исполнительные органы (акиматы) столицы, областей, городов республиканского значения ежеквартально до 15 числа месяца, следующего за отчетным кварталом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
     <w:bookmarkStart w:name="z342" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      местными исполнительными органами (акиматами) областей, городов республиканского значения, столицы и центральными государственными органами в Министерство промышленности и строительства Республики Казахстан ежеквартально до 20 числа месяца, следующего за отчетным кварталом.</w:t>
+      местными исполнительными органами (акиматами) столицы, областей, городов республиканского значения и центральными государственными органами в Министерство промышленности и строительства Республики Казахстан ежеквартально до 20 числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
     <w:bookmarkStart w:name="z343" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ИИН/БИН:</w:t>
+        <w:t xml:space="preserve">
+      ИИН/БИН: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
     <w:bookmarkStart w:name="z344" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
@@ -2829,68 +2891,82 @@
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z345" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-       (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+        <w:t xml:space="preserve">
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
     <w:bookmarkStart w:name="z346" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора (на бумажном носителе, в электронном виде, посредством компьютеризированной системы телефонного опроса, при личном опросе интервьюером с использованием бумажного носителя, при личном опросе интервьюером с использованием персонального вычислительного устройства): в электронном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:tbl>
       <w:tblPr>
@@ -2924,640 +3000,494 @@
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...15 lines deleted...]
-            </w:r>
+          <w:bookmarkStart w:name="z347" w:id="79"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="79"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Наименование проекта</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Наименование проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Заявитель проекта</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заявитель проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>БИН/ИИН</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> БИН/ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Учредитель, страна, доля</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Учредитель, страна, доля</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Ответственные хозяйствующие субъекты, деятельность которых связана с промышленностью (далее – хозяйствующие субъекты), местные исполнительные органы (акиматы) районов (городов областного значения), местные исполнительные органы (акиматы) областей, городов республиканского значения, столицы, центральные государственные органы</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ответственные хозяйствующие субъекты, деятельность которых связана с промышленностью (далее – хозяйствующие субъекты), местные исполнительные органы (акиматы) районов (городов областного значения), местные исполнительные органы (акиматы) столицы, областей, городов республиканского значения, центральные государственные органы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Цель проекта</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Цель проекта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>ОКЭД</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> ОКЭД</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Раздел вида экономической деятельности</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Раздел вида экономической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Область, город, район</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Область, город, район</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Код по Классификатору административно-территориальных объектов</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Код по Классификатору административно-территориальных объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Оказанные меры государственного стимулирования</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
-[...30 lines deleted...]
-            </w:r>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...48 lines deleted...]
-              <w:t>Количество рабочих мест</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> Количество рабочих мест</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -3733,51 +3663,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-мера в стоимостном выражении, миллион тенге</w:t>
+мера в стоимостном выражении, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3831,68 +3761,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z377" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="80"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4841,245 +4783,246 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z194" w:id="79"/>
+    <w:bookmarkStart w:name="z409" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z410" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Планируемый объем инвестиций в проект, миллион тенге</w:t>
-[...1 lines deleted...]
-          </w:p>
+              <w:t>Планируемый объем инвестиций в проект, миллион теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Фактический объем инвестиций в проект, миллион тенге</w:t>
+              <w:t>Фактический объем инвестиций в проект, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Источники финансирования проекта, миллион тенге</w:t>
+              <w:t>Источники финансирования проекта, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -5101,374 +5044,417 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z415" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Общий объем</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+по годам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Общий объем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 по годам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общий объем</w:t>
+собственные средства, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-по годам</w:t>
+заемные средства, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-собственные средства, миллион тенге</w:t>
+бюджетные средства, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-заемные средства, миллион тенге</w:t>
+дополнительная потребность в финансировании, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...59 lines deleted...]
-          <w:p/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z425" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6009,147 +5995,149 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="80"/>
+    <w:bookmarkStart w:name="z445" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z446" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Проектная мощность</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="86"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6411,50 +6399,206 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z454" w:id="87"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в натуральном выражении</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="87"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+в стоимостном выражении, миллион теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+начала строительства (ЧЧ.ММ.ГГ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ввода в эксплуатацию (ЧЧ.ММ.ГГ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в натуральном выражении</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6462,195 +6606,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-в стоимостном выражении, миллион тенге</w:t>
-[...143 lines deleted...]
-в стоимостном выражении, миллион тенге</w:t>
+в стоимостном выражении, миллион теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6684,68 +6684,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z465" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="88"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7354,484 +7366,495 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="81"/>
+    <w:bookmarkStart w:name="z487" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы приведено в приложение приложении к настоящей форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-[...71 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z488" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Атауы                                           Атауы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z489" w:id="91"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Наименование                              Наименование </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z490" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z491" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефон</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z492" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z493" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Электрондық почта мекенжайы</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z494" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z495" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z496" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орындаушы</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z497" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Исполнитель</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...160 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z498" w:id="100"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________ _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>тегі, аты және әкесінің аты (бар болған жағдайда)             қолы, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z499" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя и отчество (при его наличии)                   подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z500" w:id="102"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Басшы немесе оның міндетін атқарушы адам _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                              қолы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z501" w:id="103"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпись___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             тегі, аты және әкесінің аты (бар болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z502" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   фамилия, имя и отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z503" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Мөрдің орны (жеке кәсіпкерлер болып табылатын тұлғаларды қоспағанда)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z504" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7865,60 +7888,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>Приложение к форме,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенной для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7940,1083 +7953,1085 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Информация по проектам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>единой карты</w:t>
+              <w:t xml:space="preserve">единой карты </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриализации"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z278" w:id="82"/>
+    <w:bookmarkStart w:name="z506" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация по проектам единой карты индустриализации"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z279" w:id="83"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z507" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z347" w:id="84"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z508" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация по проектам единой карты индустриализации" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z349" w:id="86"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z509" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма заполняется ответственными хозяйствующими субъектами, деятельность которых связана с промышленностью (далее – хозяйствующие субъекты), местными исполнительными органами (акиматы) районов (городов областного значения), местными исполнительными органами (акиматы) столицы, областей, городов республиканского значения, центральными государственными органами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z510" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем, или лицом, исполняющим его обязанности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z350" w:id="87"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z511" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма представляется в Министерство промышленности и строительства Республики Казахстан:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z351" w:id="88"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z512" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хозяйствующими субъектами в местные исполнительные органы (акиматы) районов (городов областного значения) ежеквартально до 10 числа месяца, следующего за отчетным кварталом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z354" w:id="91"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z513" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами (акиматами) районов, городов областного значения в местные исполнительные органы (акиматы) столицы, областей, городов республиканского значения ежеквартально до 15 числа месяца, следующего за отчетным кварталом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z514" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами (акиматами) столицы, областей, городов республиканского значения и центральными государственными органами в Министерство промышленности и строительства Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z515" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежеквартально до 20 числа месяца, следующего за отчетным кварталом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z355" w:id="92"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z516" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z357" w:id="94"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z517" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z518" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 1 Формы указывается порядковый номер проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z358" w:id="95"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z519" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 2 Формы указывается наименование проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z359" w:id="96"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z520" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 3 Формы указывается заявитель проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z360" w:id="97"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z521" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 4 Формы указывается бизнес-идентификационный номер/ индивидуальный идентификационный номер заявителя проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z361" w:id="98"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z522" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 5 Формы указывается учредитель (-и) проекта с указанием страны и доли участия в проекте согласно уставу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z363" w:id="100"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z523" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 6 Формы указывается ответственные хозяйствующие субъекты, деятельность которых связана с промышленностью (далее – хозяйствующие субъекты), местные исполнительные органы (акиматы) районов (городов областного значения), местные исполнительные органы (акиматы) столицы, областей, городов республиканского значения, центральные государственные органы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z524" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 7 Формы указывается цель проекта – новое производство или расширение и/или модернизация существующего производства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z364" w:id="101"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z525" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 8 Формы указывается Общий классификатор видов экономической деятельности (ОКЭД).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z365" w:id="102"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z526" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 9 Формы указывается раздел вида экономической деятельности проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z366" w:id="103"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z527" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 10 Формы указывается область, город, район, где реализуется проект согласно Классификатору административно-территориальных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z367" w:id="104"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z528" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 11 Формы указывается код по Классификатору административно-территориальных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z368" w:id="105"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z529" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 12 Формы указывается наименование вида оказанной меры государственного стимулирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z370" w:id="107"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z530" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 13 Формы указывается оказанные меры государственного стимулирования в стоимостном выражении в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z531" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 14 Формы указывается количество созданных либо планируемых рабочих мест на период строительства проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z371" w:id="108"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z532" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 15 Формы указывается количество созданных либо планируемых рабочих мест на период эксплуатации в соответствии с проектной документацией или паспортом проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...380 lines deleted...]
-    <w:bookmarkStart w:name="z391" w:id="128"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z533" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 16 Формы указывается общий планируемый объем инвестиций в проект в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z534" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 17 Формы указывается планируемый объем инвестиций в проект по годам в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z535" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 18 Формы указывается общий фактический объем инвестиций в проект в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z536" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В графе 19 Формы указывается фактический объем инвестиций в проект по годам в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z537" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В графе 20 Формы указывается собственные средства в проект в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z538" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В графе 21 Формы указывается заемные средства банков второго уровня в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z539" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В графе 22 Формы указывается бюджетные средства операторов мер государственной стимулирования и национальных компаний в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z540" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В графе 23 Формы указывается дополнительная потребность в финансировании по проекту в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z541" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В графе 24 Формы указывается наименования выпускаемой продукции в рамках проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z542" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В графе 25 Формы указывается мощность проекта в натуральном выражении в соответствии с проектной документацией или паспортом проекта, с указанием единиц измерения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z543" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. В графе 26 Формы указывается мощность проекта в стоимостном выражении в соответствии с проектной документацией или паспортом проекта в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z544" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В графе 27 Формы указывается дата начала строительства проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z545" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. В графе 28 Формы указывается дата ввода в эксплуатацию проекта согласно акту ввода в эксплуатацию или акту приемки оборудования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z546" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. В графе 29 Формы указывается объем произведенной продукции в натуральном выражении с указанием единиц измерения по годам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z547" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В графе 30 Формы указывается объем произведенной продукции в стоимостном выражении по годам в миллионах теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z548" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В графе 31 Формы указывается проблемные вопросы инвесторов, с проработкой путей их разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z549" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В графе 32 Формы указывается орган, ответственный за обработку показателей реализации проектов посредством сверки с информационными системами других государственных органов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z550" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В графе 33 Формы указывается текущее состояние проекта, включающее информацию по объемам выполненных строительных работ (услуг), поставке и монтажу оборудования и проведенным или планируемым работам, по освоению инвестиций и/ или освоение проектных мощностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z551" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В графе 34 Формы указывается контакты заявителя проекта (ФИО, телефон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z552" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z392" w:id="129"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z553" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) БИН – бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z393" w:id="130"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z554" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ИИН-индивидуальный идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z394" w:id="131"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z555" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) ФИО – фамилия, имя, отчество (при его наличии).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z395" w:id="132"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z556" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) ОКЭД – Общий классификатор видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9108,145 +9123,145 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектов единой карты</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>индустриализации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z110" w:id="133"/>
+    <w:bookmarkStart w:name="z110" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Согласие на распространение первичных статистических данных (заполняется на бланке заявителя проекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z111" w:id="134"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z111" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
              ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">             (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полное наименование субъекта промышленно-инновационной деятельности</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z112" w:id="135"/>
+      <w:bookmarkStart w:name="z112" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дает согласие на раскрытие первичных статистических данных ответственному</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       государственному органу, уполномоченному органу,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9741,68 +9756,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководитель заявителя</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="136"/>
+    <w:bookmarkStart w:name="z115" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> План-график реализации проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10522,68 +10537,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководитель заявителя</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" __________ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="137"/>
+    <w:bookmarkStart w:name="z118" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Дорожная карта проекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -11699,31 +11714,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>