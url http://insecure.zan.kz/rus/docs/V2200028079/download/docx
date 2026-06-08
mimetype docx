--- v0 (2025-11-10)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="70c5298" w14:textId="70c5298">
+    <w:p w14:paraId="fa55b92" w14:textId="fa55b92">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,368 +103,376 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ и.о. Министра индустрии и инфраструктурного развития Республики Казахстан от 11 мая 2022 года № 261. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 мая 2022 года № 28079.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О промышленной политике" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктами 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3) статьи 16 Закона Республики Казахстан "О государственной статистике" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции - приказа Министра промышленности и строительства РК от 26.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...88 lines deleted...]
-    <w:bookmarkStart w:name="z5" w:id="0"/>
+    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения экспертизы по внутристрановой ценности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые приказы Министра по инвестициям и развитию Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету индустриального развития Министерства индустрии и инфраструктурного развития Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра индустрии и инфраструктурного развития Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -630,64 +638,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Карабаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z13" w:id="7"/>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюро национальной статистики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -789,1561 +797,1138 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Утверждены</w:t>
+              <w:t>Приложение к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приказом исполняющего</w:t>
+              <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>обязанности министра индустрии</w:t>
+              <w:t>Министра индустрии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и инфраструктурного развития</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 11 мая 2022 года № 261</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...15 lines deleted...]
-      </w:r>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила проведения экспертизы по внутристрановой ценности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z22" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...17 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции - приказа Министра промышленности и строительства РК от 26.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Правила предусматривается в редакции приказа Министра промышленности и строительства РК от 26.09.2025 </w:t>
+        <w:t>№ 397</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 397</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z15" w:id="8"/>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:bookmarkStart w:name="z23" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила проведения экспертизы по внутристрановой ценности (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 6)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9 Закона Республики Казахстан "О промышленной политике" и определяют порядок проведения экспертизы по внутристрановой ценности промышленно-инновационных проектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z24" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Основные понятия, используемые в настоящих Правилах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z25" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) однородные товары, работы, услуги – товары, работы, услуги, которые, не являясь идентичными, имеют сходные характеристики и состоят из схожих компонентов, что позволяет им выполнять одни и те же функции;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+      1) однородные товары – товары, которые, не являясь идентичными, имеют сходные характеристики и состоят из схожих компонентов, что позволяет им выполнять одни и те же функции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z26" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единая карта индустриализации - совокупность промышленно-инновационных проектов, реализуемых субъектами промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z27" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуги;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+      3) внутристрановая ценность – процентное содержание произведенных товаров и осуществленных работ и услуг на внутреннем рынке в общем объеме произведенного товара, осуществленной работы или услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z28" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) экспертиза по внутристрановой ценности – оценка внутристрановой ценности в промышленно-инновационном проекте субъекта промышленно-инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z29" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) уполномоченный орган в области государственного стимулирования промышленности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере промышленности, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственного стимулирования промышленности;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+      5) уполномоченный орган в области государственного стимулирования промышленности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере промышленности, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственного стимулирования промышленности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z30" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) промышленно-инновационный проект – комплекс реализуемых в течение определенного времени мероприятий, направленных на трансферт технологий, создание новых (усовершенствование действующих) производств и (или) осуществление инновационной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z31" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) база данных товаров, работ и услуг и их поставщиков (далее – база данных) - перечень производителей и поставщиков товаров, работ и услуг, являющихся казахстанскими, для использования в закупках промышленной продукции.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+      7) реестр казахстанских товаропроизводителей (далее – Реестр) - объект информационно-коммуникационной инфраструктуры "электронного правительства", содержащий сведения о казахстанских товаропроизводителях и производимых ими товарах казахстанского происхождения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z32" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок проведения экспертизы по внутристрановой ценности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z33" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Информационно-аналитические, консультационные услуги в области развития и мониторинга внутристрановой ценности, в том числе по экспертизе внутристрановой ценности оказываются национальным институтом развития в области развития внутристрановой ценности (далее - национальный институт).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Информация о стоимости доли внутристрановой ценности, установленной в товарах от общей стоимости товаров, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности направляется уполномоченным органом в национальный институт по форме, согласно приложению 1 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z35" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Экспертиза по внутристрановой ценности промышленно-инновационного проекта проводится десять рабочих дней со дня получения от уполномоченного органа информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z36" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Для проведения экспертизы по внутристрановой ценности национальный институт сопоставляет представленную информацию с информацией о товарах, работах и услугах, имеющейся в базе данных, с целью поиска однородных товаров, работ и услуг.</w:t>
+      6. Для проведения экспертизы по внутристрановой ценности национальный институт сопоставляет представленную информацию с информацией о товарах, имеющейся в Реестре с целью поиска однородных товаров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам проведения поиска однородных товаров национальный институт производит расчет процентного содержания стоимости доли местного содержания по Методике расчета административных показателей согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Результатом экспертизы по внутристрановой ценности является экспертное заключение на фирменном бланке национального института, которое подписывается первым руководителем либо лицом, его замещающим, а также лицами, проводившими данную экспертизу по внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Экспертное заключение содержит следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дату, номер экспертного заключения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) назначение промышленно-инновационного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процентное содержание стоимости долей внутристрановой ценности, установленных в товарах, от общей стоимости товаров, планируемое к использованию при реализации промышленно-инновационного проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Экспертное заключение составляется на государственном и русском языках в двух экземплярах, один из которых в два рабочих дня с момента подписания направляется уполномоченному органу, второй хранится в национальном институте.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам экспертизы</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по внутристрановой ценности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z46" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Представляется: в Министерство промышленности и строительства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z47" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: https://www.gov.kz/memleket/entities/mps.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z48" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: Информация о стоимости доли внутристрановой ценности, установленной в товарах, от общей стоимости товаров, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z49" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: СДМП 1.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z50" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: единовременная.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z51" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: текущий год на дату подачи заявки на проведение экспертизы по внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: национальные управляющие холдинги, национальные холдинги, национальные компании и организации, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальным управляющим холдингам, национальным холдингам, национальным компанияма, а также социально-предпринимательским корпорациям, за исключением юридических лиц, пятьдесят и более процентов голосующих акций (долей участия в уставном капитале) которых прямо или косвенно принадлежат национальному управляющему холдингу, национальному холдингу, национальным компаниям, переданных в доверительное управление физическим лицам или негосударственным юридическим лицам с правом последующего выкупа; системообразующие предприятия; субъекты естественных монополий, за исключением субъектов естественной монополии малой мощности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы административных данных: при подаче заявки на проведение экспертизы по внутристрановой ценности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Для проведения поиска однородных товаров, работ и услуг также используется реестр отечественных производителей товаров, работ и услуг, формируемый Национальной палатой предпринимателей Республики Казахстан в соответствии с подпунктом 1) пункта 1 </w:t>
-[...82 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+      ИИН/БИН </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="4140200" cy="1028700"/>
+            <wp:extent cx="5346700" cy="431800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="4140200" cy="1028700"/>
+                      <a:ext cx="5346700" cy="431800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      где:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      ВЦт – доля внутристрановой ценности в товаре;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+      Метод сбора: в электронном виде на государственной информационной системе интернет- портал "Казахстанское содержание".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z57" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      n – общее количество товаров, предусмотренных информацией;</w:t>
-[...304 lines deleted...]
-      Мi – доля внутристрановой ценности в однородном товаре, указанная в базе данных, Мi = 0, в случае отсутствия товара, в базе данных;</w:t>
+      Наименование административной формы: "Информация о стоимости доли внутристрановой ценности, установленной в товарах, от общей стоимости товаров, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
-[...438 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2377,344 +1962,56 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
-[...129 lines deleted...]
-              <w:t>административных данных</w:t>
+              <w:t>Таблица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
-[...156 lines deleted...]
-    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -2734,123 +2031,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование приобретаемых ТРУ</w:t>
+Наименование приобретаемых товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Краткое описание приобретаемых ТРУ</w:t>
+Краткое описание приобретаемых товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Код ТРУ по СКП</w:t>
+Код товара по ЕНС ТРУ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2986,51 +2283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Страна поставщика ТРУ</w:t>
+Страна поставщика товара</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4122,708 +3419,50 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Работы</w:t>
-[...656 lines deleted...]
-              <w:t>
 20__ год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -5080,232 +3719,198 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="74"/>
+      <w:bookmarkStart w:name="z59" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование субъекта промышленно-инновационной деятельности</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="74"/>
+      Наименование ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон ________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Адрес электронной почты _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Исполнитель ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя и отчество (при его наличии) __________ подпись, телефон</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
-[...135 lines deleted...]
-        <w:t>Фамилия, имя и отчество (при его наличии)_________ подпись</w:t>
+        <w:t>Фамилия, имя и отчество (при его наличии) _________ подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5329,102 +3934,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ТРУ – товары, работы, услуги;</w:t>
-[...50 lines deleted...]
-        <w:t>классификатору продукции (товаров и услуг) на уровне 10 символов;</w:t>
+        <w:t>ЕНС ТРУ – единый номенклатурный справочник товаров, работ и услуг;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>НДС – налог на добавленную стоимость.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -5516,388 +4070,357 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>внутристрановой ценности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>установленных в товарах, работах</w:t>
+              <w:t>установленной в товарах</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и услугах от общей стоимости</w:t>
+              <w:t>от общей стоимости товаров,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>товаров, работ и услуг,</w:t>
+              <w:t>используемых при реализации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>используемых при реализации</w:t>
-[...12 lines deleted...]
-              <w:t>промышленно- инновационного</w:t>
+              <w:t>промышленно-инновационного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проекта субъекта промышленно-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инновационной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z85" w:id="75"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="76"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Информация о стоимости доли внутристрановой ценности, установленной в товарах от общей стоимости товаров, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о стоимости доли внутристрановой ценности, установленной в товарах, работах и услугах от общей стоимости товаров, работ и услуг, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности</w:t>
-[...21 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="78"/>
+        <w:t xml:space="preserve"> (Индекс СДМП 1, периодичность единовременная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. В графе 1 формы, предназначенной для сбора административных данных в области промышленности "Информация о стоимости доли внутристрановой ценности, установленной в товарах, работах и услугах от общей стоимости товаров, работ и услуг, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности" (далее – Форма), указывается наименование приобретаемого товара, работы или услуги;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="79"/>
+      1. В графе 1 формы, предназначенной для сбора административных данных в области промышленности "Информация о стоимости доли внутристрановой ценности, установленной в товарах от общей стоимости товаров используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности" (далее – Форма), указывается наименование приобретаемого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. В графе 2 указывается наименование и краткое (дополнительное) описание приобретаемого товара, работы или услуги (технические условия, свойства и характеристики);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="80"/>
+      2. В графе 2 указывается наименование и краткое (дополнительное) описание приобретаемого товара (технические условия, свойства и характеристики);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. В графе 3 указывается код товара, работы или услуги согласно статистическому классификатору продукции (товаров и услуг) на уровне 10 символов. Модельный статистический классификатор продукции (товаров и услуг) размещен на интернет-ресурсе www.cisstat.com/class/razdel/skp2006_c.pdf;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="81"/>
+      3. В графе 3 указывается код товара согласно единому номенклатурному справочнику товаров, работ и услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. В графе 4 указывается единица измерения товара. Графа не заполняется по работам, услугам;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="82"/>
+      4. В графе 4 указывается единица измерения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. В графе 5 планируемый объем закупа товара в натуральном выражении в соответствии с указанной единицей измерения товара. Графа не заполняется по работам, услугам;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="83"/>
+      5. В графе 5 планируемый объем закупа товара в натуральном выражении в соответствии с указанной единицей измерения товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В графе 6 указывается планируемая сумма закупа товаров, работ или услуг в стоимостном выражении с учетом налога на добавленную стоимость, в тысячах тенге (дробное число с сотыми долями);</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="84"/>
+      6. В графе 6 указывается планируемая сумма закупа товаров в стоимостном выражении с учетом налога на добавленную стоимость, в тысячах тенге (дробное число с сотыми долями);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 7 указывается планируемые поставщики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z95" w:id="85"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. В графе 8 указывается страна поставщика товара, работы или услуги;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+      8. В графе 8 указывается страна поставщика товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. В графе 9 указывается код страны иностранного поставщика товара, работы или услуги согласно государственным классификаторам ГК РК 06 ИСО 3166.1-2001 "Коды для обозначения наименований стран и их административно-территориальных подразделений. Часть 1. Коды стран", ГК РК 06 ИСО 3166.2-2001 "Коды для обозначения наименований стран и их административно-территориальных подразделений. Часть 2. Коды административно-территориальных подразделений стран", ГК РК 06 ИСО 3166.3-2001 "Коды для обозначения наименований стран и их административно-территориальных подразделений. Часть 3. Коды стран";</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+      9. В графе 9 указывается код страны иностранного поставщика товара согласно национальным классификаторам НК РК ISO 3166-1-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений. Часть 1. Коды стран", НК РК ISO 3166-2-2016 "Коды для представления названий стран и единиц их административно-территориальных подразделений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 10 указывается прогнозная доля внутристрановой ценности, %.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5931,670 +4454,1369 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам проведения экспертизы</w:t>
+              <w:t>проведения экспертизы</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по внутристрановой ценности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Методика расчета доли внутристрановой ценности, установленной в товарах, от общей стоимости товаров, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Перечень административных показателей, подлежащих расчету</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование административного показателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Единица измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование административной формы/информационной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...79 lines deleted...]
-              <w:t>административных данных</w:t>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Расчет доли внутристрановой ценности в товаре от общей стоимости товара, ланируемого к использованию при реализации промышленно-инновационного проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+процент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма, предназначенная для сбора административных данных Информация о стоимости доли внутристрановой ценности, установленной в товарах от общей стоимости товаров, используемых при реализации промышленно-инновационного проекта субъекта промышленно-инновационной деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
-[...23 lines deleted...]
-      <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Представляется: в уполномоченный орган</w:t>
-[...461 lines deleted...]
-    </w:p>
+      2. Алгоритм расчета административного показателя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Определение административного показателя (понятийный аппарат)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Экспертиза по внутристрановой ценности – оценка внутристрановой ценности в промышленно-инновационном проекте субъекта промышленно-инновационной деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность и сроки формирования оперативных, предварительных и отчетных данных по административному показателю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Периодичность: единновременная.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отчетный период: текущий год на дату подачи заявки на проведение экспертизы по внутристрановой ценности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Источники информации с указанием ссылки на информационную систему и место размещения отчетных данных по административному показателю (с указанием ссылки на веб-сайт и информационную систему)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Форма, предназначенная для сбора административных данных в области внутристрановой ценности, утвержденная </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>приказом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан – Министра индустрии и новых технологий Республики Казахстан от 25 октября 2013 года № 331 "Об утверждении форм предоставления организациями информации по внутристрановой ценности в закупках товаров, работ и услуг", публикуется на официальном интернет – ресурсе Министерства промышленности и строительства Республики Казахстан: https://www.gov.kz/memleket/entities/mps.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алгоритм административного показателя с отражением детальной и четкой последовательности расчета с указанием единицы измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2794000" cy="749300"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId5"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2794000" cy="749300"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>где:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ВЦт – доля внутристрановой ценности в товаре, процент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>n – общее количество товаров, предусмотренных информацией, единиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>i – порядковый номер товара, предусмотренный информацией, единиц;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>СТ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – стоимость i-ого товара, предусмотренная информацией, тенге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - доля внутристрановой ценности в однородном товаре, указанная в Реестре, M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:vertAlign w:val="subscript"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>=0, в случае отсутствия товара в Реестре, процент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>S – общая стоимость товаров, предусмотренная информацией, тенге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>В случае наличия в Реестре нескольких однородных товаров, устанавливается минимальная доля внутристрановой ценности товара.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6628,1294 +5850,260 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме</w:t>
-[...116 lines deleted...]
-              <w:t>всех работников</w:t>
+              <w:t>Приложение к приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министра по инвестициям и развитию</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация о фонде заработной платы граждан Республики Казахстан, занятых в промышленно-инновационном проекте субъекта промышленно-инновационной деятельности, от фонда оплаты труда всех работников</w:t>
-[...909 lines deleted...]
-        </w:rPr>
         <w:t>Республики Казахстан и Министра индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z147" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра по инвестициям и развитию Республики Казахстан от 29 августа 2018 года № 614 "Об утверждении Правил проведения экспертизы по местному содержанию" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17410).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z148" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 30 июля 2019 года № 573 "О внесении изменений в приказ Министра по инвестициям и развитию Республики Казахстан от 29 августа 2018 года № 614 "Об утверждении Правил проведения экспертизы по местному содержанию" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19194).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z149" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 28 октября 2020 года № 556 "О внесении изменений в некоторые приказы Министерства по инвестициям и развитию Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21567).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>