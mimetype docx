--- v0 (2025-10-01)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0212489" w14:textId="0212489">
+    <w:p w14:paraId="44cc629" w14:textId="44cc629">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -160,130 +160,130 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 7-2)</w:t>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года №501, </w:t>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О персональных данных и их защите" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 347)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -842,100 +842,100 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 7-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 27-1 Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 268-1)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 12 июля 2019 года № 501 и определяют порядок функционирования государственного сервиса контроля доступа к персональным данным.</w:t>
+        <w:t>подпунктом 347)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве искусственного интеллекта и цифрового развития Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 9 октября 2025 года № 846 определяют порядок функционирования государственного сервиса контроля доступа к персональным данным.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 299/НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1063,51 +1063,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) токен верификации – электронный ключ в виде набора определенного количества цифр и букв, предназначенный для подтверждения получения согласия инициатором и (или) оператором от субъекта персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) персональные данные – сведения, относящиеся к определенному или определяемому на их основании субъекту персональных данных, зафиксированные на электронном, бумажном и (или) ином материальном носителе;</w:t>
+      6) персональные данные – данные, в том числе биометрические, относящиеся к определенному или определяемому на их основании субъекту персональных данных, зафиксированные на электронном, бумажном и (или) ином материальном носителе;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) государственный сервис контроля доступа к персональным данным (далее – государственный сервис) – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1117,50 +1117,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) субъект персональных данных (далее – субъект) – физическое лицо, к которому относятся персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8-1) автоматизированная обработка персональных данных – обработка персональных данных объектом информатизации, исключающая участие собственника и (или) оператора, а также третьего лица в процессе обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9) собственник базы, содержащей персональные данные (далее – собственник) – государственный орган, физическое и (или) юридическое лицо, реализующие в соответствии с законами Республики Казахстан право владения, пользования и распоряжения базой, содержащей персональные данные;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) оператор базы, содержащей персональные данные (далее – оператор) – государственный орган, физическое и (или) юридическое лицо, осуществляющие сбор, обработку и защиту персональных данных;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1318,50 +1336,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными приказом Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1396,194 +1434,246 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Процесс функционирования государственного сервиса контроля доступа к персональным данным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Функционирование государственного сервиса контроля доступа к персональным данным осуществляется при автоматизации следующих процессов:</w:t>
+      3. Функционирование государственного сервиса контроля доступа к персональным данным осуществляется при автоматизации, в том числе при автоматизированной обработке персональных данных, следующих процессов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z33" w:id="15"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом и уполномоченным органом при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта согласия на сбор, обработку, в том числе автоматизированную обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) предоставление субъектом или его законным представителем согласия (отказа) на сбор и (или) обработку в том числе автоматизированную обработку персональных данных, содержащихся в объектах информатизации государственных органов и (или) государственных юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отзыв субъектом или его законным представителем согласия на сбор и (или) обработку, в том числе автоматизированную обработку персональных данных, содержащихся в объектах информатизации государственных органов и (или) государственных юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уведомление субъекта о действиях, в том числе автоматизированную обработку, с его персональными данными, содержащимися в объектах информатизации государственных органов и (или) государственных юридических лиц (доступ, просмотр, изменение, дополнение, передача, блокирование, уничтожение);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) представление субъекту сведений о собственниках и (или) операторах, имеющих согласие на сбор и (или) обработку, в том числе автоматизированную обработку его персональных данных, содержащихся в объектах информатизации государственных органов и (или) государственных юридических лиц.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. При соответствии информационных систем единым требованиям в области информационно-коммуникационных технологий и обеспечения информационной безопасности, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832 и наличии протоколов испытаний на соответствие требованиям информационной безопасности, процесс получения доступа к персональным данным осуществляется следующими способами:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) посредством отправки инициатором и (или) оператором запроса на доступ к персональным данным и получение ответа от субъекта SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" о согласии (отказ) на сбор и (или) обработку персональных данных или их передачу третьим лицам (далее – запрос/ответ через Единый контакт-центр "1414");</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1712,1442 +1802,1460 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="21"/>
+    <w:bookmarkStart w:name="z41" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Процесс получения доступа к персональным данным через SMS-шлюз Единого контакт-центра "1414" доступен инициаторам и (или) операторам, состоит из:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z42" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отправки инициатором и (или) оператором запроса на доступ к персональным данным к государственному сервису;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z43" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проверки государственным сервисом наличия запроса на доступ к персональным данным в процессе обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z44" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при наличии запроса на доступ к персональным данным в процессе обработки, государственный сервис отправляет статус "Ожидание ответа от субъекта".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z45" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии запроса на доступ к персональным данным в процессе обработки, государственный сервис отправляет запрос на получение абонентского номера сети сотовой связи субъекта к БМГ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z46" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии абонентского номера сети сотовой связи субъекта в БМГ, субъект осуществляет регистрацию на веб-портале "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z42" w:id="22"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       После получения абонентского номера сети сотовой связи субъекта от БМГ, государственный сервис отправляет запрос на доступ к персональным данным субъекту посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414". </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z48" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственный сервис проверяет наличие ответа от субъекта в SMS-шлюзе Единого контакт-центра "1414";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z49" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) после получения ответа от государственного сервиса статуса "Ожидание ответа от субъекта", инициатор и (или) оператор отправляет повторный запрос с параметрами, соответствующими первому запросу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z50" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формирования государственным сервисом токена безопасности при наличии положительного ответа от субъекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z51" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) отправки токена безопасности государственным сервисом при повторном запросе доступа к персональным данным инициатором и (или) оператором и при наличии положительного согласия на сбор и (или) обработку персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z52" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) отправки инициатором и (или) оператором запроса на доступ к персональным данным с включенным в запрос токена безопасности к собственнику;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z48" w:id="28"/>
-[...15 lines deleted...]
-      Государственный сервис проверяет наличие ответа от субъекта в SMS-шлюзе Единого контакт-центра "1414";</w:t>
+    <w:bookmarkStart w:name="z53" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) проверка собственником данных токена безопасности на соответствие запросу и сроку действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z49" w:id="29"/>
-[...15 lines deleted...]
-      4) после получения ответа от государственного сервиса статуса "Ожидание ответа от субъекта", инициатор и (или) оператор отправляет повторный запрос с параметрами, соответствующими первому запросу;</w:t>
+    <w:bookmarkStart w:name="z54" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) обработка запроса и отправление ответа собственником инициатору и (или) оператору.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z50" w:id="30"/>
-[...15 lines deleted...]
-      5) формирования государственным сервисом токена безопасности при наличии положительного ответа от субъекта;</w:t>
+    <w:bookmarkStart w:name="z55" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Процесс получения доступа к персональным данным посредством запроса/ответа средствами инициатора и (или) оператора осуществляется согласно подпунктам 1), 2) и 3) настоящего пункта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z51" w:id="31"/>
-[...15 lines deleted...]
-      6) отправки токена безопасности государственным сервисом при повторном запросе доступа к персональным данным инициатором и (или) оператором и при наличии положительного согласия на сбор и (или) обработку персональных данных;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) процесс получения доступа к персональным данным посредством запроса/ответа средствами инициатора, оказывающим проактивные услуги, состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      получения инициатором согласия у субъекта на доступ к его персональным данным следующими способами:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      системы биометрии;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      электронные цифровые подписи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бумажные носители информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправки инициатором запроса на доступ к персональным данным к государственному сервису с открытым ключом электронно-цифровой подписи (далее – эцп) в токене верификации и кода проактивной услуги (предоставляется инициатором);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом наличия токена верификации в запросе на доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом подписи токена верификации на соответствие, представленного эцп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом соответствия бизнес-идентификационного номера и кода проактивной услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом соответствия бизнес-идентификационного номера в токене верификации организации и бизнес-идентификационного номера, указанный в запросе на доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом на соответствие возможным способам получения доступа к персональным данным и указанным в токене верификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом даты формирования токена верификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирования государственным сервисом токена безопасности на период оказания проактивной услуги при прохождении всех проверок токена верификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправки инициатором и (или) оператором запроса на доступ к персональным данным с включенным в запрос токеном безопасности к собственнику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки собственником токена безопасности на соответствие запросу и сроку действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработки запроса и отправление ответа собственником инициатору и (или) оператору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) процесс получения доступа к персональным данным посредством запроса/ответа в режиме протоколирования, состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправки инициатором запроса на доступ к персональным данным к государственному сервису с открытым ключом эцп в токене верификации (с пометкой об отсутствии полученного согласия) и кода из справочника оснований получения доступа к персональным данным без получения согласия субъекта персональным данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом наличия токена верификации в запросе на доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом подписи токена верификации на соответствие, представленного эцп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом бизнес-идентификационного номера на предмет возможности получения токена безопасности в режиме протоколирования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом соответствия бизнес-идентификационного номера в токене верификации организации и бизнес-идентификационного номера, указанный в запросе на доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом даты формирования токена верификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      формирования государственным сервисом токена безопасности на период 15 минут при прохождении всех проверок токена верификации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправки инициатором и (или) оператором запроса на доступ к персональным данным с включенным в запрос токеном безопасности к собственнику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки собственником токена безопасности на соответствие запросу и сроку действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработки запроса и отправление ответа собственником инициатору и (или) оператору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) процесс получения доступа к персональным данным посредством запроса/ответа в государственный сервис осуществляются посредством sms-сообщений, отправленных через информационную систему "мобильное правительство", состоит из:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправки инициатором и (или) оператором запроса на доступ к персональным данным к государственному сервису;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки государственным сервисом наличия запроса на доступ к персональным данным в процессе обработки;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при наличии запроса на доступ к персональным данным в процессе обработки, государственный сервис отправляет статус "ожидание ответа от субъекта";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при отсутствии запроса на доступ к персональным данным в процессе обработки, государственный сервис отправляет запрос на получение абонентского номера сети сотовой связи субъекта к бмг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при отсутствии абонентского номера сети сотовой связи субъекта в бмг, субъект осуществляет регистрацию на веб-портале "электронного правительства";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после получения абонентского номера сети сотовой связи субъекта от бмг, государственный сервис отправляет запрос на доступ к персональным данным субъекту посредством sms-сообщения с буквенно-цифровым или цифровым одноразовым кодом через информационную систему "мобильное правительство";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после получения ответа от государственного сервиса статуса "ожидание ответа от субъекта" и идентификатора запроса государственного сервиса, инициатор и (или) оператор отправляет повторный запрос с идентификатором запроса государственного сервиса;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправка токена безопасности государственным сервисом при повторном запросе доступа к персональным данным инициатором и (или) оператором с буквенно-цифровым или цифровым одноразовым кодом, соответствующим отправленному коду через информационную систему "мобильное правительство";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отправки инициатором и (или) оператором запроса на доступ к персональным данным с включенным в запрос токеном безопасности к собственнику;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверки собственником токена безопасности на соответствие запросу и сроку действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обработки запроса и отправление ответа собственником инициатору и (или) оператору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По процессам, предусмотренным подпунктами 1) и 2) настоящего пункта, получение согласия субъекта персональных данных и (или) предоставление доступа к персональным данным посредством одноразового пароля (OTP), направляемого через сотовые сети связи, не осуществляется.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 05.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 120/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Процесс отправки запроса на доступ к персональным данным</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Запрос на доступ к персональным данным направляется в формате согласно Единым требованиям и содержит следующие данные:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z52" w:id="32"/>
-[...15 lines deleted...]
-      7) отправки инициатором и (или) оператором запроса на доступ к персональным данным с включенным в запрос токена безопасности к собственнику;</w:t>
+    <w:bookmarkStart w:name="z74" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальный идентификационный номер субъекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z53" w:id="33"/>
-[...15 lines deleted...]
-      8) проверка собственником данных токена безопасности на соответствие запросу и сроку действия;</w:t>
+    <w:bookmarkStart w:name="z75" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование организации, инициатора и (или) оператора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z54" w:id="34"/>
-[...15 lines deleted...]
-      9) обработка запроса и отправление ответа собственником инициатору и (или) оператору.</w:t>
+    <w:bookmarkStart w:name="z76" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) бизнес-идентификационный номер или индивидуальный идентификационный номер инициатора и (или) оператора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z55" w:id="35"/>
-[...15 lines deleted...]
-      6. Процесс получения доступа к персональным данным посредством запроса/ответа средствами инициатора и (или) оператора осуществляется согласно подпунктам 1), 2) и 3) настоящего пункта.</w:t>
+    <w:bookmarkStart w:name="z77" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) идентификационные данные работника (фамилия имя отчество, учетная запись, индивидуальный идентификационный номер) инициатора и (или) оператора или при запросе на доступ к персональным данным без участия работника инициатора и (или) оператора указывается наименование организации или наименование информационной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:p>
-[...795 lines deleted...]
-      7. Запрос на доступ к персональным данным направляется в формате согласно Единым требованиям и содержит следующие данные:</w:t>
+    <w:bookmarkStart w:name="z78" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) идентификатор справочника, сформированный государственным сервисом, который включает следующие данные, предоставленные инициатором и (или) оператором:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z74" w:id="37"/>
-[...15 lines deleted...]
-      1) индивидуальный идентификационный номер субъекта;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование услуг, в рамках которых будет получен доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      список идентификаторов сервисов "ServiceID" ШЭП;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      период оказания услуги;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      время хранения и обработки персональных данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) признак способа отправки запроса и получения ответа от субъекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z75" w:id="38"/>
-[...171 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="43"/>
+    <w:bookmarkStart w:name="z80" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) идентификатор справочника, сформированный государственным сервисом, с причинами получения согласия способами 3 и 4 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z81" w:id="44"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z81" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) токен верификации указывается при выборе способа 2, 3 и 4 в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих правил;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z82" w:id="45"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z82" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) токен аутентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3256,210 +3364,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z84" w:id="46"/>
+    <w:bookmarkStart w:name="z84" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ответ по запросу на доступ к персональным данным субъектов заполняется в допустимом формате для взаимодействия через ШЭП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z85" w:id="47"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z85" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Ответ по запросу на доступ субъектов, при положительном ответе содержит следующие данные:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z86" w:id="48"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z86" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) "Доступ предоставлен", в соответствии запроса на доступ к персональным данным, возвращаемым государственным сервисом согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – статус);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z87" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z87" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) открытый ключ ЭЦП организации владельца государственного сервиса, необходимый для проверки достоверности токена безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z88" w:id="50"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z88" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) токен безопасности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z89" w:id="51"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z89" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Ответ по запросу на доступ к персональным данным, может принимать статус указанных в пунктах 2, 3, 4, 5, 6, 7, 8 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При получении согласия у субъекта способами, запрос/ответ средствами инициатора и (или) оператора и запрос/ответ средствами инициатора в рамках оказания проактивной услуги, инициатор и (или) оператор формирует запрос на доступ к персональным данным с отображением информации к каким персональным данным будет предоставлен доступ и на какой период.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3496,820 +3604,820 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="52"/>
+    <w:bookmarkStart w:name="z90" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Процесс формирования токена безопасности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z91" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z91" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Токен безопасности используется для идентификации его владельца, который состоит из заголовка (header), полезной информации (payload) и подписан ЭЦП организации владельца государственного сервиса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z92" w:id="54"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z92" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Заголовок токена безопасности содержит тип токена и алгоритм шифрования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z93" w:id="55"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z93" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Полезная информация токена безопасности контроля доступа к персональным данным имеет общий вид согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам и содержит:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z94" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) индивидуальный идентификационный номер субъекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z95" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) перечень кодовых наименований сервисов, в которых запрашиваются персональные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z96" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата и время получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" в формате ISO 8601;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z97" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дата и время окончания действия токена безопасности, представляет собой сумму даты и времени получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" и времени действия токена безопасности в формате ISO 8601;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z98" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) бизнес идентификационный номер или индивидуальный идентификационный номер инициатора и (или) оператора;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z94" w:id="56"/>
-[...15 lines deleted...]
-      1) индивидуальный идентификационный номер субъекта;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) дата и время получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" в формате Unix Time Stamp;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z95" w:id="57"/>
-[...15 lines deleted...]
-      2) перечень кодовых наименований сервисов, в которых запрашиваются персональные данные;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) дата и время окончания действия токена безопасности представляют собой сумму даты и время получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" и времени действия токена безопасности в формате Unix Time Stamp;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z96" w:id="58"/>
-[...15 lines deleted...]
-      3) дата и время получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" в формате ISO 8601;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) Уникальный идентификатор токена безопасности сформированный государственным сервисом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Процесс проверки токена безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z97" w:id="59"/>
-[...15 lines deleted...]
-      4) дата и время окончания действия токена безопасности, представляет собой сумму даты и времени получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" и времени действия токена безопасности в формате ISO 8601;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При получении запроса на доступ к персональным данным, собственник извлекает из токена безопасности полезную информацию, используя открытый ключ ЭЦП, приложенную к запросу на доступ к персональным данным, и проверяет ее по следующим параметрам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z98" w:id="60"/>
-[...15 lines deleted...]
-      5) бизнес идентификационный номер или индивидуальный идентификационный номер инициатора и (или) оператора;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие индивидуального идентификационного номера в запросе на доступ к персональным данным и токене безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z99" w:id="61"/>
-[...15 lines deleted...]
-      6) дата и время получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" в формате Unix Time Stamp;</w:t>
+    <w:bookmarkStart w:name="z104" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие кодового наименования сервиса собственника в перечне кодовых наименований сервисов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z100" w:id="62"/>
-[...15 lines deleted...]
-      7) дата и время окончания действия токена безопасности представляют собой сумму даты и время получения положительного ответа от субъекта посредством SMS-сообщения через SMS-шлюз Единого контакт-центра "1414" и времени действия токена безопасности в формате Unix Time Stamp;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дата и время получения запроса на доступ к персональным данным не менее даты и времени получения положительного ответа от субъекта при запросе/ответе через Единый контакт-центр "1414" или даты и времени формирования токена при запросе/ответе средствами инициатора и/или оператора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...14 lines deleted...]
-      8) Уникальный идентификатор токена безопасности сформированный государственным сервисом;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дата и время получения запроса на доступ к персональным данным не более даты и времени окончания действия токена безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z107" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) проверка открытого ключа ЭЦП, приложенной к запросу на доступ к персональным данным;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) Проверка токена безопасности в государственном сервисе на предмет создания в государственном сервисе и отзыв со стороны субъекта.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 13 с изменением, внесенным приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="63"/>
+    <w:bookmarkStart w:name="z108" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. При несоответствии одного из параметров, собственник отклоняет запрос на доступ к персональным данным.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z115" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 4. Процесс проверки токена безопасности</w:t>
-[...59 lines deleted...]
-      2) наличие кодового наименования сервиса собственника в перечне кодовых наименований сервисов;</w:t>
+        <w:t xml:space="preserve"> Параграф 5. Процесс отзыва токена безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z105" w:id="67"/>
-[...176 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены параграфом 5 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="72"/>
+    <w:bookmarkStart w:name="z116" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Запрос на отзыв токена безопасности формируется субъектом посредством систем "электронного правительства";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z117" w:id="73"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z117" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. На основании запроса на отзыв токена безопасности государственный сервис формирует заявку на отзыв токена безопасности к инициатору и (или) оператору для рассмотрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z118" w:id="74"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z118" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Инициатор и (или) оператор рассматривает заявку на отзыв токена безопасности в течение 15 рабочих дней. Субъект или его законный представитель не может отозвать согласие на сбор, обработку персональных данных в случаях, если это противоречит законам Республики Казахстан, либо при наличии неисполненного обязательства согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона "О персональных данных и их защите";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z119" w:id="75"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z119" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. При условии положительного рассмотрения, инициатором и (или) оператором, заявки на отзыв токена безопасности, государственный сервис переводит токен безопасности в статус "не активный";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z120" w:id="76"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z120" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. При условии отрицательного рассмотрения, инициатором и (или) оператором, заявки на отзыв токена безопасности, инициатор и (или) оператор должны указать причины и основание отказа в отзыве токена безопасности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В основании для отказа в отзыве токена безопасности указывается ссылка на нормативный документ, договор (номер, дата, наименование) или иное неисполненное обязательство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="77"/>
+    <w:bookmarkStart w:name="z121" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При условии отсутствия рассмотрения, инициатором и (или) оператором, заявки на отзыв токена безопасности, в течение 15 рабочих дней, государственный сервис переводит токен безопасности в статус "не активный".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
@@ -4484,68 +4592,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2022 года № 144/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z111" w:id="78"/>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Статус запроса на доступ к персональным данным, возвращаемые государственным сервисом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -4797,70 +4905,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доступ предоставлен</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z112" w:id="79"/>
+          <w:bookmarkStart w:name="z112" w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Доступ к персональным данным предоставлен субъектом персональных данных.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="79"/>
+          <w:bookmarkEnd w:id="74"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Токен безопасности и открытая часть электронной цифровой подписи прилагаются в ответе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -6826,68 +6934,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2022 года № 144/НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="80"/>
+    <w:bookmarkStart w:name="z114" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Полезная информация токена безопасности контроля доступа к персональным данным</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7550,55 +7658,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7924,31 +8032,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>