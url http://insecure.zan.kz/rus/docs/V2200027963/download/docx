--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44cc629" w14:textId="44cc629">
+    <w:p w14:paraId="6ef910d" w14:textId="6ef910d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -917,50 +917,118 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1418,50 +1486,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок функционирования государственного сервиса контроля доступа к персональным данным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z31" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Процесс функционирования государственного сервиса контроля доступа к персональным данным</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z32" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Функционирование государственного сервиса контроля доступа к персональным данным осуществляется при автоматизации, в том числе при автоматизированной обработке персональных данных, следующих процессов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1574,50 +1718,118 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 05.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 120/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z38" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1902,50 +2114,136 @@
         <w:t>
       3) при наличии запроса на доступ к персональным данным в процессе обработки, государственный сервис отправляет статус "Ожидание ответа от субъекта".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z45" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии запроса на доступ к персональным данным в процессе обработки, государственный сервис отправляет запрос на получение абонентского номера сети сотовой связи субъекта к БМГ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 5 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии абонентского номера сети сотовой связи субъекта в БМГ, субъект осуществляет регистрацию на веб-портале "электронного правительства".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z47" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2592,50 +2890,136 @@
       проверки собственником токена безопасности на соответствие запросу и сроку действия;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обработки запроса и отправление ответа собственником инициатору и (или) оператору.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) процесс получения доступа к персональным данным посредством запроса/ответа в государственный сервис осуществляются посредством sms-сообщений, отправленных через информационную систему "мобильное правительство", состоит из:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2980,50 +3364,136 @@
         <w:t>
       2) наименование организации, инициатора и (или) оператора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z76" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) бизнес-идентификационный номер или индивидуальный идентификационный номер инициатора и (или) оператора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z77" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) идентификационные данные работника (фамилия имя отчество, учетная запись, индивидуальный идентификационный номер) инициатора и (или) оператора или при запросе на доступ к персональным данным без участия работника инициатора и (или) оператора указывается наименование организации или наименование информационной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z78" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4189,75 +4659,161 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 5. Процесс отзыва токена безопасности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правила дополнены параграфом 5 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены параграфом 5 в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 17.06.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 299/НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 299/НҚ</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Заместителя Премьер-Министра – Министра искусственного интеллекта и цифрового развития РК от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 332/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z116" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Запрос на отзыв токена безопасности формируется субъектом посредством систем "электронного правительства";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
     <w:bookmarkStart w:name="z117" w:id="68"/>
     <w:p>
       <w:pPr>
@@ -7658,55 +8214,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8032,31 +8588,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>