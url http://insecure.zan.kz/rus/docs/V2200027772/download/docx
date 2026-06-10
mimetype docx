--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="78fa5c9" w14:textId="78fa5c9">
+    <w:p w14:paraId="a2d288a" w14:textId="a2d288a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1418,151 +1418,131 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уполномоченный орган в области государственной поддержки инновационной деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере инновационного развития, и в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственной поддержки инновационной деятельности;</w:t>
+      2) уполномоченный орган в области государственной поддержки инновационной деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство в сфере инновационного и технологического развития, а также в пределах, предусмотренных законодательством Республики Казахстан, межотраслевую координацию и участие в реализации государственной поддержки инновационной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) Совет по технологической политике при Правительстве Республики Казахстан (далее – Совет) – консультативно-совещательный орган, возглавляемый Премьер-Министром Республики Казахстан, функционирующий в целях формирования и реализации государственной технологической политики.</w:t>
+      3) Высшая научно-техническая комиссия при Правительстве Республики Казахстан (далее – ВНТК) – консультативно-совещательный орган при Правительстве Республики Казахстан, функционирующий в целях формирования и реализации государственной технологической политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) государственная технологическая политика - система экономических, организационных и правовых мер, осуществляемых государством и (или) субъектами инновационной деятельности, направленных на определение технологических приоритетов, развитие инфраструктуры и компетенций по их реализации, включая создание технологических платформ, отраслевых центров технологических компетенций, реализацию целевых технологических программ, в целях повышения уровня технологического развития национальной экономики, ее секторов и субъектов частного предпринимательства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) целевая технологическая программа – комплекс мер по развитию ключевых (приоритетных) технологий и решению технологических задач отраслей, основанных на взаимодействии государства, субъектов предпринимательства и науки;</w:t>
+      5) целевая технологическая программа – комплекс мер по развитию ключевых (приоритетных) технологий и решению технологических задач отрасли (отраслей), основанных на взаимодействии государства, субъектов предпринимательства и науки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан, в целях выработки государственной технологической политики соответствующей отрасли и обеспечения ее преемственности, имеющее экспертов с соответствующими компетенциями отраслевого и межотраслевого характера;</w:t>
+        <w:t>
+      6) отраслевые центры технологических компетенций – юридические лица, определяемые государственными органами для целей технологического развития соответствующей отрасли, имеющие экспертов с соответствующими компетенциями отраслевого и межотраслевого характера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) технологическое прогнозирование – комплекс аналитических исследований, направленных на выявление ключевых (приоритетных) технологий, освоение которых является необходимым условием для устойчивого инновационного развития государства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
@@ -1587,61 +1567,81 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.07.2024 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.07.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 454/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1822,2708 +1822,3154 @@
         <w:t>
       4) выработка рекомендаций по приоритетным направлениям формирования технологической политики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) повышение эффективности технологической политики за счет информирования лиц, принимающих решения, о долгосрочных перспективах развития технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) формирование информационной базы для разработки технологических дорожных карт развития приоритетных направлений – выявление потенциальных рыночных ниш и выбор технологий, позволяющих максимально быстро разработать конкурентоспособные продукты для возникающих рынков.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Критериями осуществления технологического прогнозирования являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      7. Критериями осуществления технологического прогнозирования являются:</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие и вовлеченность экспертов в соответствующих отраслях, охватываемых технологическим прогнозированием;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      1) наличие и вовлеченность экспертов в соответствующих отраслях, охватываемых технологическим прогнозированием;</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использование отдельных методов технологического прогнозирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      2) использование отдельных методов технологического прогнозирования.</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Выделяются три направления методологии прогнозирования развития науки и технологий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      8. Выделяются три направления методологии прогнозирования развития науки и технологий:</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) линейно-экстраполяционная методология, основанная на выяснении за достаточно длительный период тенденций развития и продления их на будущее соответствующей корректировкой на основе экспертных оценок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      1) линейно-экстраполяционная методология, основанная на выяснении за достаточно длительный период тенденций развития и продления их на будущее соответствующей корректировкой на основе экспертных оценок;</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) методология Форсайт, основанная на коллективной экспертной оценке, способствует сбору, обработке и усреднению мнений большой группы квалифицированных ученых и специалистов о тенденциях и параметрах будущего развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      2) методология Форсайт, основанная на коллективной экспертной оценке, способствует сбору, обработке и усреднению мнений большой группы квалифицированных ученых и специалистов о тенденциях и параметрах будущего развития;</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) методология, основанная на цикличных закономерностях развития, позволяет учитывать ритм цикличной динамики в экономике.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
-[...15 lines deleted...]
-      3) методология, основанная на цикличных закономерностях развития, позволяет учитывать ритм цикличной динамики в экономике.</w:t>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Технологическое прогнозирование осуществляется в три этапа: подготовительный, основной и заключительный.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
-[...15 lines deleted...]
-      9. Технологическое прогнозирование осуществляется в три этапа: подготовительный, основной и заключительный.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Подготовительный этап осуществления технологического прогнозирования включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
-[...15 lines deleted...]
-      10. Подготовительный этап осуществления технологического прогнозирования включает:</w:t>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование рабочей и экспертных групп для участия в процессе технологического прогнозирования. В состав групп в обязательном порядке включаются отечественные и иностранные эксперты, обладающие соответствующими опытом и квалификацией по выбранному направлению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      1) формирование рабочей и экспертных групп для участия в процессе технологического прогнозирования. В состав групп в обязательном порядке включаются отечественные и иностранные эксперты, обладающие соответствующими опытом и квалификацией по выбранному направлению;</w:t>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечение взаимодействия участников процесса технологического прогнозирования с зарубежными экспертами в области долгосрочного прогнозирования технологического развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      2) обеспечение взаимодействия участников процесса технологического прогнозирования с зарубежными экспертами в области долгосрочного прогнозирования технологического развития;</w:t>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) определение планируемых к использованию методов проведения технологического прогнозирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      3) определение планируемых к использованию методов проведения технологического прогнозирования;</w:t>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) детализация в тематическом плане применяемых методов, видов работ для каждого из этапов и мероприятий технологического прогнозирования, с указанием временных рамок их проведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      4) детализация в тематическом плане применяемых методов, видов работ для каждого из этапов и мероприятий технологического прогнозирования, с указанием временных рамок их проведения;</w:t>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществление подготовки информационных материалов, анализов и обзоров в соответствии с ключевыми направлениями и этапами исследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      5) осуществление подготовки информационных материалов, анализов и обзоров в соответствии с ключевыми направлениями и этапами исследования.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Основной этап осуществления технологического прогнозирования включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...15 lines deleted...]
-      11. Основной этап осуществления технологического прогнозирования включает в себя:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) исследование мировых трендов технологического развития, инноваций, науки, общественных отношений, норм и ценностей, перспектив развития отдельных секторов и подсекторов экономики и государственного регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
-[...15 lines deleted...]
-      1) исследование мировых трендов технологического развития, инноваций, науки, общественных отношений, норм и ценностей, перспектив развития отдельных секторов и подсекторов экономики и государственного регулирования;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление анализа и оценки существующих в сфере (отрасли) документов системы государственного планирования с целью обеспечения согласованности и преемственности стратегий, планов и программ в области технологического и инновационного развития. По результатам анализа определяются ключевые достижения, сильные стороны, достижения предшествующих периодов, слабые стороны и имеющиеся перспективы дальнейшего развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
-[...15 lines deleted...]
-      2) осуществление анализа и оценки существующих в сфере (отрасли) документов системы государственного планирования с целью обеспечения согласованности и преемственности стратегий, планов и программ в области технологического и инновационного развития. По результатам анализа определяются ключевые достижения, сильные стороны, достижения предшествующих периодов, слабые стороны и имеющиеся перспективы дальнейшего развития;</w:t>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выявление новых перспектив, потенциальных угроз и вызовов для инновационного и технологического развития страны и совершенствования национальной инновационной системы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...15 lines deleted...]
-      3) выявление новых перспектив, потенциальных угроз и вызовов для инновационного и технологического развития страны и совершенствования национальной инновационной системы;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) формирование видения эффективных взаимосвязей между наукой, образованием, бизнесом и сферой государственного управления;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
-[...15 lines deleted...]
-      4) формирование видения эффективных взаимосвязей между наукой, образованием, бизнесом и сферой государственного управления;</w:t>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) формирование соответствующих компетенций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
-[...15 lines deleted...]
-      5) формирование соответствующих компетенций;</w:t>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) осуществление анализа и оценки внутренних компетенций, определение технологических направлений, имеющих наиболее высокий уровень развития в сравнении со странами-лидерами и странами-конкурентами. В рамках анализа внутренних компетенций определяются конкурентные преимущества страны (сферы, отрасли) и перспективы для их усиления на основе внедрения достижений отечественной науки, международной кооперации, трансфера передовых технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
-[...15 lines deleted...]
-      6) осуществление анализа и оценки внутренних компетенций, определение технологических направлений, имеющих наиболее высокий уровень развития в сравнении со странами-лидерами и странами-конкурентами. В рамках анализа внутренних компетенций определяются конкурентные преимущества страны (сферы, отрасли) и перспективы для их усиления на основе внедрения достижений отечественной науки, международной кооперации, трансфера передовых технологий;</w:t>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) выявление технологий, которые в перспективе способны к трансформации и развитию в соответствии с базисным трендом, ключевых (приоритетных) технологий, развитие которых позволит реализовать видение и цели инновационного развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
-[...15 lines deleted...]
-      7) выявление технологий, которые в перспективе способны к трансформации и развитию в соответствии с базисным трендом, ключевых (приоритетных) технологий, развитие которых позволит реализовать видение и цели инновационного развития;</w:t>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) разработку сценариев освоения новых технологий в увязке с общим ходом структурно-технологических преобразований, продвижением в области индустриальной модернизации. Ниже представлены четыре сценария развития национальной экономики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
-[...15 lines deleted...]
-      8) разработку сценариев освоения новых технологий в увязке с общим ходом структурно-технологических преобразований, продвижением в области индустриальной модернизации. Ниже представлены четыре сценария развития национальной экономики:</w:t>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сценарий технологического застоя, который реализуется в случае сворачивания программ индустриализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
-[...15 lines deleted...]
-      сценарий технологического застоя, который реализуется в случае сворачивания программ индустриализации;</w:t>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сценарий технологической инерции, как продолжение индустриализации в ее нынешнем варианте (без изменения приоритетов и без усиления инновационной составляющей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
-[...15 lines deleted...]
-      сценарий технологической инерции, как продолжение индустриализации в ее нынешнем варианте (без изменения приоритетов и без усиления инновационной составляющей);</w:t>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сценарий новых технологических ниш, предполагающий усиление собственных технологических компетенций, путем включения в глобальные технологические цепочки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      сценарий новых технологических ниш, предполагающий усиление собственных технологических компетенций, путем включения в глобальные технологические цепочки;</w:t>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сценарий технологического прорыва, ориентирующий на синхронизацию с глобальной технологической динамикой.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      сценарий технологического прорыва, ориентирующий на синхронизацию с глобальной технологической динамикой.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Заключительный этап осуществления технологического прогнозирования включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      12. Заключительный этап осуществления технологического прогнозирования включает в себя:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) формирование результатов технологического прогнозирования включает разработку видения и целей технологического и инновационного развития, перечень ключевых (приоритетных) технологий, предложений по приоритетным направлениям предоставления инновационных грантов, предложений по приоритетным направлениям формирования целевых технологических программ, предложений по совершенствованию документов Системы государственного планирования и законодательства в контексте технологического и инновационного развития сферы (отрасли), предложений для конкретных государственных органов в конкретной сфере государственного регулирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      1) формирование результатов технологического прогнозирования включает разработку видения и целей технологического и инновационного развития, перечень ключевых (приоритетных) технологий, предложений по приоритетным направлениям предоставления инновационных грантов, предложений по приоритетным направлениям формирования целевых технологических программ, предложений по совершенствованию документов Системы государственного планирования и законодательства в контексте технологического и инновационного развития сферы (отрасли), предложений для конкретных государственных органов в конкретной сфере государственного регулирования;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) вынесение результатов технологического прогнозирования на широкое обсуждение со всеми заинтересованными сторонами, включая представителей научного сообщества, бизнеса, государственных органов в формате круглых столов, конференций, распространения информации с использованием медиа-средств, по результатам которых вносятся корректировки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      2) вынесение результатов технологического прогнозирования на широкое обсуждение со всеми заинтересованными сторонами, включая представителей научного сообщества, бизнеса, государственных органов в формате круглых столов, конференций, распространения информации с использованием медиа-средств, по результатам которых вносятся корректировки;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработка рекомендаций для государственных органов стимулирующие технологическое развитие отраслей, включая законодательные;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      3) выработка рекомендаций для государственных органов стимулирующие технологическое развитие отраслей, включая законодательные;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вынесение результатов технологического прогнозирования на рассмотрение ВНТК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      4) вынесение результатов технологического прогнозирования на рассмотрение Совета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 12 с изменением, внесенным приказом Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Результаты технологического прогнозирования являются основой для:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      13. Результаты технологического прогнозирования являются основой для:</w:t>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) определения и актуализации перечня ключевых (приоритетных) технологий для предоставления мер государственной поддержки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      1) определения и актуализации перечня ключевых (приоритетных) технологий для предоставления мер государственной поддержки;</w:t>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) формирования и реализации целевых технологических программ, как способа обеспечения фокуса имеющихся ресурсов (финансовых, инфраструктурных, образовательных), направленных на развитие ключевых (приоритетных) технологий в отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      2) формирования и реализации целевых технологических программ, как способа обеспечения фокуса имеющихся ресурсов (финансовых, инфраструктурных, образовательных), направленных на развитие ключевых (приоритетных) технологий в отрасли.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Итоги технологического прогнозирования учитываются при формировании государственной технологической политики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      14. Итоги технологического прогнозирования учитываются при формировании государственной технологической политики.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Функционирование отраслевых центров технологических компетенций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Основными задачами отраслевых центров технологических компетенций являются осуществление технологического прогнозирования соответствующей отрасли, содействие в разработке и реализации целевой технологической программы, мониторинг мировых технологических трендов, научных достижений, определение текущих условий и конкурентных преимуществ для ускоренного технологического развития, а также потребностей и заинтересованности субъектов частного предпринимательства, содействие в распространении наилучших практик и опыта инновационной деятельности среди субъектов предпринимательства соответствующей отрасли, осуществление международного сотрудничества с целью привлечения в Республику Казахстан иностранных инвестиций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-      15. Основными задачами отраслевых центров технологических компетенций являются осуществление технологического прогнозирования соответствующей отрасли, содействие в разработке и реализации целевой технологической программы, мониторинг мировых технологических трендов, определение текущих условий и конкурентных преимуществ для ускоренного технологического развития, а также потребностей и заинтересованности субъектов частного предпринимательства, содействие в распространении наилучших практик и опыта инновационной деятельности среди субъектов предпринимательской деятельности соответствующей отрасли, осуществление международного сотрудничества с целью вовлечения в Республику Казахстан иностранных инвестиций.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Основными функциями деятельности отраслевых центров компетенций являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z168" w:id="79"/>
-[...15 lines deleted...]
-      Отраслевые центры технологических компетенций аккумулируют в себе соответствующие знания, умения, навыки и опыт, достаточные для выработки видения технологического развития соответствующей отрасли, обеспечивают институциональную память путем привлечения экспертов с соответствующими компетенциями отраслевого и межотраслевого характера.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) участие в проведении технологического прогнозирования и аналитических исследованиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:p>
-[...77 lines deleted...]
-      16. Основными функциями деятельности отраслевых центров компетенций являются:</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ технологических трендов и текущей ситуации отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      1) участие в проведении технологического прогнозирования и аналитических исследованиях;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выработка рекомендаций по видению технологического развития в отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      2) анализ технологических трендов и текущей ситуации отрасли;</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечение взаимодействия стейкхолдеров отрасли, посредством формирования технологических платформ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      3) выработка рекомендаций по видению технологического развития в отрасли;</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) разработка проекта целевой технологической программы в отрасли и последующее сопровождение ее реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      4) обеспечение взаимодействия стейкхолдеров отрасли, посредством формирования технологических платформ;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организация международного сотрудничества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      5) разработка проекта целевой технологической программы в отрасли и последующее сопровождение ее реализации;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) обеспечение кооперации с отечественными и международными лидерами отрасли.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      6) организация международного сотрудничества;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Критериями определения отраслевых центров технологических компетенций являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      7) обеспечение кооперации с отечественными и международными лидерами отрасли.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) опыт деятельности организации не менее 5 (пяти) лет в соответствующей отрасли/секторе по технологическому направлению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      17. Критериями определения отраслевых центров технологических компетенций являются:</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие компетенций сотрудников организации в области составления программных документов, проведения аналитических исследований, оценки технологий, технологических производственных процессов, технического регулирования и стандартизации в отрасли;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      1) опыт деятельности организации не менее 5 (пяти) лет в соответствующей отрасли/секторе по технологическому направлению;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие материально-технической базы, включая собственные средства для финансирования деятельности, необходимую инфраструктуру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Инициатором по определению его отраслевым центром технологических компетенций выступает юридическое лицо, включая научные организации, организации высшего и (или) послевузовского образования, бизнес-ассоциации и институты развития отрасли, соответствующее критериям, установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Государственные органы и местные исполнительные органы в пределах своей компетенции в области государственной поддержки инновационной деятельности вносят предложения по определению в курируемых направлениях отраслевых центров технологических компетенций для рассмотрения в уполномоченный орган.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В целях выработки государственной технологической политики и развития науки соответствующей отрасли или технологического направления и обеспечения ее преемственности государственные органы определяют отраслевые центры технологических компетенций.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      19. В целях выработки государственной технологической политики соответствующей отрасли и обеспечения ее преемственности государственные органы вносят предложения по определению в курируемых отраслях отраслевого центра компетенций на рассмотрение Совета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В отрасли определяются несколько отраслевых центров технологических компетенций по различным технологическим направлениям. Методологическое содействие в формировании отраслевых центров технологических компетенции осуществляется национальным институтом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      20. Государственные органы на основании рекомендации Совета принимают решение об определении отраслевого центра технологических компетенций.</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Финансовое обеспечение деятельности отраслевых центров технологических компетенций может осуществляться за счет собственных, привлеченных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...15 lines deleted...]
-      21. В отрасли определяются несколько отраслевых центров технологических компетенций по различным технологическим направлениям. Методологическое содействие в формировании отраслевых центров технологических компетенции осуществляется национальным институтом.</w:t>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Организация технологических платформ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
-[...15 lines deleted...]
-      22. Финансовое обеспечение деятельности отраслевых центров технологических компетенций может осуществляться за счет собственных, привлеченных средств.</w:t>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Участниками технологических платформ являются координаторы организации технологических платформ, отраслевые центры технологических компетенций в соответствующей отрасли, государственные органы, представители бизнес, образовательного и научного сообщества (далее – участники).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Организация технологических платформ</w:t>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Основными функциями технологических платформ являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
-[...15 lines deleted...]
-      23. Участниками технологических платформ являются координаторы организации технологических платформ, отраслевые центры технологических компетенций в соответствующей отрасли, государственные органы, представители бизнес, образовательного и научного сообщества (далее – участники).</w:t>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) мобилизация и координация усилий всех заинтересованных сторон – участников платформы по формированию и реализации технологической политики в сфере (отрасли), и ее отдельных направлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      24. Основными функциями технологических платформ являются:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) согласование с участниками платформы единого видения технологического развития сферы (отрасли), и ее отдельных направлений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      1) мобилизация и координация усилий всех заинтересованных сторон – участников платформы по формированию и реализации технологической политики в сфере (отрасли), и ее отдельных направлений;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) сбор и выработка инициатив, рекомендаций и мероприятий по технологическим направлениям платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      2) согласование с участниками платформы единого видения технологического развития сферы (отрасли), и ее отдельных направлений;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) содействие реализации государственно-частного партнерства среди участников платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      3) сбор и выработка инициатив, рекомендаций и мероприятий по технологическим направлениям платформы;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) оптимизация процессов взаимодействия участников платформы, за счет внедрения элементов цифровизации, процесса обмена данными и компетенциями в рамках платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      4) содействие реализации государственно-частного партнерства среди участников платформы;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспечение фокуса ресурсов (финансовых, инфраструктурных, образовательных) на достижение цели платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      5) оптимизация процессов взаимодействия участников платформы, за счет внедрения элементов цифровизации, процесса обмена данными и компетенциями в рамках платформы;</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) формирование и реализация дорожной карты технологического развития сферы (отрасли) в рамках платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      6) обеспечение фокуса ресурсов (финансовых, инфраструктурных, образовательных) на достижение цели платформы;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участие в разработке и реализации целевых технологических программ сферы (отрасли).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      7) формирование и реализация дорожной карты технологического развития сферы (отрасли) в рамках платформы;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Организация технологических платформ основывается на корректном и стабильном выполнении координационных функций технологических платформ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      8) участие в разработке и реализации целевых технологических программ сферы (отрасли).</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Критериями определения координатора организации технологических платформ являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...15 lines deleted...]
-      25. Организация технологических платформ основывается на корректном и стабильном выполнении координационных функций технологических платформ.</w:t>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обладание технологическими компетенциями и знаниями отраслевой специфики в сфере (отрасли) деятельности технологической платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
-[...15 lines deleted...]
-      Критериями определения координатора организации технологических платформ являются:</w:t>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие опыта организации процесса взаимодействия со стейкхолдерами технологического направления формируемой платформы не менее 3 (трех) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
-[...15 lines deleted...]
-      1) обладание технологическими компетенциями и знаниями отраслевой специфики в сфере (отрасли) деятельности технологической платформы;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие соглашений (меморандумов) о сотрудничестве с основными лидерами технологического направления (юридические лица, организации высшего и (или) послевузовского образования, научные организации, ассоциации) в целях обеспечения согласованности при формировании платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      2) наличие опыта организации процесса взаимодействия со стейкхолдерами технологического направления формируемой платформы не менее 3 (трех) лет;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие необходимой материально-технической базы для функционирования технологической платформы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...15 lines deleted...]
-      3) наличие соглашений (меморандумов) о сотрудничестве с основными лидерами технологического направления (юридические лица, организации высшего и (или) послевузовского образования, научные организации, ассоциации) в целях обеспечения согласованности при формировании платформы;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие зафиксированных обязательств по обеспечению реализации функций технологической платформы и ее бесперебойному функционированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkStart w:name="z121" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. Инициатором по определению его координатором организации технологической платформы выступает юридическое лицо, включая научные организации, организации высшего и (или) послевузовского образования, отраслевой центр технологической компетенций, бизнес-ассоциация и институт развития в соответствующей отрасли, соответствующее критериям установленным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящей Методики.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z122" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Государственные органы и местные исполнительные органы в пределах своей компетенции в области государственной поддержки инновационной деятельности вносят предложения по организации технологических платформ для рассмотрения в уполномоченный орган (с указанием координатора организации технологических платформ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Рассмотрение инициатив государственных органов по организации технологических платформ в отраслях относится к задачам ВНТК.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      27. В целях формирования и реализации государственной технологической политики государственные органы вносят предложения по определению координатора организации технологической платформы на рассмотрение Совета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z124" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В отрасли допускается определение нескольких технологических платформ по различным технологическим направлениям. Методологическое содействие в формировании технологических платформ осуществляется национальным институтом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      28. Государственные органы на основании рекомендации Совета принимают решение о создании технологических платформ и определении координатора организации технологических платформ.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Финансовое обеспечение деятельности технологических платформ может осуществляться за счет привлеченных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      29. В отрасли допускается определение нескольких технологических платформ по различным технологическим направлениям. Методологическое содействие в формировании технологических платформ осуществляется национальным институтом.</w:t>
+    <w:bookmarkStart w:name="z126" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Организация разработки целевых технологических программ</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkStart w:name="z127" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Для реализации технологической политики отраслевыми центрами технологических компетенций разрабатываются целевые технологические программы, которые утверждаются соответствующими государственными органами в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 2</w:t>
+        <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 241-5 Предпринимательского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Методологическое содействие в разработке проектов целевых технологических программ осуществляется национальным институтом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 - в редакции приказа Министра цифрового развития, инноваций и аэрокосмической промышленности РК от 31.07.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 454/НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z129" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Критериями разработки целевых технологических программ являются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:p>
-[...77 lines deleted...]
-      32. Методологическое содействие в разработке проектов целевых технологических программ осуществляется национальным институтом.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) нацеленность на реализацию документов Системы государственного планирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:p>
-[...77 lines deleted...]
-      33. Критериями разработки целевых технологических программ являются:</w:t>
+    <w:bookmarkStart w:name="z131" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ориентированность на решение технологических задач предприятий (отраслей) и развитие перспективных технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      1) нацеленность на реализацию документов Системы государственного планирования;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) взаимодействие государства, субъектов предпринимательства, образования и науки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z131" w:id="125"/>
-[...15 lines deleted...]
-      2) ориентированность на решение технологических задач предприятий (отраслей) и развитие перспективных технологий;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ориентированность на удовлетворение потребностей целевой группы потребителей перспективных технологий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      3) взаимодействие государства, субъектов предпринимательства, образования и науки;</w:t>
+    <w:bookmarkStart w:name="z134" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие системы согласованных по срокам, ресурсам и исполнителям целей, целевых индикаторов, задач и мер, последовательность их реализации, ориентацию на достижение программных целей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z133" w:id="127"/>
-[...15 lines deleted...]
-      4) ориентированность на удовлетворение потребностей целевой группы потребителей перспективных технологий;</w:t>
+    <w:bookmarkStart w:name="z135" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) обеспеченность сбалансированными финансовыми, трудовыми и материальными ресурсами и источниками их обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z134" w:id="128"/>
-[...15 lines deleted...]
-      5) наличие системы согласованных по срокам, ресурсам и исполнителям целей, целевых индикаторов, задач и мер, последовательность их реализации, ориентацию на достижение программных целей;</w:t>
+    <w:bookmarkStart w:name="z136" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34.Структура целевой технологической программы содержит следующие разделы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z135" w:id="129"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="131"/>
+    <w:bookmarkStart w:name="z137" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) паспорт (основные параметры); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z138" w:id="132"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z138" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) введение; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z139" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) анализ текущей ситуации (анализ мировых трендов, анализ текущей ситуации, выделение приоритетного поднаправления); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z140" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) цели, задачи; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) основные направления, пути достижения поставленных целей программы и соответствующие меры (план мероприятий по развитию предполагаемых технологий в отраслевом поднаправлении, имеющих потенциал для оказания существенного влияния на развитие отрасли);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) необходимые ресурсы.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z141" w:id="135"/>
-[...15 lines deleted...]
-      5) основные направления, пути достижения поставленных целей программы и соответствующие меры (план мероприятий по развитию предполагаемых технологий в отраслевом поднаправлении, имеющих потенциал для оказания существенного влияния на развитие отрасли);</w:t>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. В разделе "Паспорт (основные параметры)" излагаются основные параметры программного документа, включающие в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...15 lines deleted...]
-      6) необходимые ресурсы.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наименование;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z143" w:id="137"/>
-[...15 lines deleted...]
-      35. В разделе "Паспорт (основные параметры)" излагаются основные параметры программного документа, включающие в себя:</w:t>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) основание для разработки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z144" w:id="138"/>
-[...15 lines deleted...]
-      1) наименование;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) указание государственного органа, ответственного за разработку, и государственных органов, ответственных за реализацию программного документа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z145" w:id="139"/>
-[...15 lines deleted...]
-      2) основание для разработки;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) цели;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z146" w:id="140"/>
-[...15 lines deleted...]
-      3) указание государственного органа, ответственного за разработку, и государственных органов, ответственных за реализацию программного документа;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) задачи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z147" w:id="141"/>
-[...15 lines deleted...]
-      4) цели;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) сроки реализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      5) задачи;</w:t>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) источники и объемы финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...15 lines deleted...]
-      6) сроки реализации;</w:t>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. В разделе "Введение" излагается обоснование необходимости предлагаемой целевой технологической программы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z150" w:id="144"/>
-[...15 lines deleted...]
-      7) источники и объемы финансирования.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. В разделе "Анализ текущей ситуации" излагаются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z151" w:id="145"/>
-[...15 lines deleted...]
-      36. В разделе "Введение" излагается обоснование необходимости предлагаемой целевой технологической программы.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) оценка текущей ситуации состояния сферы деятельности (при этом необходимо выделить цифровые показатели, характеризующие текущую ситуацию, основные проблемы, сдерживающие факторы, имеющийся потенциал для развития, анализ основных игроков, мировой опыт, тенденции и предпосылки на основе предварительного анализа сильных и слабых сторон, перспектив и угроз для данной сферы деятельности);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z152" w:id="146"/>
-[...15 lines deleted...]
-      37. В разделе "Анализ текущей ситуации" излагаются:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) анализ действующей политики государственного регулирования развития сферы деятельности, включая характеристику существующей нормативной правовой базы, действующей практики и результатов реализации мероприятий по обеспечению развития сферы деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z153" w:id="147"/>
-[...15 lines deleted...]
-      1) оценка текущей ситуации состояния сферы деятельности (при этом необходимо выделить цифровые показатели, характеризующие текущую ситуацию, основные проблемы, сдерживающие факторы, имеющийся потенциал для развития, анализ основных игроков, мировой опыт, тенденции и предпосылки на основе предварительного анализа сильных и слабых сторон, перспектив и угроз для данной сферы деятельности);</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В разделе "Цели, задачи" указываются цели, формируемые исходя из вышестоящих документов Системы государственного планирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z154" w:id="148"/>
-[...15 lines deleted...]
-      2) анализ действующей политики государственного регулирования развития сферы деятельности, включая характеристику существующей нормативной правовой базы, действующей практики и результатов реализации мероприятий по обеспечению развития сферы деятельности.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все цели целевой технологической программы являются четкими, конкретными, контролируемыми, проверяемыми и оцениваемыми, и содержат целевые индикаторы с промежуточными и конечными значениями, позволяющими определить степень достижения целей программы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...15 lines deleted...]
-      38. В разделе "Цели, задачи" указываются цели, формируемые исходя из вышестоящих документов Системы государственного планирования.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Задачами целевой технологической программы являются основные условия, которые необходимо выполнить для достижения соответствующей цели программы, формируемые на основе анализа ситуации и позволяющие увидеть ключевые изменения в сферах деятельности к концу планового периода.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...15 lines deleted...]
-      Все цели целевой технологической программы являются четкими, конкретными, контролируемыми, проверяемыми и оцениваемыми, и содержат целевые индикаторы с промежуточными и конечными значениями, позволяющими определить степень достижения целей программы.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цели, задачи и целевые индикаторы результатов реализации программы приводятся с указанием государственных и частных организаций, ответственных за их достижение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
-[...15 lines deleted...]
-      Задачами целевой технологической программы являются основные условия, которые необходимо выполнить для достижения соответствующей цели программы, формируемые на основе анализа ситуации и позволяющие увидеть ключевые изменения в сферах деятельности к концу планового периода.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. В разделе "Основные направления, пути достижения поставленных целей программы и соответствующие меры" приводятся пути достижения государственными органами и иными организациями, ответственными за реализацию целевой технологической программы, поставленных целей и решения стоящих задач, система мер, которая в полном объеме и нужные сроки обеспечит достижение каждой цели и решение каждой задачи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
-[...15 lines deleted...]
-      Цели, задачи и целевые индикаторы результатов реализации программы приводятся с указанием государственных и частных организаций, ответственных за их достижение.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. В разделе "Необходимые ресурсы" излагаются потребности в ресурсах для реализации государственной программы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z159" w:id="153"/>
-[...15 lines deleted...]
-      39. В разделе "Основные направления, пути достижения поставленных целей программы и соответствующие меры" приводятся пути достижения государственными органами и иными организациями, ответственными за реализацию целевой технологической программы, поставленных целей и решения стоящих задач, система мер, которая в полном объеме и нужные сроки обеспечит достижение каждой цели и решение каждой задачи.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. В отрасли допускается разработка нескольких целевых технологических программ по различным технологическим направлениям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z160" w:id="154"/>
-[...15 lines deleted...]
-      40. В разделе "Необходимые ресурсы" излагаются потребности в ресурсах для реализации государственной программы.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Государственные органы в курируемых направлениях по итогам рассмотрения проекта целевой технологической программы на предмет соответствия целям, критериям и структуре, после согласования с заинтересованными организациями вносят предложения на рассмотрение ВНТК.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z161" w:id="155"/>
-[...15 lines deleted...]
-      41. В отрасли допускается разработка нескольких целевых технологических программ по различным технологическим направлениям.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа Министра науки и высшего образования РК от 20.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 198</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Утверждение целевой технологической программы оформляется решением соответствующего государственного органа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z162" w:id="156"/>
-[...15 lines deleted...]
-      42. Государственные органы в курируемых направлениях по итогам рассмотрения проекта целевой технологической программы на предмет соответствия целям, критериям и структуре, после согласования с заинтересованными организациями вносят предложения на рассмотрение Совета.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Финансовое обеспечение разработки и реализации целевой технологической программы может осуществляться за счет привлеченных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z163" w:id="157"/>
-[...15 lines deleted...]
-      43. Утверждение целевой технологической программы оформляется решением соответствующего государственного органа.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z164" w:id="158"/>
-[...15 lines deleted...]
-      44. Финансовое обеспечение разработки и реализации целевой технологической программы может осуществляться за счет привлеченных средств.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Вопросы, не регламентированные настоящей Методикой, регулируются и разрешаются в порядке, предусмотренном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
-[...36 lines deleted...]
-    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>