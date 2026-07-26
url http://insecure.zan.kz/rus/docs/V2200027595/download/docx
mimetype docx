--- v0 (2025-10-15)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a431329" w14:textId="a431329">
+    <w:p w14:paraId="f40f36c" w14:textId="f40f36c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -113,94 +113,166 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра труда и социальной защиты населения Республики Казахстан от 15 апреля 2022 года № 123. Зарегистрирован в Министерстве юстиции Республики Казахстан 15 апреля 2022 года № 27595.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 43-2 Закона Республики Казахстан "О миграции населения" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 43-2 Закона Республики Казахстан "О миграции населения" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить Правила выдачи, продления и отзыва разрешений трудовому иммигранту согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -746,2032 +818,2822 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 апреля 2022 года № 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила выдачи, продления и отзыва разрешения трудовому иммигранту</w:t>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>выдачи, продления и отзыва разрешения трудовому иммигранту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 31.07.2024 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 288</w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t> (вводится в действие с 01.01.2025).</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z367" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z368" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила выдачи, продления и отзыва разрешения трудовому иммигранту (далее – Правила) разработаны в соответствии с подпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", </w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных и социально ответственных услугах", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 43-2 Закона Республики Казахстан "О миграции населения" и определяют порядок выдачи, продления и отзыва разрешения трудовому иммигранту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z124" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z369" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z125" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z370" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) трудовые иммигранты – иммигранты, прибывшие в Республику Казахстан в качестве домашних работников с целью выполнения работ (оказания услуг) у работодателей – физических лиц в домашнем хозяйстве на основании разрешения трудовому иммигранту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z126" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z371" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) разрешение трудовому иммигранту – разрешение трудовому иммигранту – документ установленной формы, выдаваемый трудовому иммигранту для выполнения работ (оказания услуг) у работодателей – физических лиц в домашнем хозяйстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z127" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z372" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) работодатель-физическое лицо - лицо, привлекающее трудового иммигранта для выполнения работ (оказания услуг) в домашнем хозяйстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z128" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z373" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) квота на привлечение иностранной рабочей силы – предельно допустимое количество иностранной рабочей силы, разрешенное к привлечению работодателем-физическим лицом для осуществления трудовой деятельности на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z374" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. При внесении изменений и (или) дополнений в настоящие Правила, уполномоченный орган по вопросам миграции населения в течение 3 (трех) рабочих дней после регистрации в Министерстве юстиции Республики Казахстан направляет информацию о внесенных изменениях и (или) дополнениях местным исполнительным органам столицы, областей и городов республиканского значения (далее – услугодатель).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z375" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выдачи и продления разрешения трудовому иммигранту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z376" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственная услуга "Выдача, продление и отзыв разрешения трудовому иммигранту" (далее – государственная услуга) оказывается услугодателями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z130" w:id="19"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z132" w:id="21"/>
+    <w:bookmarkStart w:name="z444" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Для получения государственной услуги трудовой иммигрант (далее – услугополучатель) совместно с работодателем-физическим лицом (далее – работодатель) подает заявление о выдаче/продлении разрешения трудовому иммигранту (далее – разрешение) по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам при личном обращении в Государственную корпорацию либо через веб-портал "электронного правительства" (egov.kz) или migration.enbek.kz и документы в соответствии с Перечнем основных требований к оказанию государственной услуги "Выдача и продление разрешения трудовому иммигранту" согласно </w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам через веб-портал "электронного правительства" или портал "migration.enbek.kz" и документы в соответствии с Перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам (далее – Требования к оказанию государственной услуги).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z133" w:id="22"/>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z378" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Услугодатель осуществляет принятие решения о выдаче или продлении разрешения трудовому иммигранту после согласовывания с территориальными органами внутренних дел.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z379" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Решение о выдаче или продлении либо об отказе в выдаче или продлении разрешения принимается услугодателями в течении 2 (двух) рабочих дней, не считая день подачи заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При подаче услугополучателем заявления через веб-портал "электронного правительства" или портал "migration.enbek.kz" в "личном кабинете" услугополучателя отображается статус о принятии заявления для оказания государственной услуги, а также уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Услугополучатель осуществляет регистрацию на портале "migration.enbek.kz" с указанием паспортных данных и заполнения сведений о наличии квалификации, навыков и стаже работы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z382" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Поиск работодателями трудовых иммигрантов, находящихся зарубежом, которые имеют учетную запись на портале "migration.enbek.kz", осуществляется только по истечении 15 (пятнадцати) дней со дня опубликования вакансий на enbek.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, заявка на привлечение трудовых иммигрантов подается в течении 2 (двух) месяцев со дня истечения срока, указанного в части первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При обращении услугополучателя в Государственную корпорацию сотрудник Государственной корпорации оформляет электронную заявку в интегрированной информационной системе "Центры обслуживания населения" (далее – ИИС "ЦОН"), с приложением электронных копий документов и направляет в автоматизированную информационную систему "Иностранная рабочая сила" (далее – АИС "ИРС") для принятия соответствующего решения. </w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="22"/>
+      11. Выдача разрешения через портал "migration.enbek.kz" осуществляется при подписании услугополучателем с работодателем соглашения о намерении заключения трудового договора в Республике Казахстан (далее – соглашение о намерении) согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам и после въезда услугополучателя в Республику Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z384" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Услугополучатель получает разрешение через портал "migration.enbek.kz" в течении 10 (десяти) календарных дней со дня подписания соглашения о намерении, в период которого сохраняется квота для услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z385" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для получения разрешения через портал "migration.enbek.kz" услугополучатель направляет заявление и документы, предусмотренные Перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z386" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. При обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 15 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Услугодатель в день поступления документов, посредством автоматизированной информационной системы "Иностранная рабочая сила" (далее – АИС "ИРС") осуществляет проверку на соответствие:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z388" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документов, предусмотренных Перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z389" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) гражданства иностранного гражданина условиям предусмотренным подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43-1 Закона Республики Казахстан "О миграции населения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z390" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) условиям предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 43-2 Закона Республики Казахстан "О миграции населения";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z391" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) уплата суммы индивидуального подоходного налога в соответствии с подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 412 или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 696</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Налогового Кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...256 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 43-1 Закона Республики Казахстан "О миграции населения";</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Документы, поступившие от веб-портала "электронного правительства" или портал "migration.enbek.kz" в АИС "ИРС" автоматически направляются на рассмотрение в информационную систему "Миграционная полиция" (далее – ИС "МП"). Территориальные органы внутренних дел рассматривают поступившие документы в течение 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z393" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случаях представления документов в неполном объеме и (или) предоставления документов с истекшим сроком действия, предусмотренных Перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам, услугодатель направляет услугополучателю мотивированный отказ в приеме документов на выдачу или продление разрешения в форме электронного документа в "личный кабинет".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z370" w:id="36"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5) Примечание ИЗПИ!</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 5 вводится в действие с 01.01.2026 в соответствии с приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Пункт 18 предусматривается в редакции приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (текст исключен). </w:t>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...104 lines deleted...]
-    <w:bookmarkStart w:name="z151" w:id="39"/>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При положительном результате рассмотрения заявления выдача или продление разрешения трудовому иммигранту осуществляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам путем направления из АИС "ИРС" в личный кабинет услугополучателя на веб-портале "электронного правительства" либо портале "migration.enbek.kz" в зависимости от того, через какую систему направлено заявление услугополучателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z395" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Разрешение выдается на срок, указанный в заявлении услугополучателя на выдачу или продление разрешения и может составлять от 1 (одного) до 12 (двенадцати) месяцев. Максимальный срок с учетом продления разрешения трудовому иммигранту не превышает 12 (двенадцать) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z396" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Услугодатель выдает разрешения в пределах квоты, распределенной уполномоченным органом по вопросам занятости населения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z397" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При продлении разрешения количество действующих, ранее выданных разрешений на территории соответствующей административно-территориальной единицы входит в учет одной квоты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z398" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Выданное услугодателем разрешение не подлежит передаче третьим лицам, действует только на территории соответствующей административно-территориальной единицы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z399" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Разрешение выдается услугополучателю при соответствии адреса недвижимости, находящегося на праве собственности работодателя, по которому услугополучатель намеревается осуществлять трудовую деятельность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z400" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Заявление на продление разрешения подается не ранее 30 (тридцати) календарных дней и не позднее 5 (пяти) календарных дней до истечения срока действующего разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z401" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Разрешение не продлевается в случае подачи заявления позднее пяти (пяти) календарных дней до истечения срока действующего разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z402" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Услугополучатель, получивший разрешение со сроком 12 (двенадцать) месяцев либо разрешение которого с учетом продлений достигло 12 (двенадцати) месяцев подает заявление на новое разрешение в течение 4 (четырех) календарных дней до истечения срока действующего разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы на получение разрешения подаются в установленном порядке указанном в пункте 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 27 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. В случае завершения выполнения работ (оказания услуг) в домашнем хозяйстве до окончания срока разрешения, работодатель в течение 2 (двух) рабочих дней со дня расторжения трудового договора направляет услугодателю через веб-портал "электронного правительства" либо портал "migration.enbek.kz" уведомление о расторжении трудового договора с трудовым иммигрантом по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам путем направления из АИС "ИРС" в ИИС "ЦОН" или в личный кабинет услугополучателя на веб-портале "электронного правительства" либо портале migration.enbek.kz в зависимости через какую систему направлено заявление услугополучателя.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="39"/>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z404" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Работодатель, привлекающий трудового иммигранта который получил разрешение, вносит информацию о заключении и прекращении с работником трудового договора в единую систему учета трудовых договоров в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 27)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики Казахстан либо заключить трудовой договор на веб-портале "hr.enbek.kz".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...116 lines deleted...]
-      24. Заявление на продление разрешения подается не ранее 30 (тридцати) календарных дней и не позднее 5 (пяти) календарных дней до истечения срока действующего разрешения.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 29 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Услугодатель осуществляет регистрацию трудовых договоров между работодателем и трудовым иммигрантом в системе АИС "ИРС".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z406" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Отказ в оказании государственной услуги осуществляется по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам по основаниям предусмотренным Перечнем основных требований к оказанию государственной услуги согласно приложению 2 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z158" w:id="46"/>
-[...15 lines deleted...]
-      25. Разрешение не продлевается в случае подачи заявления позднее пяти (пяти) календарных дней до истечения срока действующего разрешения.</w:t>
+    <w:bookmarkStart w:name="z407" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок отзыва разрешения трудовому иммигранту</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z159" w:id="47"/>
-[...15 lines deleted...]
-      26. Услугополучатель, получивший разрешение со сроком 12 (двенадцать) месяцев либо разрешение которого с учетом продлений достигло 12 (двенадцати) месяцев подает заявление на новое разрешение в течение 4 (четырех) календарных дней до истечения срока действующего разрешения.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Услугодателем производится отзыв действующего разрешения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z160" w:id="48"/>
-[...15 lines deleted...]
-      Документы на получение разрешения подаются в установленном порядке указанном в пункте 5 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на основании актов уполномоченных государственных органов, осуществляющих контроль по соблюдению трудового и миграционного законодательства Республики Казахстан, в случае осуществления трудовой деятельности, несвязанной с выполнением работ (оказанием услуг) у работодателей в домашнем хозяйстве;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z161" w:id="49"/>
-[...15 lines deleted...]
-      27. В случае порчи или утере услугополучателем разрешения выданной Государственной корпорацией, копия разрешения Государственной корпорацией выдается в день его обращения.</w:t>
+    <w:bookmarkStart w:name="z410" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) осуществление трудовой деятельности, не соответствующей целям и условиям выданного разрешения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z162" w:id="50"/>
+    <w:bookmarkStart w:name="z411" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) неуплата либо несвоевременная уплата предварительного платежа по индивидуальному подоходному налогу, если такая уплата является обязательным условием действия разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z412" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) прекращение трудовой деятельности у работодателя – физического лица, указанного при оформлении разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z413" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выезд трудового иммигранта на постоянное место жительства за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z414" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вступление в законную силу решения суда о выдворении трудового иммигранта за пределы Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z415" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие вступившего в законную силу решения о сокращении срока пребывания трудового иммигранта в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z416" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) иные случаи, предусмотренные законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 32 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      28. В случае завершения выполнения работ (оказания услуг) в домашнем хозяйстве до окончания срока разрешения, работодатель в течение 2 (двух) рабочих дней со дня расторжения трудового договора, направляет в Государственную корпорацию, через веб-портал "электронного правительства" либо портал migration.enbek.kz уведомление о расторжении трудового договора с трудовым иммигрантом по форме согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 6</w:t>
+      32. Отзыв производится услугодателем через АИС "ИРС" с направлением в личный кабинет услугополучателя веб-портала "электронного правительства" или портала "migration.enbek.kz" уведомления об отзыве разрешения по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z163" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 33 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. Работодатель, привлекающий трудового иммигранта который получил разрешение, вносит информацию о заключении и прекращении с работником трудового договора в единую систему учета трудовых договоров в порядке, предусмотренном </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="53"/>
+      33. Услугодатель в течении 2 (двух) рабочих дней со дня отзыва разрешения направляет через АИС "ИРС" в ИС "МП" информацию в территориальные органы внутренних дел об отзыве по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 34 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Территориальные органы внутренних дел в день поступления уведомления вносят в ИС "МП" информацию с указанием оснований отзыва и сокращают срок временного пребывания трудового иммигранта в Республике Казахстан до 15 (пятнадцати) календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z420" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателей и (или) их должностных лиц по вопросам оказания государственных услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z421" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Рассмотрение жалобы по вопросам оказания государственных услуг в административном (досудебном) порядке производится вышестоящим административным органом (должностным лицом), рассматривающим жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Административный орган (должностное лицо), чье решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом, административный орган (должностное лицо) чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение либо иное административное действие, полностью удовлетворяющего требованиям, указанных в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z422" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Услугополучатель обжалует решение, действие (бездействие) услугодателя, должностного лица в соответствии с пунктом 1 статьи 91 АППК РК. Жалоба на решение, действие (бездействие) услугодателя по вопросам оказания государственной услуги подается на имя руководителя услугодателя либо в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг, в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z423" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      31. Отказ в оказании государственной услуги осуществляется по форме согласно </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="54"/>
+      37. Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z424" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...12 lines deleted...]
-      </w:pPr>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Заголовок главы 3 – в редакции приказа Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...107 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...281 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2974,103 +3836,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>В ___________________________</w:t>
+              <w:t>В _________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(наименование местного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исполнительного органа) от гражданина</w:t>
+              <w:t>исполнительного органа) от</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>гражданина</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>(указать какой страны)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ___________________________</w:t>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3078,129 +3953,129 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>иммигранта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ИИН _________________________</w:t>
+              <w:t>ИИН ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Дата рождения ________________</w:t>
+              <w:t>Дата рождения ______________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место рождения _______________</w:t>
+              <w:t>Место рождения _____________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Серия и № документа,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверяющего личность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>_____________________________</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ___________________________</w:t>
+              <w:t>от ________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3209,1290 +4084,788 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работодатель-физическое лицо</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ИИН _______________________</w:t>
-            </w:r>
-[...11 lines deleted...]
-              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z182" w:id="68"/>
+    <w:bookmarkStart w:name="z426" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Заявление на выдачу/продление разрешения</w:t>
+        <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                               трудовому иммигранту</w:t>
-[...684 lines deleted...]
-        <w:t xml:space="preserve">                   (ФИО (при его наличии) иностранца, гражданство)</w:t>
+        <w:t>на выдачу/продление разрешения трудовому иммигранту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать/продлить (ненужное зачеркнуть) разрешение трудовому иммигранту сроком на _____ месяц (а/ев) для выполнения работ (оказания услуг) у работодателя- физического лица (далее – работодатель) в качестве домашнего работника в домашнем хозяйстве по следующему адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (столица/область/город республиканского значения, улица, дом, квартира)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      О себе сообщаю следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Постоянно проживаю _________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указывается гражданство, полный адрес места постоянного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   проживания, страна, область, город, район, поселок, улица,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   номер дома, телефон, в том числе мобильный).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Состав семьи _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указывается семейное положение, установочные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   супруга/и (фамилия, имя и отчество (при его наличии), год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   рождения, количество детей, домашний телефон).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Адрес временного проживания в Республике Казахстан:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (город, район, улица, дом, квартира, телефон, в том числе мобильный)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Об ответственности за нарушение миграционного и налогового законодательства Республики Казахстан осведомлен (а).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных, необходимых для оказания государственной услуги "Выдача и продление разрешения трудовым иммигрантам".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         Ф.И.О (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________подпись "__"_________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   Ф.И.О (при его наличии) работодателя,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________год рождения, ИИН намереваюсь</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>привлечь в качестве трудового иммигранта для выполнения работы (оказания услуг) в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>домашнем хозяйстве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (ФИО (при его наличии) иностранного гражданина, гражданство)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>после получения им соответствующего разрешения.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       2. Адрес постоянного проживания __________________________________</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve">       3. Место временного проживания и работы трудового иммигранта, а также профессия,</w:t>
+        <w:t>
+      2. Адрес постоянного проживания __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (город, район, улица, дом, квартира, номер телефона, в том числе мобильный).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Место временного проживания и работы трудового иммигранта, а также профессия,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по которой планируется принятие работодателем</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________________________________________________________________________</w:t>
-[...390 lines deleted...]
-    </w:tbl>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Обязуюсь уведомлять уполномоченные органы о пребывании трудового иммигранта через информационную систему "e-Qonag" посредством веб-сайта www.eqonaq.kz и визово-миграционный портал (www.vmp.gov.kz).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Об ответственности за нарушение миграционного законодательства Республики Казахстан осведомлен (а).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Даю согласие на сбор и обработку моих персональных данных, необходимых для оказания государственной услуги "Выдача и продление разрешения трудовым иммигрантам".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________ ______________ "__"_______ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О. (при его наличии) работодателя подпись</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4526,1040 +4899,985 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к</w:t>
+              <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Правилам выдачи, продления и отзыва</w:t>
+              <w:t>к Правилам выдачи, продления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>разрешения трудовому иммигранту</w:t>
+              <w:t>и отзыва разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому иммигранту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z200" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается изменение приказом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z428" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="75"/>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 с изменениями, внесенными приказом Министра труда и социальной защиты населения РК от 30.09.2025 </w:t>
+      Сноска. Приложение 2 с изменениями, внесенными приказами Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 302</w:t>
+        <w:t>№ 225</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z201" w:id="76"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="76"/>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Наименование услугодателя </w:t>
+              <w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Местные исполнительные органы районов, городов областного значения (далее – услугодатель)</w:t>
+Выдача, продление и отзыв разрешения трудовому иммигранту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z205" w:id="77"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="77"/>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Прием документов и выдача результата оказания государственной услуги осуществляется через некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) либо через веб-портал "электронного правительства" www.egov.kz или www.migration.enbek.kz.</w:t>
+1)Выдача разрешений трудовым иммигрантам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2)Продление разрешений трудовым иммигрантам;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) Отзыв разрешений трудовому иммигранту.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="78"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="78"/>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Срок оказания государственной услуги</w:t>
+              <w:t xml:space="preserve">
+ Наименование услугодателя </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z211" w:id="79"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Со дня подачи пакета необходимых документов в Государственную корпорацию – 2 (два) рабочих дня не считая день поступления заявления;</w:t>
-[...74 lines deleted...]
-Со дня подачи пакета необходимых документов через портал 2 (два) рабочих дня не считая день поступления заявления.</w:t>
+Местные исполнительные органы столицы, областей и городов республиканского значения (далее – услугодатель)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z216" w:id="80"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="80"/>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Электронная (полностью автоматизированная)/ бумажная</w:t>
+Прием документов и выдача результата оказания государственной услуги осуществляется через веб-портал "электронного правительства" или портал "migration.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z220" w:id="81"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="81"/>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги – выдача и продление разрешения трудовому иммигранту либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами.</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="82"/>
+Со дня подачи пакета необходимых документов через веб-портал "электронного правительства" или портал "migration.enbek.kz" - 2 (два) рабочих дня не считая день поступления заявления.</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...27 lines deleted...]
-Форма предоставления результата государственной услуги: электронная или бумажная.</w:t>
+Максимально допустимое время обслуживания при обращении через веб-портал "электронного правительства" или портал "migration.enbek.kz" – 30 (тридцать) минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="83"/>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга трудовому иммигранту оказывается бесплатно.</w:t>
+По всем подвидам: Электронная (частично автоматизированная)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5592,233 +5910,123 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная корпорация – с понедельника по пятницу включительно, в соответствии с установленным графиком работы с 9-00 до 18-30 часов без перерыва на обед, кроме выходных и праздничных дней согласно трудовому законодательству Республики Казахстан (при обращении работодателя-физического лица (далее - работодатель) после окончания рабочего времени, в выходные и праздничные дни, согласно трудовому законодательству, прием заявлений и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Результат оказания государственной услуги – выдача и продление разрешения трудовому иммигранту либо мотивированный ответ об отказе в оказании государственной услуги, в случаях и по основаниям, предусмотренными настоящими правилами.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Прием осуществляется в порядке "электронной" очереди, без ускоренного обслуживания, возможно бронирование электронной очереди посредством портала.</w:t>
+              <w:t xml:space="preserve">
+На веб-портале "электронного правительства" или портале "migration.enbek.kz" результат оказания государственной услуги либо мотивированный ответ об отказе в оказании государственной услуги направляется в "личный кабинет" в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">
-услугодатель - с понедельника по пятницу с 9:00 часов до 18:30 часов, с перерывом на обед с 13:00 часов до 14:30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и </w:t>
-[...91 lines deleted...]
-3) www.migration.enbek.kz.</w:t>
+Форма предоставления результата государственной услуги: электронная </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5851,1461 +6059,1125 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для оформления разрешения трудовому иммигранту предоставляются следующие документы:</w:t>
-[...683 lines deleted...]
-              <w:t xml:space="preserve"> в действие с 01.01.2026).</w:t>
+Государственная услуга трудовому иммигранту оказывается бесплатно.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="84"/>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z275" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-При выдаче и продлении разрешения трудовому иммигранту:</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="85"/>
+Через веб-портал "электронного правительства" или портал "migration.enbek.kz" – круглосуточно за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем);</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+ услугодатель – с понедельника по пятницу с 9:00 часов до 18:30 часов, с перерывом на обед с 13:00 часов до 14:30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан и статьи 5 Закона Республики Казахстан "О праздниках в Республике Казахстан".</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 15 апреля 2022 года №123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №27595);</w:t>
+Адреса мест оказания государственной услуги размещены на:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+1) на веб-портале "электронного правительства";</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...239 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+2) на портале – "migration.enbek.kz".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z286" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="86"/>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
+Перечень документов необходимых для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z288" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого контакт-центра по вопросам оказания государственных услуг или через "личный кабинет" на портале;</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="87"/>
+1. Для оформления разрешения трудовому иммигранту предоставляются следующие документы:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>2) предусмотрены условия для обслуживания услугополучателей с ограниченными физическими возможностями, входы в здания оборудованы пандусами, имеются кресла для ожидания;</w:t>
+1) заявление о выдаче разрешения трудовому иммигранту, удостоверенное ЭЦП трудового иммигранта и работодателя;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>3) контактные телефоны справочных служб по вопросам оказания государственной услуги 1414, 8-800-080-7777.</w:t>
+2) электронные копии квитанции об уплате предварительного платежа по индивидуальному подоходному налогу согласно налоговому законодательству Республики Казахстан;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4) услугополучатель имеет возможность получения государственной услуги в электронной форме через портал www.egov.kz или www.migration.enbek.kz при условии наличия электронной цифровой подписи.</w:t>
+3) электронная копия паспорта с отметкой (ами) о пересечении Государственной границы Республики Казахстан за последние 12 месяцев;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия медицинского заключения о состоянии здоровья иностранного гражданина, лица без гражданства, мигранта, трудящегося-мигранта (в том числе из государства-члена ЕАЭС) (медицинская справка формы 028/у, дата выдачи которой не превышает 12 месяцев);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия вмененной медицинской страховки, покрывающей первичную медико-санитарную помощь и специализированную медицинскую помощь в стационарных условиях в экстренной форме на условиях, установленных законами Республики Казахстан, со сроком действия, не менее срока, указанного в заявлении и зарегистрированного в автоматизированной информационной системе "Единая страховая база данных";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) электронная копия соглашения о намерении заключения трудового договора с работодателем в Республике Казахстан, составленный между работодателем - физическим лицом и услугополучателем.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Для продления разрешения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление о продлении разрешения трудовому иммигранту, удостоверенное ЭЦП трудового иммигранта и работодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронные копии квитанции об уплате предварительного платежа по индивидуальному подоходному налогу согласно налоговому законодательству Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) нотариально заверенная копия паспорта с отметкой (ами) о пересечении Государственной границы Республики Казахстан за последние 12 месяцев;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) электронная копия вмененной медицинской страховки, покрывающей первичную медико-санитарную помощь и специализированную медицинскую помощь в стационарных условиях в экстренной форме на условиях, установленных законами Республики Казахстан, со сроком действия, не менее срока, указанного в заявлении и зарегистрированного в автоматизированной информационной системе "Единая страховая база данных";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) электронная копия трудового договора с работодателем в Республике Казахстан, составленный между работодателем и услугополучателем в соответствии с Трудовым Кодексом Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные Законом Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача и продление разрешения трудовому иммигранту отказывается в следующих случаях:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленными Правилами выдачи, продления и отзыва разрешения трудовому иммигранту, утвержденными приказом Министра труда и социальной защиты населения Республики Казахстан от 15 апреля 2022 года №123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №27595);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) несоответствие гражданства иностранного гражданина условиям предусмотренных подпунктом 1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 43-1 Закона Республики Казахстан "О миграции населения";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+5) не соответствие условиям предусмотренных </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктом 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 43-2 Закона Республики Казахстан "О миграции населения";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) уплата индивидуального подоходного налога в органы государственных доходов, несоответствующего территории пребывания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+7) не соответствие суммы предварительного платежа по индивидуальному подоходному налогу подпунктом 1) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пункта 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> статьи 412 или </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 696</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Налогового Кодекса Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+9) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством единого контакт-центра по вопросам оказания государственных услуг или через "личный кабинет" на веб-портале "электронного правительства" или портале "migration.enbek.kz";</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) контактные телефоны справочных служб по вопросам оказания государственной услуги 1414, 8-800-080-7777;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) услугополучатель имеет возможность получения государственной услуги в электронной форме через веб-портал "электронного правительства" или портал "migration.enbek.kz" при условии наличия ЭЦП.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7388,1334 +7260,823 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и отзыва разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>трудовому иммигранту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z295" w:id="88"/>
+    <w:bookmarkStart w:name="z430" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Соглашение о намерении заключения трудового договора с</w:t>
+        <w:t xml:space="preserve"> Соглашение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">             работодателем-физическим лицом в Республике Казахстан</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="90"/>
+        <w:t>о намерении заключения трудового договора с работодателем-физическим лицом в Республике Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Пункт 3 с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____"____________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работодатель (физическое лицо) _________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           (Ф.И.О.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документ удостоверяющий личность №______________ "__"_________________20__года,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выдан___________________________________________, именуемый в дальнейшем</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Сторона 1", с одной стороны и работник______________________________________,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                 (Ф.И.О.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(документ удостоверяющий личность №______ "__"_______20__года, выдан ___________),</w:t>
-[...475 lines deleted...]
-        <w:t xml:space="preserve">договоров в порядке, предусмотренном </w:t>
+        <w:t>документ удостоверяющий личность №_______________ "__"_______20__года, выдан __________________, именуемый в дальнейшем "Сторона 2", с другой стороны, согласились подписать намерение о заключении трудового договора при въезде в Республику Казахстан Стороны 2, предусматривающего следующие требования:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Сторона 1 и Сторона 2 договорились об объеме выполняемых работ, о сроках исполнения работ и других условий, исполняемых в домашнем хозяйстве.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Сторона 2 принимается в домашнее хозяйство Сторону 1 в качестве</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         (наименование профессии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Сторона 1 в полном объеме осуществляет выплату заработной платы в сумме ___________ теңге, предусмотренной настоящим Соглашением и трудовым договором;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Соблюдение Сторонами трудового и миграционного законодательства РК, а также правил техники безопасности труда и др.;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Соблюдения Стороной 2 требований по въезду и пребыванию иммигрантов, предусмотренные законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Уведомление Стороной 1 в течении 3 (трех) рабочих дней органы внутренних дел о прибытие трудовых иммигрантов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Уведомление Стороной 1 в течении 2 (двух) рабочих дней орган, выдавший разрешение трудовому иммигранту о прекращении трудовых отношений со Стороной 2;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Сторона 1 содействует Стороне 2 в получении работником ИИН, ЭЦП согласно законодательству Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Заключение Сторонами трудового договора после получения Стороной 2 разрешения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Регистрация Стороной 1 трудового договора в единой системе учета трудовых договоров в порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 27)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового</w:t>
-[...83 lines deleted...]
-    <w:bookmarkStart w:name="z299" w:id="92"/>
+        <w:t xml:space="preserve"> пункта 2 статьи 23 Трудового кодекса Республики Казахстан либо заключить трудовой договор на веб-портале "hr.enbek.kz".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Настоящее Соглашение не является основанием для въезда иностранного гражданина в Республику Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z431" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                    Реквизиты сторон и другие сведения:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="92"/>
+        <w:t xml:space="preserve"> Реквизиты сторон и другие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
-                <w:b/>
+                <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...10 lines deleted...]
-</w:t>
+Сторона 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">           (Ф.И.О. (при его наличии))</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН____________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес регистрации______________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон:_________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпись _________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...36 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="93"/>
+Сторона 2</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+________________________________</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...16 lines deleted...]
-          <w:bookmarkStart w:name="z305" w:id="94"/>
+              <w:t xml:space="preserve">         (Ф.И.О.(при его наличии))</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-____________________________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="94"/>
+ИИН____________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес регистрации______________________</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(Ф.И.О.)</w:t>
-[...20 lines deleted...]
-          <w:bookmarkStart w:name="z308" w:id="95"/>
+Телефон:________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...257 lines deleted...]
-Подпись _________________</w:t>
+Подпись _________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8754,2931 +8115,764 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t xml:space="preserve">Приложение 4 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выдачи, продления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и отзыва разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>трудовому иммигранту</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 4 предусматривается в редакции приказа </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Министра труда и социальной защиты населения РК от 30.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РАЗРЕШЕНИЕ ТРУДОВОМУ ИММИГРАНТ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>на осуществление трудовой деятельности у работодателей-физических лиц в домашнем хозяйстве</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      № &lt;Номер разрешения&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер продлеваемого разрешения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№___________________)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указывается в случае продления разрешения)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...2722 lines deleted...]
-            <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="117"/>
+Ф.И.О: фамилия, имя, отчество (при его наличии) на латинице</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(наименование должности руководителя местного исполнительного органа)</w:t>
-[...15 lines deleted...]
-          <w:bookmarkStart w:name="z351" w:id="118"/>
+№ паспорта: серия и номер паспорта гражданство:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-_____________________</w:t>
-[...2 lines deleted...]
-          <w:bookmarkEnd w:id="118"/>
+_______________________________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-(ФИО (при его наличии)</w:t>
-            </w:r>
+ИИН: _____________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+РАЗРЕШАЕТСЯ ОСУЩЕСТВЛЕНИЕ ТРУДОВОЙ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ДЕЯТЕЛЬНОСТИ У ФИЗИЧЕСКИХ ЛИЦ ДОМАШНЕМ ХОЗЯЙСТВЕ</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+с &lt;дата начала&gt; по &lt;дата окончания&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регион (область/город республиканского значения) __________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+_______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Действителен при предъявлении национального паспорта трудового иммигранта.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование уполномоченного органа выдавшего разрешение:______________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+__________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выдачи разрешения: ЧЧ/ММ/ГГГГ</w:t>
+            </w:r>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblCellSpacing w:w="0" w:type="auto"/>
+              <w:tblInd w:w="115" w:type="dxa"/>
+              <w:tblBorders>
+                <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                <w:insideH w:val="none"/>
+                <w:insideV w:val="none"/>
+              </w:tblBorders>
+              <w:tblLayout w:type="fixed"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="12300"/>
+            </w:tblGrid>
+            <w:tr>
+              <w:trPr>
+                <w:trHeight w:val="30" w:hRule="atLeast"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="12300" w:type="dxa"/>
+                  <w:tcBorders>
+                    <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+                    <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+                  </w:tcBorders>
+                  <w:tcMar>
+                    <w:top w:w="15" w:type="dxa"/>
+                    <w:left w:w="15" w:type="dxa"/>
+                    <w:bottom w:w="15" w:type="dxa"/>
+                    <w:right w:w="15" w:type="dxa"/>
+                  </w:tcMar>
+                  <w:vAlign w:val="center"/>
+                </w:tcPr>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+ВНИМАНИЕ!</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+1. Данный документ НЕ ПРЕДОСТАВЛЯЕТ ОСНОВАНИЕ трудовому иммигранту НА ВРЕМЕННОЕ ПРОЖИВАНИЕ в Республике Казахстан.</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+Для оформления разрешения на временное проживание (далее – РВП), принимающая сторона (работодатель – физическое лицо) обращается в отдел миграционной службы либо Государственную корпорацию или подать заявку на веб-портале "электронного правительства" либо портал "migration.enbek.kz".</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+В случае несвоевременного оформления РВП, трудовой иммигрант подлежит привлечению к административной ответственности согласно статье 517 Кодекса Республики Казахстан "Об административных правонарушениях".</w:t>
+                  </w:r>
+                </w:p>
+                <w:p>
+                  <w:pPr>
+                    <w:spacing w:after="20"/>
+                    <w:ind w:left="20"/>
+                    <w:jc w:val="both"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman"/>
+                      <w:b w:val="false"/>
+                      <w:i w:val="false"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="20"/>
+                    </w:rPr>
+                    <w:t>
+2. ДЛЯ ПРОДЛЕНИЯ РАЗРЕШЕНИЯ трудовому иммигранту, необходимо не ранее чем за 30 (тридцать) календарных дней и не менее чем за 5 (пять) календарных дней до истечения срока действия данного разрешения обратиться через веб-портал "электронного правительства" либо портал "migration.enbek.kz".</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="2933700" cy="889000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2933700" cy="889000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -11716,51 +8910,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выдачи, продления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11825,50 +9019,357 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование местного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       исполнительного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z435" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УВЕДОМЛЕНИЕ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>о расторжении трудового договора с трудовым иммигрантом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         ФИО (при его наличии), ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сообщаю, о расторжении с "____"__________ 20__ года трудового договора с трудовым</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>иммигрантом ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               ФИО (при его наличии), ИИН</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>работавший на основании разрешения № _______________ выданного от "___"____________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________ _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(ФИО (при его наличии) работодателя-физического лица)              (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" __________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -11885,630 +9386,1687 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>В __________________________</w:t>
+              <w:t xml:space="preserve">Приложение 6 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование территориального</w:t>
+              <w:t>к Правилам выдачи, продления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органа внутренних дел области)</w:t>
+              <w:t>и отзыва разрешения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от _________________________</w:t>
-[...51 lines deleted...]
-              <w:t>областного значения)</w:t>
+              <w:t>трудовому иммигранту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z357" w:id="119"/>
+    <w:bookmarkStart w:name="z437" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">              Информация об отозванном разрешении выданного</w:t>
+        <w:t xml:space="preserve"> ОТКАЗ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">                         трудовому иммигранту</w:t>
-[...258 lines deleted...]
-        <w:t>действия разрешения) ИИН.</w:t>
+        <w:t>в оказании государственной услуги "Выдача, продление и отзыв разрешения трудовому иммигранту"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О: фамилия, имя, отчество (при его наличии) на латинице № паспорта: &lt;серия и номер паспорта&gt; гражданство: &lt;гражданство&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z438" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОТКАЗАНО В РАЗРЕШЕНИИ НА ОСУЩЕСТВЛЕНИЕ ТРУДОВОЙ ДЕЯТЕЛЬНОСТИ У ФИЗИЧЕСКИХ ЛИЦ В ДОМАШНЕМ ХОЗЯЙСТВЕ (в соответствии с пунктом 2 статьи 19-1 Закона РК "О государственных и социально ответственных услугах")</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОСНОВАНИЕ_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>детальное описание отказа в государственной услуге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование уполномоченного органа: _____________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дата: &lt;дата выдачи&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2933700" cy="889000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId5"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2933700" cy="889000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 7 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи, продления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и отзыва разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому иммигранту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       трудового иммигранта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование местного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       исполнительного органа района,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       городов областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z440" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уведомление об отзыве разрешения,  выданного трудовому иммигранту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с пунктами 36 и 37 Правил выдачи, продления и отзыва разрешения трудовому иммигранту, утвержденных приказом Министра труда и социальной защиты населения Республики Казахстан от 15 апреля 2022 года №123 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под №27595), сообщаем, что разрешение № _______ выданное от _________20___ года отозвано______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (наименование местного исполнительного органа районов, городов областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На основании отзыва разрешения в связи с осуществлением вами трудовой деятельности, несвязанной с выполнением работ (оказания услуг) у работодателя- физического лица в домашнем хозяйстве вам сокращен срок временного пребывания в Республике Казахстан до "___"__________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В этой связи, для обеспечения соблюдения миграционного законодательства вам необходимо выехать не позднее вышеуказанной даты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________ _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование должности руководителя (ФИО (при его наличии) местного исполнительного органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 8</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи, продления</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и отзыва разрешения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>трудовому иммигранту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Фамилия, имя, отчество</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       трудового иммигранта</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       от _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование местного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       исполнительного органа района,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       городов областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z442" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Информация об отозванном разрешении выданного  трудовому иммигранту</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с пунктом 39 Правил выдачи, продления и отзыва разрешения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>трудовому иммигранту, утвержденных приказом Министра труда и социальной защиты</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>населения Республики Казахстан от 15 апреля 2022 года №123 (далее – Правила)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(зарегистрирован в Реестре государственной регистрации нормативных правовых актов под</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№27595), сообщаем, что на основании отзыва разрешения согласно пункту 36 Правил (в</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>связи осуществлением трудовой деятельности, несвязанной с выполнением работ (оказания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>услуг) у работодателя (ей)-физического (их) лица в домашнем хозяйстве)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">              (наименование местного исполнительного органа районов, городов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     областного значения)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      отозвано (ы) разрешение (ия) выданные трудовому (ым) иммигранту (ам):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(данные трудовых иммигранта (ов): фамилия, имя, отчество (при его наличии), паспортные</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>данные (номер, дата выдачи), номер разрешения, дата выдачи разрешения, срок окончания</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>действия разрешения) ИИН.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...12 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+_____________________________</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>(наименование должности руководителя</w:t>
+(наименование должности руководителя</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 местного исполнительного органа)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- (подпись)</w:t>
+(подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 _____________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 (ФИО (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
@@ -12621,454 +11179,454 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 апреля 2022 года № 123</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="124"/>
+    <w:bookmarkStart w:name="z114" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Министра внутренних дел Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z115" w:id="125"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z115" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также регистрации, формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9200).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z116" w:id="126"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z116" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 18 июня 2015 года № 545 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также регистрации, формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11709).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z117" w:id="127"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z117" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 3 мая 2016 года № 473 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также регистрации, формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13782).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z118" w:id="128"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z118" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 8 декабря 2018 года № 894 "О внесении изменений и дополнений в приказ Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также регистрации, формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17926).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z119" w:id="129"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z119" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 31 марта 2020 года № 273 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также регистрации, формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20218).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z120" w:id="130"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z120" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 18 сентября 2020 года № 636 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 21255).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z121" w:id="131"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z121" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 15 января 2021 года № 16 "О внесении изменений в приказ Министра внутренних дел Республики Казахстан от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешения трудовому иммигранту, а также формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22082).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z122" w:id="132"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z122" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 приказа Министра внутренних дел Республики Казахстан от 24 сентября 2021 года № 576 "О приостановлении действии некоторых структурных элементов приказов Министра внутренних дел Республики Казахстан от 29 ноября 2010 года № 496 "Об утверждении Правил регистрации и рассмотрения ходатайства о присвоении статуса беженца" и от 8 февраля 2014 года № 76 "Об утверждении Правил выдачи, продления и отзыва разрешений трудовым иммигрантам, а также формирования и ведения дакто-, фотоучетов трудовых иммигрантов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 24514).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13390,35 +11948,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>