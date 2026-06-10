--- v1 (2025-12-18)
+++ v2 (2026-06-10)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f4787d3" w14:textId="f4787d3">
+    <w:p w14:paraId="e03a9b8" w14:textId="e03a9b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,1891 +85,1880 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ Министра финансов Республики Казахстан от 16 февраля 2018 года № 208 "О некоторых вопросах применения контрольно-кассовых машин"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра финансов Республики Казахстан от 14 апреля 2022 года № 411. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 апреля 2022 года № 27571.</w:t>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...938 lines deleted...]
-        <w:t xml:space="preserve"> исключить;</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра финансов Республики Казахстан от 14 апреля 2022 года № 411. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 апреля 2022 года № 27571. Утратил силу приказом Министра финансов Республики Казахстан от 24 октября 2025 года № 626</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Утратил силу приказом Министра финансов РК от 24.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 626</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.01.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 16 февраля 2018 года № 208 "О некоторых вопросах применения контрольно-кассовых машин" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16508) следующие изменения:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложение 1</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">"В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 166, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 167, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 170, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра) контрольно-кассовых машин, утвержденных указанным приказом:</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> применения контрольно-кассовых машин, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> статьи 170 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и подпунктом 1) </w:t>
+        <w:t xml:space="preserve">"1. Настоящие Правила применения контрольно-кассовых машин (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 166 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) иподпунктом 1) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра) контрольно-кассовых машин.";</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок применения контрольно-кассовых машин.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 15</w:t>
+        <w:t xml:space="preserve">"16. Услугодателем постановка на регистрационный учет контрольно-кассовой машины осуществляется в течение 2 (двух) рабочих дней со дня получения сведений оператора фискальных данных либо налогового заявления, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 167 Налогового кодекса.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При представлении сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных, обработка сведений осуществляется в электронном виде.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При представлении услугополучателем на бумажном носителе налогового заявления о постановке на учет контрольно-кассовой машины без передачи данных с неполным пакетом документов, согласно перечню, предусмотренному пунктом 8 стандарта государственной услуги к настоящим Правилам, услугодатель отказывает в приеме документов.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "15. При несогласии с результатами оказания государственной услуги услугополучатель в соответствии с подпунктом 6) пункта 1 </w:t>
-[...68 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Положение части первой настоящего пункта не распространяется на операции по возврату денежного расчета за неиспользованные железнодорожные, автобусные и авиационные билеты, оформленные автоматизированным способом в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О транспорте в Республике Казахстан".";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 43</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">"43. Жалоба услугополучателя, поступившая в адрес услугодателя, непосредственно оказывающего государственную услугу, подлежит в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      "1. Настоящие Правила приема, хранения сведений с контрольно-кассовых машин с функцией фиксации и (или) передачи данных о денежных расчетах, осуществляемых при реализации товаров, выполнении работ, оказании услуг, а также их передачи в органы государственных доходов оператором фискальных данных (далее – Правила) разработаны в соответствии с </w:t>
-[...48 lines deleted...]
-      </w:pPr>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Жалобы подаются в адрес услугодателя и (или) должностного лица, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Услугодатель должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>При этом услугодатель и (или) должностное лицо, решение, действие (бездействие), которых обжалуются, имеют основание не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющее требования, указанным в жалобе. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложение 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам изложить в новой редакции согласно приложению к настоящему приказу;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 1)</w:t>
-[...48 lines deleted...]
-      в </w:t>
+        <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> передачи сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных в органы государственных доходов, утвержденных указанным приказом:</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра) контрольно-кассовых машин, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 1</w:t>
-[...28 lines deleted...]
-      "1. Настоящие Правила передачи сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных в органы государственных доходов (далее – Правила) разработаны в соответствии с </w:t>
+        <w:t xml:space="preserve">"1. Настоящие Правила включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра) контрольно-кассовых машин (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 167 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и определяют порядок передачи сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных в органы государственных доходов.";</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> статьи 170 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и подпунктом 1) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок включения (исключения) моделей контрольно-кассовых машин в (из) государственный (государственного) реестр (реестра) контрольно-кассовых машин.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">"15. При несогласии с результатами оказания государственной услуги услугополучатель в соответствии с подпунктом 6) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона обращается в суд.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приема, хранения сведений с контрольно-кассовых машин с функцией фиксации и (или) передачи данных о денежных расчетах, осуществляемых при реализации товаров, выполнении работ, оказании услуг, а также их передачи в органы государственных доходов оператором фискальных данных, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"1. Настоящие Правила приема, хранения сведений с контрольно-кассовых машин с функцией фиксации и (или) передачи данных о денежных расчетах, осуществляемых при реализации товаров, выполнении работ, оказании услуг, а также их передачи в органы государственных доходов оператором фискальных данных (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 167 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 171</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс).";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 5 изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"1) денежные расчеты – расчеты, осуществляемые за приобретение товара, выполнение работ, оказание услуг посредством наличных денег и (или) расчетов с использованием платежных карточек и (или) мобильных платежей;";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> передачи сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных в органы государственных доходов, утвержденных указанным приказом:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"1. Настоящие Правила передачи сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных в органы государственных доходов (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 167 Кодекса Республики Казахстан "О налогах и других обязательных платежах в бюджет" (Налоговый кодекс) и определяют порядок передачи сведений о контрольно-кассовых машинах с функцией фиксации и (или) передачи данных оператором фискальных данных в органы государственных доходов.";</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункт 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"10. Технические требования информационного обмена между ИС ОФД и ИС КГД определены отдельным Соглашением по интеграции ИС КГД с ИС ОФД посредством ВШЭП, ШЭП в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "Об информатизации".".</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Комитету государственных доходов Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="24"/>
-[...138 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -1995,88 +1986,66 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Заместитель Премьер-Министра</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- Министр финансов</w:t>
             </w:r>
-          </w:p>
-[...12 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -2114,115 +2083,128 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Жамаубаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z47" w:id="30"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"СОГЛАСОВАН"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Министерство цифрового развития,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инноваций и аэрокосмической промышленности</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      "СОГЛАСОВАН"</w:t>
-[...51 lines deleted...]
-        <w:t>Республики Казахстан</w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -2407,1151 +2389,1456 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам применения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контрольно-кассовых машин</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z50" w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт государственной услуги</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Постановка и снятие с учета контрольно-кассовых машин (ККМ)"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наименование услугодателя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>территориальные органы Комитета государственных доходов Министерства финансов Республики Казахстан по районам, городам и районам в городах, на территории специальных экономических зон (далее – услугодатель)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) через центр оказания услуг услугодателя;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) посредством веб-портала "электронного правительства" (далее – портал).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сроки оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) постановка на учет ККМ – в течение 2 (двух) рабочих дней:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) изменения сведений, указанных в регистрационной карточке ККМ, – в течение 1 (одного) рабочего дня;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) снятие с учета ККМ – в течение 1 (одного) рабочего дня.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бумажная, электронная (частично автоматизированная)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Результат оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1) выдача регистрационной карточки, по форме согласно утвержденной </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) выдача регистрационной карточки, по форме согласно утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>приказом</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 16 февраля 2018 года № 208 "О некоторых вопросах применения контрольно-кассовых машин" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 16508);</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, указанным в пункте 9 настоящего стандарта государственной услуги, при оказании государственной услуги.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственная услуга предоставляется бесплатно</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>График работы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...12 lines deleted...]
-1) услугодателя – с понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) услугодателя – с понедельника по пятницу, с 9.00 до 18.30 часов с перерывом на обед с 13.00 до 14.30 часов, кроме выходных и праздничных дней согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан (далее – Трудовой кодекс). Государственная услуга оказывается в порядке очереди, без предварительной записи и ускоренного обслуживания.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 2) портала – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услогополучателя после окончания рабочего времени, в выходные и праздничные дни согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Трудовому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Перечень документов, необходимых для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1) при постановке ККМ без функции передачи данных, за исключением аппаратно-программных комплексов, представляется:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 налоговое заявление о постановке ККМ на учет в налоговом органе по форме согласно приложению 16, утвержденной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -3764,276 +4051,354 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 регистрационная карточка ККМ.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для снятия с учета ККМ без функции передачи данных, являющейся аппаратно-программным комплексом, услугополучатель представляет услугодателю налоговое заявление о снятии ККМ с учета и обеспечивает доступ к модулю "Рабочее место налогового инспектора".</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Несоответствие регистрационных сведений услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...13 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Услугополучатель имеет способы получения государственной услуги в информационной системе услугодателя:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) через интернет-ресурс операторов фискальных данных при условии наличия элекронной цифровой подписи (далее – ЭЦП) и посредством использования одноразового пароля, полученного посредством SMS-оповещения;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4062,61 +4427,78 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 При обнаружении сбоя либо технических неполадок на веб-портале "электронного правительства" необходимо обратиться в единый контакт-центр по вопросам оказания государственных услуг.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Единый контакт-центр по вопросам оказания государственных услуг: 8-800-080-7777 или 1414.</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
@@ -4128,63 +4510,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4506,35 +4910,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>