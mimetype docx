--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d06582" w14:textId="2d06582">
+    <w:p w14:paraId="9befb7f" w14:textId="9befb7f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1913,1986 +1913,2456 @@
         <w:t xml:space="preserve">
       9) наличие заданий по самооценке, взаимной и групповой оценке; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) наличие материалов, способствующих формированию ответственного отношения к себе, своему выбору и поступкам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) использование информационно-коммуникационных технологий для решения учебных задач;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) формирование навыков работы с таблицами, картами, схемами, фотографиями, графиками, диаграммами и электронными информационными ресурсами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Требования к языку изложения учебников:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
-[...15 lines deleted...]
-      12) формирование навыков работы с таблицами, картами, схемами, фотографиями, графиками, диаграммами и электронными информационными ресурсами.</w:t>
+    <w:bookmarkStart w:name="z74" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработка учебника (кроме учебников по языковым предметам) для школ с казахским языком обучения на казахском языке, для школ с другими языками обучения – на языке обучения или представление в переводе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
-[...15 lines deleted...]
-      13. Требования к языку изложения учебников:</w:t>
+    <w:bookmarkStart w:name="z75" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствие возрастным особенностям обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
-[...15 lines deleted...]
-      1) разработка учебника (кроме учебников по языковым предметам) для школ с казахским языком обучения на казахском языке, для школ с другими языками обучения – на языке обучения или представление в переводе;</w:t>
+    <w:bookmarkStart w:name="z76" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соответствие языка изложения материала нормам литературной речи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
-[...15 lines deleted...]
-      2) соответствие возрастным особенностям обучающихся;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) использование всех видов речевой деятельности (чтение, письмо, аудирование и говорение);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
-[...15 lines deleted...]
-      3) соответствие языка изложения материала нормам литературной речи;</w:t>
+    <w:bookmarkStart w:name="z78" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соответствие нормам правописания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
-[...15 lines deleted...]
-      4) использование всех видов речевой деятельности (чтение, письмо, аудирование и говорение);</w:t>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Требования к содержанию учебно-методических комплексов для дошкольных организаций образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      5) соответствие нормам правописания.</w:t>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Требования к содержанию методического руководства для педагогов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) соответствие типовым учебным программам дошкольного воспитания и обучения, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 12 августа 2016 года № 499 "Об утверждении Типовых учебных программ дошкольного воспитания и обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14235) (далее – типовая учебная программа дошкольного воспитания и обучения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствие типовым учебным планам дошкольного воспитания и обучения Республики Казахстан, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 20 декабря 2012 года № 557 "Об утверждении типовых учебных планов дошкольного воспитания и обучения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8275) (далее – типовой учебный план дошкольного воспитания и обучения);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представление вводных вопросов в начале каждой темы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие образцов плана организованной учебной деятельности или методической информации с указанием методов, приемов и форм обучения и воспитания;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      3) представление вводных вопросов в начале каждой темы;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) соответствие предлагаемого материала возрастным особенностям воспитанников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      4) наличие образцов плана организованной учебной деятельности или методической информации с указанием методов, приемов и форм обучения и воспитания;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие методических материалов по работе с воспитанниками, имеющими особые образовательные потребности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      5) соответствие предлагаемого материала возрастным особенностям воспитанников;</w:t>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) наличие памяток, инструкций и рубрик;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      6) наличие методических материалов по работе с воспитанниками, имеющими особые образовательные потребности;</w:t>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) наличие списка предлагаемой методической, специальной литературы и (или) действующих веб-сайтов для педагогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      7) наличие памяток, инструкций и рубрик;</w:t>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Требования к содержанию рабочей тетради, демонстрационных материалов и альбомов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      8) наличие списка предлагаемой методической, специальной литературы и (или) действующих веб-сайтов для педагогов.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие типовой учебной программе и типовому учебному плану дошкольного воспитания и обучения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      15. Требования к содержанию рабочей тетради, демонстрационных материалов и альбомов:</w:t>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие иллюстраций, вызывающих познавательный интерес и расширяющих кругозор воспитанников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      1) соответствие типовой учебной программе и типовому учебному плану дошкольного воспитания и обучения;</w:t>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) подбор материалов, воспитывающих чувство любви и уважения к Родине, обеспечивающих межкультурный диалог, с учетом особенностей образовательной области;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      2) наличие иллюстраций, вызывающих познавательный интерес и расширяющих кругозор воспитанников;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представление знаковых героев прошлого и настоящего, а также фольклорных персонажей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      3) подбор материалов, воспитывающих чувство любви и уважения к Родине, обеспечивающих межкультурный диалог, с учетом особенностей образовательной области;</w:t>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие заданий, мотивирующих воспитанников использовать свои знания и навыки в соответствии с их возрастными особенностями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      4) представление знаковых героев прошлого и настоящего, а также фольклорных персонажей;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Требования к содержанию учебно-методических комплексов для организаций среднего образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      5) наличие заданий, мотивирующих воспитанников использовать свои знания и навыки в соответствии с их возрастными особенностями.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Требования к содержанию методического руководства:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Требования к содержанию учебно-методических комплексов для организаций среднего образования</w:t>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие типовой учебной программе, типовому учебному плану и учебнику;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      16. Требования к содержанию методического руководства:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличие конкретных целей каждого урока;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      1) соответствие типовой учебной программе, типовому учебному плану и учебнику;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие образцов краткосрочных планов урока или представления методической информации, содержащей указания на методы, приемы и формы преподавания и воспитания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...15 lines deleted...]
-      2) наличие конкретных целей каждого урока;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие ключей (ответов) и пояснений к заданиям и упражнениям учебника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z99" w:id="93"/>
-[...15 lines deleted...]
-      3) наличие образцов краткосрочных планов урока или представления методической информации, содержащей указания на методы, приемы и формы преподавания и воспитания;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие памяток, инструкций и рубрик;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
-[...15 lines deleted...]
-      4) наличие ключей (ответов) и пояснений к заданиям и упражнениям учебника;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) наличие списка предлагаемой методической, специальной литературы и (или) действующих веб-сайтов для педагогов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) использование специальной и образовательной терминологии, понятий и терминов в соответствии с учебником; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) наличие рекомендации по вводу предметного языка и терминологии в соответствии с возрастом (классом). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Требования к содержанию хрестоматии, сборника диктантов и спутника букваря:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подбор материалов в соответствии с типовой учебной программой, типовым учебным планом и учебником;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      17. Требования к содержанию хрестоматии, сборника диктантов и спутника букваря:</w:t>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отражение интересов народа Республики Казахстан и государства, национальных и общечеловеческих ценностей и достижений с учетом особенностей учебного предмета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      1) подбор материалов в соответствии с типовой учебной программой, типовым учебным планом и учебником;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) представление знаковых героев прошлого и настоящего, фольклорных персонажей, мотивирующие эпизоды из деятельности успешных представителей науки, инноваций, культуры, спорта и других сфер общественно-экономической жизни в Республике Казахстан и мире;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...15 lines deleted...]
-      2) отражение интересов народа Республики Казахстан и государства, национальных и общечеловеческих ценностей и достижений с учетом особенностей учебного предмета;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) использование специальной и образовательной терминологии, понятий и терминов в соответствии с учебником.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      3) представление знаковых героев прошлого и настоящего, фольклорных персонажей, мотивирующие эпизоды из деятельности успешных представителей науки, инноваций, культуры, спорта и других сфер общественно-экономической жизни в Республике Казахстан и мире;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Требования к содержанию рабочей тетради и прописей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
-[...15 lines deleted...]
-      4) использование специальной и образовательной терминологии, понятий и терминов в соответствии с учебником.</w:t>
+    <w:bookmarkStart w:name="z111" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подбор материалов в соответствии с типовой учебной программой и учебником;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z110" w:id="104"/>
-[...15 lines deleted...]
-      18. Требования к содержанию рабочей тетради и прописей:</w:t>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствие уровня сложности заданий когнитивным особенностям обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z111" w:id="105"/>
-[...15 lines deleted...]
-      1) подбор материалов в соответствии с типовой учебной программой и учебником;</w:t>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие заданий и иллюстраций, вызывающих познавательный интерес и расширяющих кругозор обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z112" w:id="106"/>
-[...15 lines deleted...]
-      2) соответствие уровня сложности заданий когнитивным особенностям обучающихся;</w:t>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Требования к содержанию сборника заданий, задач и упражнений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z113" w:id="107"/>
-[...15 lines deleted...]
-      3) наличие заданий и иллюстраций, вызывающих познавательный интерес и расширяющих кругозор обучающихся.</w:t>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие заданий целям обучения, установленным типовой учебной программой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkStart w:name="z116" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) представление заданий для обучающихся с трудностями в обучении и пробелами в знаниях, а также для обучающихся с особыми образовательными потребностями; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z117" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие заданий, задач и упражнений повышенной сложности для выполнения индивидуально, в паре и (или) в группе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z118" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие заданий, позволяющие обучающимся применить изученное в стандартной и новой ситуациях;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
-[...15 lines deleted...]
-      3) наличие заданий, задач и упражнений повышенной сложности для выполнения индивидуально, в паре и (или) в группе;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличие заданий для закрепления изученного материала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkStart w:name="z120" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) наличие заданий по самооценке, взаимной и групповой оценке; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) использование информационно-коммуникационных технологий для решения учебных задач;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) формирование навыков работы с таблицами, картами, схемами, графиками, диаграммами и электронными информационными ресурсами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Требования к учебному картографическому атласу:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) соответствие типовой учебной программе;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) соответствие картографическим материалам Национального фонда пространственных данных, предусмотренного </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О геодезии, картографии и пространственных данных; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z126" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) соответствие названий объектов, расположенных на территории республики, названиям и их транскрипциям, утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об административно-территориальном устройстве Республики Казахстан";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z127" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствие названий и границ зарубежных географических объектов актуальной политической карте мира, официальной внешней политике Республики Казахстан и основополагающим документам Организации объединенных наций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z128" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) доступность и выразительность общегеографической и математической основы карт для обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) соблюдение единого уровня отбора и обобщения информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z130" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) соответствие содержания, наглядности и информационной лаконичности возрасту обучающихся;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...79 lines deleted...]
-    <w:bookmarkStart w:name="z131" w:id="125"/>
+    <w:bookmarkStart w:name="z131" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) отражение современных и достоверных данных, относящихся к одному временному интервалу; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z132" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) соблюдение требований нанесения условных знаков карт атласа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом Министра просвещения РК от 18.09.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Требования к учебникам для организаций среднего образования и учебно-методическим комплексам для дошкольных организаций и организаций среднего образования в электронной форме</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Требования к учебнику и учебно-методическим комплексам в электронной форме, наряду с пунктами 1–20 настоящих Требований, дополнительно включают следующие положения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) применение понятного (дружественного) интерфейса;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z132" w:id="126"/>
-[...15 lines deleted...]
-      9) соблюдение требований нанесения условных знаков карт атласа.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использование инструментов обратной связи и контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие навигационных подсказок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие мультимедийного контента и интерактивных заданий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) снабжение ключевых тем, понятий и терминов гиперссылками на пояснения и словари;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) изложение информации в вертикальной ориентации, прокручиваемой HTML страницы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) функционирование на распространенных компьютерных и мобильных устройствах и их актуальных операционных системах (Windows (Уиндоус), Mac OS (Мак ОС), Android (Андроид), IOS (Ай ОС));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) использование распространенными бесплатными браузерами или читающими программами, в том числе на внешних носителях информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) отсутствие необходимости в установке дополнительных плагинов для воспроизведения аудио- и видеоматериала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) размещение контента на электронных образовательных платформах с онлайн доступом и на внешних носителях информации с офлайн доступом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 20 с изменением, внесенным приказом Министра просвещения РК от 18.09.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 265</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...174 lines deleted...]
-      7) функционирование на распространенных компьютерных и мобильных устройствах и их актуальных операционных системах (Windows (Уиндоус), Mac OS (Мак ОС), Android (Андроид), IOS (Ай ОС));</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Министра просвещения РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) обеспечение безопасного хранения и пользования персональных данных педагогов, обучающихся и (или) родителей, использующих электронные учебники и учебно-методические комплексы в онлайн-режиме, в соответствии с законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О персональных данных и их защите</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Об информатизации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z146" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) соответствие текстовой информации нормам электронной типографики;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z142" w:id="136"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z147" w:id="141"/>
+    <w:bookmarkStart w:name="z147" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) использование формата, обеспечивающего возможность поиска и копирования фрагментов текста средствами веб-обозревателя и соответствующего различным расширениям электронных документов; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z148" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) осуществление масштабирования (увеличение и уменьшение) шрифта и (или) страницы (экрана);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z149" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) использование формата изображения, соответствующего общедоступным расширениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z150" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) выполнение иллюстрации в векторном или растровом формате;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z151" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) размеры изображений (карт, схем, таблиц, графиков, чертежей) не менее 300 пикселей по одной из сторон и выполнены в общедоступном формате;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z152" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) соответствие формата видеоматериала общедоступным расширениям;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z148" w:id="142"/>
-[...15 lines deleted...]
-      14) осуществление масштабирования (увеличение и уменьшение) шрифта и (или) страницы (экрана);</w:t>
+    <w:bookmarkStart w:name="z153" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) разрешение видеоматериала не менее 1280x720, соотношение сторон 16:9;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z149" w:id="143"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="148"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) полное заполнение видеоматериалом поля экрана; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) выполнение аудиоматериала в форматах AAC, AC3, OGG, Mp3, Мр4, каналы воспроизведения – 2 (стерео);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) наличие материалов для уровневой дифференциации, индивидуализации и персонализации обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z157" w:id="151"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) наличие элементов геймификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z158" w:id="152"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z158" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) наличие дидактических материалов с виртуальной лабораторией по естественно-научным предметам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3960,55 +4430,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4334,31 +4804,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>