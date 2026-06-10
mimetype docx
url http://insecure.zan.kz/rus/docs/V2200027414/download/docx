--- v0 (2025-10-14)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="42e2bad" w14:textId="42e2bad">
+    <w:p w14:paraId="43c77bf" w14:textId="43c77bf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1184,356 +1184,336 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В настоящей Инструкции используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z777" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) система видеонаблюдения – совокупность камер видеонаблюдения, линий передачи данных, программных и технических средств и хранения видеозаписей, а также программных и (или) технических средств управления, осуществляющих информационный обмен между собой;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkStart w:name="z778" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) система освещения – совокупность технических средств, позволяющих обеспечить необходимый уровень освещенности для системы видеонаблюдения, видимости людей и транспортных средств на объекте в темное время суток;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkStart w:name="z779" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) субъекты охранной деятельности – это специализированные охранные подразделения органов внутренних дел Республики Казахстан и частные охранные организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
-[...15 lines deleted...]
-      4) потенциально опасные участки объекта – территориально выделенные зоны (участки), конструктивные и технологические элементы объекта, где используются, хранятся или эксплуатируются взрывопожароопасные, опасные химические вещества, оружие и боеприпасы, токсичные вещества и препараты, элементы технологических цепочек, систем, оборудования или устройств, критические зоны объекта, а также места возможного массового пребывания людей на объекте, совершение акта терроризма на которых может способствовать причинению ущерба жизни и здоровью, возникновению аварии, созданию угрозы чрезвычайной ситуации с опасными социально-экономическими последствиями, хищению опасных веществ и материалов с целью их дальнейшего использования для совершения акта терроризма;</w:t>
+    <w:bookmarkStart w:name="z780" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) периметр объекта – граница объекта согласно правоустанавливающим документам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      5) периметр объекта – граница объекта согласно правоустанавливающим документам;</w:t>
+    <w:bookmarkStart w:name="z781" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) потенциально опасные участки объекта – территориально выделенные зоны (участки), конструктивные и технологические элементы объекта, где используются, хранятся или эксплуатируются взрывопожароопасные, опасные химические вещества, оружие и боеприпасы, токсичные вещества и препараты, элементы технологических цепочек, систем, оборудования или устройств, критические зоны объекта, а также места возможного массового пребывания людей на объекте, совершение акта терроризма на которых может способствовать причинению ущерба жизни и здоровью, возникновению аварии, созданию угрозы чрезвычайной ситуации с опасными социально-экономическими последствиями, хищению опасных веществ и материалов с целью их дальнейшего использования для совершения акта терроризма;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z782" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) учебные (профилактические) мероприятия – превентивные способы обучения персонала и охраны, реализуемые в виде инструктажей и занятий в целях привития навыков первичного реагирования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z783" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) педагог – лицо, имеющее педагогическое или иное профессиональное образование по соответствующему профилю и осуществляющее профессиональную деятельность педагога по обучению и воспитанию обучающихся и (или) воспитанников, методическому сопровождению или организации образовательной деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z784" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) пропускной режим – совокупность правил, регламентирующих установленный порядок, исключающий возможность несанкционированного входа (выхода) лиц, въезда (выезда) транспортных средств, вноса (выноса), ввоза (вывоза) имущества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...15 lines deleted...]
-      9) паспорт антитеррористической защищенности – информационно-справочный документ, содержащий общие и инженерно-технические сведения об объекте, отражающие состояние его антитеррористической защищенности, и предназначенный для планирования мероприятий по предупреждению, пресечению, минимизации и (или) ликвидации последствий актов терроризма на объекте, уязвимом в террористическом отношении;</w:t>
+    <w:bookmarkStart w:name="z785" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) технические средства, применяемые при досмотре – специальные устройства, предназначенные для использования самостоятельно или как часть какой-либо системы при осуществлении досмотра, ручной клади, груза, багажа, почты, воспитанников и обучающихся, персонала и посетителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
-[...15 lines deleted...]
-      10) объекты, уязвимые в террористическом отношении, – особо важные государственные, стратегические, опасные производственные объекты, а также объекты отраслей экономики, имеющие стратегическое значение, объекты массового скопления людей, охраняемые объекты, требующие обязательной организации антитеррористической защиты;</w:t>
+    <w:bookmarkStart w:name="z786" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) паспорт антитеррористической защищенности – информационно-справочный документ, содержащий общие и инженерно-технические сведения об объекте, отражающие состояние его антитеррористической защищенности, и предназначенный для планирования мероприятий по предупреждению, пресечению, минимизации и (или) ликвидации последствий актов терроризма на объекте, уязвимом в террористическом отношении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      11) система оповещения – совокупность технических средств, предназначенных для оперативного информирования (светового и (или) звукового оповещения) находящихся на объекте, уязвимом в террористическом отношении, лиц о тревоге при чрезвычайных происшествиях (аварии, пожаре, стихийном бедствии, нападении, террористическом акте) и действиях в сложившейся обстановке.</w:t>
+    <w:bookmarkStart w:name="z787" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) объекты, уязвимые в террористическом отношении, – особо важные государственные, стратегические, опасные производственные объекты, а также объекты отраслей экономики, имеющие стратегическое значение, объекты массового скопления людей, охраняемые объекты, требующие обязательной организации антитеррористической защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z766" w:id="27"/>
-[...15 lines deleted...]
-      12) технические средства, применяемые при досмотре – специальные устройства, предназначенные для использования самостоятельно или как часть какой-либо системы при осуществлении досмотра, ручной клади, груза, багажа, почты, воспитанников и обучающихся, персонала и посетителей.</w:t>
+    <w:bookmarkStart w:name="z788" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) система оповещения – совокупность технических средств, предназначенных для оперативного информирования (светового и (или) звукового оповещения) находящихся на объекте, уязвимом в террористическом отношении, лиц о тревоге при чрезвычайных происшествиях (аварии, пожаре, стихийном бедствии, нападении, террористическом акте) и действиях в сложившейся обстановке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 с изменениями, внесенными приказами Министра просвещения РК от 07.02.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 26</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 25.07.2024 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2644,74 +2624,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       места (основные и запасные) для осуществления массового пропуска обучающихся на занятия и порядок их контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. Перечень предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях образования и на их территориях, утвержден </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 25 мая 2021 года № 235 "Об утверждении перечня предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях образования и на их территориях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22857). </w:t>
+      16. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечень</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях, утвержден приказом Министра образования и науки Республики Казахстан от 25 мая 2021 года № 235 "Об утверждении перечня предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22857).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. На основании порядка организации пропускного и внутриобъектового режимов на каждом объекте, с учетом присущих ему особенностей, руководитель организации или руководитель частной охранной организации (по согласованию с руководителем объекта) разрабатывает должностную инструкцию по обеспечению безопасности, которая в обязательном порядке предусматривает: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
     <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5335,52 +5377,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>78. Объекты первой группы оснащаются следующими средствами:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z769" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) системой оповещения, соответствующей Правилам организации системы оповещения гражданской защиты и оповещения населения, государственных органов при чрезвычайных ситуациях в мирное и военное время, утвержденным приказом Министра внутренних дел Республики Казахстан от 26 декабря 2014 года № 945 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10151);</w:t>
+        <w:t xml:space="preserve">
+      1) системой оповещения, соответствующей </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации системы оповещения гражданской защиты и оповещения населения, органов управления при чрезвычайных ситуациях в мирное и военное время, утвержденным приказом Министра внутренних дел Республики Казахстан от 26 декабря 2014 года № 945 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10151);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
     <w:bookmarkStart w:name="z770" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) системой видеонаблюдения, с передачей видеоизображения в Центры оперативного управления полиции либо в дежурные части территориальных органов внутренних дел, соответствующей минимальным техническим условиям систем видеонаблюдения, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -5465,51 +5527,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 78 - в редакции приказа Министра просвещения РК от 07.02.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z198" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5603,111 +5685,187 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z199" w:id="192"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 80 предусматривается в редакции и.о. Министра просвещения РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 88-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. Объекты образования после проведения проверки со стороны органов внутренних дел в информационную систему "Национальная образовательная база данных" вносят информацию о соответствии установленным требованиям настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z774" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации образования на основании запроса законных представителей ребенка, обучающегося в данной организации образования, предоставляет доступ к системе видеонаблюдения, с передачей видеоизображения на мобильное устройство.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z774" w:id="193"/>
-[...15 lines deleted...]
-      Руководитель организации образования на основании запроса законных представителей ребенка, обучающегося в данной организации образования, предоставляет доступ к системе видеонаблюдения, с передачей видеоизображения на мобильное устройство.</w:t>
+    <w:bookmarkStart w:name="z775" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расходы по предоставлению доступа к системе видеонаблюдения, с передачей видеоизображения на мобильное устройство оплачиваются законными представителями ребенка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z775" w:id="194"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5790,1112 +5948,1112 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:bookmarkStart w:name="z202" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       82. В случае отнесения объектов, к объектам, подлежащим государственной охране, они независимо от распределения по группам, указанным в пункте 77 настоящей главы, оснащаются в соответствии с требованиями по инженерно-технической укрепленности объектов, подлежащих государственной охране, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 7 октября 2011 года № 1151 "Некоторые вопросы объектов, подлежащих государственной охране".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z203" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Система видеонаблюдения устанавливается в целях ведения наблюдения за обстановкой на объекте, а также визуального подтверждения факта несанкционированного проникновения, для оценки ситуации и фиксирования действий нарушителей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z203" w:id="196"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:bookmarkStart w:name="z204" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       84. На объекте, занимающем отдельное здание (комплекс зданий), системой видеонаблюдения оборудуются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z205" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) периметр территории, прилегающей к объекту; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z206" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) контрольно-пропускные пункты (при наличии);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z206" w:id="199"/>
-[...15 lines deleted...]
-      2) контрольно-пропускные пункты (при наличии);</w:t>
+    <w:bookmarkStart w:name="z207" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) главный и запасные входы. На объектах образования оборудуются все входы, предназначенные для пропуска обучающихся на занятия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z207" w:id="200"/>
-[...15 lines deleted...]
-      3) главный и запасные входы. На объектах образования оборудуются все входы, предназначенные для пропуска обучающихся на занятия;</w:t>
+    <w:bookmarkStart w:name="z208" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) места возможного массового пребывания людей на объекте. На объектах образования такими местами являются коридоры, спортивные и актовые залы, столовые, фойе, гардеробные, а также площадки для игр, спорта и отдыха, обустроенные на участках объектов образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z208" w:id="201"/>
-[...15 lines deleted...]
-      4) места возможного массового пребывания людей на объекте. На объектах образования такими местами являются коридоры, спортивные и актовые залы, столовые, фойе, гардеробные, а также площадки для игр, спорта и отдыха, обустроенные на участках объектов образования;</w:t>
+    <w:bookmarkStart w:name="z209" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) территория и помещения с потенциально опасными участками, помещения (места), коридоры, ведущие к ним;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z209" w:id="202"/>
-[...15 lines deleted...]
-      5) территория и помещения с потенциально опасными участками, помещения (места), коридоры, ведущие к ним;</w:t>
+    <w:bookmarkStart w:name="z210" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) досмотровые помещения (комнаты), участки досмотра транспорта (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z210" w:id="203"/>
-[...15 lines deleted...]
-      6) досмотровые помещения (комнаты), участки досмотра транспорта (при наличии);</w:t>
+    <w:bookmarkStart w:name="z211" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) помещения и территории по усмотрению руководителя (собственника) объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z211" w:id="204"/>
-[...15 lines deleted...]
-      7) помещения и территории по усмотрению руководителя (собственника) объекта.</w:t>
+    <w:bookmarkStart w:name="z212" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. На объекте, занимающем часть здания, системой видеонаблюдения охватываются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z212" w:id="205"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:bookmarkStart w:name="z213" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) места возможного массового пребывания людей на объекте; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z214" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) главный и запасные входы (при наличии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z214" w:id="207"/>
-[...15 lines deleted...]
-      2) главный и запасные входы (при наличии).</w:t>
+    <w:bookmarkStart w:name="z215" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Система видеонаблюдения обеспечивает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z215" w:id="208"/>
-[...15 lines deleted...]
-      86. Система видеонаблюдения обеспечивает:</w:t>
+    <w:bookmarkStart w:name="z216" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) передачу визуальной информации с телекамер на техническое средство или совокупность технических средств сбора, обработки, отображения и регистрации полученной информации, установленные на посте сотрудника по обеспечению безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z216" w:id="209"/>
-[...15 lines deleted...]
-      1) передачу визуальной информации с телекамер на техническое средство или совокупность технических средств сбора, обработки, отображения и регистрации полученной информации, установленные на посте сотрудника по обеспечению безопасности;</w:t>
+    <w:bookmarkStart w:name="z217" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) работу в автоматизированном режиме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z217" w:id="210"/>
-[...15 lines deleted...]
-      2) работу в автоматизированном режиме;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) возможность оценки ситуации на объекте в режиме реального времени;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z218" w:id="211"/>
-[...15 lines deleted...]
-      3) возможность оценки ситуации на объекте в режиме реального времени;</w:t>
+    <w:bookmarkStart w:name="z219" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) срок хранения информации не менее 30 суток.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z219" w:id="212"/>
-[...15 lines deleted...]
-      4) срок хранения информации не менее 30 суток.</w:t>
+    <w:bookmarkStart w:name="z220" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. В темное время суток, если освещенность помещений и прилегающих территорий объектов ниже чувствительности телекамер, включается освещение видимого или инфракрасного диапазона света (при его наличии).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z220" w:id="213"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:bookmarkStart w:name="z221" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. Технические требования к системам видеонаблюдения соответствуют минимальным техническим условиям систем видеонаблюдения, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> функционирования Национальной системы видеомониторинга, утвержденными приказом Председателя Комитета национальной безопасности Республики Казахстан от 27 октября 2020 года № 69-қе (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21693).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z776" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель организации обеспечивает хранение видеозаписей с камер наблюдения на срок не менее 30 дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z776" w:id="215"/>
-[...15 lines deleted...]
-      Руководитель организации обеспечивает хранение видеозаписей с камер наблюдения на срок не менее 30 дней.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 88 - в редакции приказа Министра просвещения РК от 07.02.2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Объекты оснащаются системами и средствами оповещения в целях оперативного информирования сотрудников, воспитанников, обучающихся и посетителей объекта о возникновении внештатной ситуации (об угрозе совершения или совершении акта терроризма и возникших последствиях) и координации их действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="215"/>
-    <w:p>
-[...77 lines deleted...]
-      89. Объекты оснащаются системами и средствами оповещения в целях оперативного информирования сотрудников, воспитанников, обучающихся и посетителей объекта о возникновении внештатной ситуации (об угрозе совершения или совершении акта терроризма и возникших последствиях) и координации их действий.</w:t>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      90. Оповещение сотрудников, учащихся и посетителей объекта осуществляется по внутренним линиям связи, с помощью других технических и подвижных средств связи (сигнализация) в соответствии с заранее разработанным планом, которые обеспечивают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z223" w:id="217"/>
-[...15 lines deleted...]
-      90. Оповещение сотрудников, учащихся и посетителей объекта осуществляется по внутренним линиям связи, с помощью других технических и подвижных средств связи (сигнализация) в соответствии с заранее разработанным планом, которые обеспечивают:</w:t>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) подачу звуковых и световых сигналов в здания, помещения, на участки территории объекта с постоянным или временным пребыванием людей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z224" w:id="218"/>
-[...15 lines deleted...]
-      1) подачу звуковых и световых сигналов в здания, помещения, на участки территории объекта с постоянным или временным пребыванием людей;</w:t>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) трансляцию речевой информации как в автоматическом режиме (чтение ранее записанного текста), так и при помощи микрофона о характере опасности, необходимости и порядке осуществления эвакуации или блокировании в помещениях объектах, а также действиях, направленных на обеспечение безопасности персонала, обучающихся и посетителей объекта. Системы оповещения об эвакуации и блокировании помещений отличаются сигналами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z225" w:id="219"/>
-[...15 lines deleted...]
-      2) трансляцию речевой информации как в автоматическом режиме (чтение ранее записанного текста), так и при помощи микрофона о характере опасности, необходимости и порядке осуществления эвакуации или блокировании в помещениях объектах, а также действиях, направленных на обеспечение безопасности персонала, обучающихся и посетителей объекта. Системы оповещения об эвакуации и блокировании помещений отличаются сигналами.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Количество оповещателей и их мощность обеспечивают необходимую слышимость во всех местах постоянного или временного пребывания людей, в случае проведения эвакуации действуют в течение расчетного времени, необходимого для ее проведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z226" w:id="220"/>
-[...15 lines deleted...]
-      91. Количество оповещателей и их мощность обеспечивают необходимую слышимость во всех местах постоянного или временного пребывания людей, в случае проведения эвакуации действуют в течение расчетного времени, необходимого для ее проведения.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Средство подачи тревоги (мобильное либо стационарное) (тревожная кнопка) устанавливается в целях своевременного оповещения уполномоченных органов об угрозе совершения акта терроризма на объекте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z227" w:id="221"/>
-[...15 lines deleted...]
-      92. Средство подачи тревоги (мобильное либо стационарное) (тревожная кнопка) устанавливается в целях своевременного оповещения уполномоченных органов об угрозе совершения акта терроризма на объекте.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      93. Средством подачи тревоги в обязательном порядке оснащается пост лиц, обеспечивающих безопасность объекта, и входы на объект, предназначенные для массового пропуска.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z228" w:id="222"/>
-[...15 lines deleted...]
-      93. Средством подачи тревоги в обязательном порядке оснащается пост лиц, обеспечивающих безопасность объекта, и входы на объект, предназначенные для массового пропуска.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      94. Средство подачи тревоги обеспечивает возможность скрыто подавать сигнал в дежурные части территориальных органов внутренних дел либо на пульт централизованного наблюдения субъектов охранной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z229" w:id="223"/>
-[...15 lines deleted...]
-      94. Средство подачи тревоги обеспечивает возможность скрыто подавать сигнал в дежурные части территориальных органов внутренних дел либо на пульт централизованного наблюдения субъектов охранной деятельности.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Ограждение объектов устанавливается в целях воспрепятствования свободному проходу лиц и проезду транспортных средств на объект и с объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z230" w:id="224"/>
-[...15 lines deleted...]
-      95. Ограждение объектов устанавливается в целях воспрепятствования свободному проходу лиц и проезду транспортных средств на объект и с объекта.</w:t>
+    <w:bookmarkStart w:name="z231" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограждением оборудуется периметр соответствующих объектов, имеющих территорию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z231" w:id="225"/>
-[...15 lines deleted...]
-      Ограждением оборудуется периметр соответствующих объектов, имеющих территорию.</w:t>
+    <w:bookmarkStart w:name="z232" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограждение имеет:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z232" w:id="226"/>
-[...15 lines deleted...]
-      Ограждение имеет:</w:t>
+    <w:bookmarkStart w:name="z233" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) высоту и заглубленность в грунт, исключающие свободное преодоление и удовлетворяющие режимным условиям объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z233" w:id="227"/>
-[...15 lines deleted...]
-      1) высоту и заглубленность в грунт, исключающие свободное преодоление и удовлетворяющие режимным условиям объекта;</w:t>
+    <w:bookmarkStart w:name="z234" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) простоту в конструкции, высокую прочность и долговечность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z234" w:id="228"/>
-[...15 lines deleted...]
-      2) простоту в конструкции, высокую прочность и долговечность;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие узлов и конструкций, облегчающих его преодоление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z235" w:id="229"/>
-[...15 lines deleted...]
-      3) отсутствие узлов и конструкций, облегчающих его преодоление.</w:t>
+    <w:bookmarkStart w:name="z236" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ограждение периметра соответствует следующим характеристикам:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z236" w:id="230"/>
-[...15 lines deleted...]
-      Ограждение периметра соответствует следующим характеристикам:</w:t>
+    <w:bookmarkStart w:name="z237" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) устойчивость к внешним климатическим факторам всех сезонов и соответствующих климатических зон;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z237" w:id="231"/>
-[...15 lines deleted...]
-      1) устойчивость к внешним климатическим факторам всех сезонов и соответствующих климатических зон;</w:t>
+    <w:bookmarkStart w:name="z238" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) защищенность от индустриальных помех и помех, вызываемых транспортными средствами, воздействия птиц и животных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z238" w:id="232"/>
-[...15 lines deleted...]
-      2) защищенность от индустриальных помех и помех, вызываемых транспортными средствами, воздействия птиц и животных.</w:t>
+    <w:bookmarkStart w:name="z239" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Объекты, находящиеся под охраной, оснащаются системами и средствами связи в целях обмена информацией для управления силами и средствами подразделений охраны.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z239" w:id="233"/>
-[...15 lines deleted...]
-      96. Объекты, находящиеся под охраной, оснащаются системами и средствами связи в целях обмена информацией для управления силами и средствами подразделений охраны.</w:t>
+    <w:bookmarkStart w:name="z240" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Система связи обеспечивает двустороннюю радиосвязь между дежурным на пункте охраны и нарядами охраны на территории обслуживания, между нарядами охраны в пределах территории обслуживания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z240" w:id="234"/>
-[...15 lines deleted...]
-      Система связи обеспечивает двустороннюю радиосвязь между дежурным на пункте охраны и нарядами охраны на территории обслуживания, между нарядами охраны в пределах территории обслуживания.</w:t>
+    <w:bookmarkStart w:name="z241" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Объекты оснащаются системами и средствами резервного электроснабжения для обеспечения бесперебойной работы системы охранной и тревожной сигнализации, контроля и управления доступом, освещения, видеонаблюдения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z241" w:id="235"/>
-[...15 lines deleted...]
-      97. Объекты оснащаются системами и средствами резервного электроснабжения для обеспечения бесперебойной работы системы охранной и тревожной сигнализации, контроля и управления доступом, освещения, видеонаблюдения.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Независимо от отнесения объектов к группе, в случае расположения их входных групп, а также открытых мест возможного массового пребывания обучающихся и воспитанников в непосредственной близости по отношению к путям движения транспортных средств, объекты оборудуются средствами снижения скорости транспортных средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z242" w:id="236"/>
-[...15 lines deleted...]
-      98. Независимо от отнесения объектов к группе, в случае расположения их входных групп, а также открытых мест возможного массового пребывания обучающихся и воспитанников в непосредственной близости по отношению к путям движения транспортных средств, объекты оборудуются средствами снижения скорости транспортных средств.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      99. Объекты образования оборудуются средствами снижения скорости транспортных средств в целях предотвращения риска наезда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z243" w:id="237"/>
-[...15 lines deleted...]
-      99. Объекты образования оборудуются средствами снижения скорости транспортных средств в целях предотвращения риска наезда.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      100. Снижения скорости транспортных средств обеспечивается использованием вазонов, элементов архитектуры и ландшафта, боллардов и других средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z244" w:id="238"/>
-[...15 lines deleted...]
-      100. Снижения скорости транспортных средств обеспечивается использованием вазонов, элементов архитектуры и ландшафта, боллардов и других средств.</w:t>
+    <w:bookmarkStart w:name="z245" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      101. Независимо от групп, определенных в пункте 77 настоящей главы, объекты при наличии потенциальных опасных участков оборудуются системами и средствами сигнализации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z245" w:id="239"/>
-[...15 lines deleted...]
-      101. Независимо от групп, определенных в пункте 77 настоящей главы, объекты при наличии потенциальных опасных участков оборудуются системами и средствами сигнализации.</w:t>
+    <w:bookmarkStart w:name="z246" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      102. По решению собственника, владельца на объекте устанавливается дополнительное инженерно-техническое оборудование, способствующее повышению уровня антитеррористической защищенности объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z246" w:id="240"/>
-[...15 lines deleted...]
-      102. По решению собственника, владельца на объекте устанавливается дополнительное инженерно-техническое оборудование, способствующее повышению уровня антитеррористической защищенности объекта.</w:t>
+    <w:bookmarkStart w:name="z247" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      103. Инженерно-техническое оборудование объекта всегда поддерживается в рабочем состоянии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z247" w:id="241"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z248" w:id="242"/>
+    <w:bookmarkStart w:name="z248" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       104. В случае невозможности оснастить объект инженерно-техническим оборудованием в течение 6 месяцев после включения его в перечень объектов, уязвимых в террористическом отношении в соответствии с Правилами, руководством объекта принимаются меры для планирования средств республиканского и (или) местных бюджетов, внебюджетных источников на оснащение объекта, а в антитеррористическую комиссию на согласование представляется проект плана мероприятий по инженерно-техническому оснащению объекта. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7064,1128 +7222,1128 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 1 - в редакции приказа Министра просвещения РК от 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z250" w:id="243"/>
+    <w:bookmarkStart w:name="z250" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Варианты тематик занятий</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z251" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Дошкольные организации:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z251" w:id="244"/>
-[...15 lines deleted...]
-      Дошкольные организации:</w:t>
+    <w:bookmarkStart w:name="z252" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Безопасный детский сад.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z252" w:id="245"/>
-[...15 lines deleted...]
-      1. Безопасный детский сад.</w:t>
+    <w:bookmarkStart w:name="z253" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Мир вокруг нас.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z253" w:id="246"/>
-[...15 lines deleted...]
-      2. Мир вокруг нас.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мир природы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z254" w:id="247"/>
-[...15 lines deleted...]
-      3. Мир природы.</w:t>
+    <w:bookmarkStart w:name="z255" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Техника и мы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z255" w:id="248"/>
-[...15 lines deleted...]
-      4. Техника и мы.</w:t>
+    <w:bookmarkStart w:name="z256" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Я и окружающая среда.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z256" w:id="249"/>
-[...15 lines deleted...]
-      5. Я и окружающая среда.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Я и взрослый мир.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z257" w:id="250"/>
-[...15 lines deleted...]
-      6. Я и взрослый мир.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальная школа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z258" w:id="251"/>
-[...15 lines deleted...]
-      Начальная школа:</w:t>
+    <w:bookmarkStart w:name="z259" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Как защитить себя от возможных угроз.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z259" w:id="252"/>
-[...15 lines deleted...]
-      1. Как защитить себя от возможных угроз.</w:t>
+    <w:bookmarkStart w:name="z260" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Действия при обнаружении подозрительного предмета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z260" w:id="253"/>
-[...15 lines deleted...]
-      2. Действия при обнаружении подозрительного предмета.</w:t>
+    <w:bookmarkStart w:name="z261" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Правила поведения детей при угрозе терроризма (совершенном теракте).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z261" w:id="254"/>
-[...15 lines deleted...]
-      3. Правила поведения детей при угрозе терроризма (совершенном теракте).</w:t>
+    <w:bookmarkStart w:name="z262" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Что нужно знать о терроризме?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z262" w:id="255"/>
-[...15 lines deleted...]
-      4. Что нужно знать о терроризме?</w:t>
+    <w:bookmarkStart w:name="z263" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Почему важно знать правила безопасного поведения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z263" w:id="256"/>
-[...15 lines deleted...]
-      5. Почему важно знать правила безопасного поведения.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Безопасная школа</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z264" w:id="257"/>
-[...15 lines deleted...]
-      6. Безопасная школа</w:t>
+    <w:bookmarkStart w:name="z265" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основная средняя школа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z265" w:id="258"/>
-[...15 lines deleted...]
-      Основная средняя школа:</w:t>
+    <w:bookmarkStart w:name="z266" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Как отличать нестандартное поведение посторонних лиц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z266" w:id="259"/>
-[...15 lines deleted...]
-      1. Как отличать нестандартное поведение посторонних лиц.</w:t>
+    <w:bookmarkStart w:name="z267" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. "Терроризм: его истоки и последствия".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z267" w:id="260"/>
-[...15 lines deleted...]
-      2. "Терроризм: его истоки и последствия".</w:t>
+    <w:bookmarkStart w:name="z268" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Терроризм – угроза обществу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z268" w:id="261"/>
-[...15 lines deleted...]
-      3. Терроризм – угроза обществу.</w:t>
+    <w:bookmarkStart w:name="z269" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Меры безопасности в школах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z269" w:id="262"/>
-[...15 lines deleted...]
-      4. Меры безопасности в школах.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Правила поведения при угрозе терроризма (совершенном теракте).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z270" w:id="263"/>
-[...15 lines deleted...]
-      5. Правила поведения при угрозе терроризма (совершенном теракте).</w:t>
+    <w:bookmarkStart w:name="z271" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Защита от терроризма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z271" w:id="264"/>
-[...15 lines deleted...]
-      6. Защита от терроризма.</w:t>
+    <w:bookmarkStart w:name="z272" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Средняя школа:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z272" w:id="265"/>
-[...15 lines deleted...]
-      Средняя школа:</w:t>
+    <w:bookmarkStart w:name="z273" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Правила безопасного поведения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z273" w:id="266"/>
-[...15 lines deleted...]
-      1. Правила безопасного поведения</w:t>
+    <w:bookmarkStart w:name="z274" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Современный терроризм и борьба с ним.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z274" w:id="267"/>
-[...15 lines deleted...]
-      2. Современный терроризм и борьба с ним.</w:t>
+    <w:bookmarkStart w:name="z275" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Антитеррористическая безопасность в школе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z275" w:id="268"/>
-[...15 lines deleted...]
-      3. Антитеррористическая безопасность в школе.</w:t>
+    <w:bookmarkStart w:name="z276" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. О повышении бдительности и мерах по предупреждению террористических актов на объектах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z276" w:id="269"/>
-[...15 lines deleted...]
-      4. О повышении бдительности и мерах по предупреждению террористических актов на объектах.</w:t>
+    <w:bookmarkStart w:name="z277" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Защита от терроризма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z277" w:id="270"/>
-[...15 lines deleted...]
-      5. Защита от терроризма.</w:t>
+    <w:bookmarkStart w:name="z278" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Правила поведения, обучающихся при совершенном теракте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z278" w:id="271"/>
-[...15 lines deleted...]
-      6. Правила поведения, обучающихся при совершенном теракте.</w:t>
+    <w:bookmarkStart w:name="z279" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для руководителей и персонала организаций образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z279" w:id="272"/>
-[...15 lines deleted...]
-      Для руководителей и персонала организаций образования:</w:t>
+    <w:bookmarkStart w:name="z280" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Действия руководителей и персонала организаций образования при получении сообщений о минировании объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z280" w:id="273"/>
-[...15 lines deleted...]
-      1. Действия руководителей и персонала организаций образования при получении сообщений о минировании объекта.</w:t>
+    <w:bookmarkStart w:name="z281" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Действия руководителей и персонала организаций образования при совершенном теракте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z281" w:id="274"/>
-[...15 lines deleted...]
-      2. Действия руководителей и персонала организаций образования при совершенном теракте.</w:t>
+    <w:bookmarkStart w:name="z282" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация и проведение профилактических, учебных, тренировочных мероприятий по противодействию терроризму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z282" w:id="275"/>
-[...15 lines deleted...]
-      3. Организация и проведение профилактических, учебных, тренировочных мероприятий по противодействию терроризму.</w:t>
+    <w:bookmarkStart w:name="z283" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Организация антитеррористической безопасности организации образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z283" w:id="276"/>
-[...15 lines deleted...]
-      4. Организация антитеррористической безопасности организации образования.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Меры безопасности в организациях образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z284" w:id="277"/>
-[...15 lines deleted...]
-      5. Меры безопасности в организациях образования</w:t>
+    <w:bookmarkStart w:name="z285" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для организаций, подведомственных Министерству просвещения Республики Казахстан:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z285" w:id="278"/>
-[...15 lines deleted...]
-      Для организаций, подведомственных Министерству просвещения Республики Казахстан:</w:t>
+    <w:bookmarkStart w:name="z286" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Распознавание взрывчатых веществ и правила поведения при угрозе взрыва.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z286" w:id="279"/>
-[...15 lines deleted...]
-      1. Распознавание взрывчатых веществ и правила поведения при угрозе взрыва.</w:t>
+    <w:bookmarkStart w:name="z287" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Обеспечение безопасности при возникновении общественных беспорядков вблизи организации образования и угрозе захвата заложников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z287" w:id="280"/>
-[...15 lines deleted...]
-      2. Обеспечение безопасности при возникновении общественных беспорядков вблизи организации образования и угрозе захвата заложников.</w:t>
+    <w:bookmarkStart w:name="z288" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация и проведение в организации профилактических, учебных, тренировочных мероприятий по противодействию терроризму.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z288" w:id="281"/>
-[...15 lines deleted...]
-      3. Организация и проведение в организации профилактических, учебных, тренировочных мероприятий по противодействию терроризму.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Обеспечение безопасности при угрозе совершения террористического акта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z289" w:id="282"/>
-[...15 lines deleted...]
-      4. Обеспечение безопасности при угрозе совершения террористического акта.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Действия руководителей организаций при совершенном теракте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z290" w:id="283"/>
-[...15 lines deleted...]
-      5. Действия руководителей организаций при совершенном теракте.</w:t>
+    <w:bookmarkStart w:name="z291" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках проведения инструктажей:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z291" w:id="284"/>
-[...15 lines deleted...]
-      В рамках проведения инструктажей:</w:t>
+    <w:bookmarkStart w:name="z292" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Эвакуация сотрудников, учащихся, воспитанников и посетителей объекта и меры безопасности при проведении эвакуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z292" w:id="285"/>
-[...15 lines deleted...]
-      1. Эвакуация сотрудников, учащихся, воспитанников и посетителей объекта и меры безопасности при проведении эвакуации;</w:t>
+    <w:bookmarkStart w:name="z293" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Детализированное ознакомление каждого из сотрудников объекта с порядком персонального поведения и действиями в обстановке совершения акта терроризма в пределах территории объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z293" w:id="286"/>
-[...15 lines deleted...]
-      2. Детализированное ознакомление каждого из сотрудников объекта с порядком персонального поведения и действиями в обстановке совершения акта терроризма в пределах территории объекта.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках проведения практических занятий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z294" w:id="287"/>
-[...15 lines deleted...]
-      В рамках проведения практических занятий:</w:t>
+    <w:bookmarkStart w:name="z295" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Отработка практических действий с лицами, обеспечивающими безопасность объекта, по организации осмотров помещений с целью обнаружения бесхозных вещей и подозрительных предметов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z295" w:id="288"/>
-[...15 lines deleted...]
-      1. Отработка практических действий с лицами, обеспечивающими безопасность объекта, по организации осмотров помещений с целью обнаружения бесхозных вещей и подозрительных предметов:</w:t>
+    <w:bookmarkStart w:name="z296" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) действий при обнаружении бесхозных вещей, подозрительных предметов и получении сообщений о минировании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z296" w:id="289"/>
-[...15 lines deleted...]
-      1) действий при обнаружении бесхозных вещей, подозрительных предметов и получении сообщений о минировании;</w:t>
+    <w:bookmarkStart w:name="z297" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) организации взаимодействия организации с территориальными органами внутренних дел, охраны при обнаружении бесхозных вещей, подозрительных предметов и получении сообщения о минировании объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z297" w:id="290"/>
-[...15 lines deleted...]
-      2) организации взаимодействия организации с территориальными органами внутренних дел, охраны при обнаружении бесхозных вещей, подозрительных предметов и получении сообщения о минировании объекта;</w:t>
+    <w:bookmarkStart w:name="z298" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) организации оповещения персонала и посетителей объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z298" w:id="291"/>
-[...15 lines deleted...]
-      3) организации оповещения персонала и посетителей объекта;</w:t>
+    <w:bookmarkStart w:name="z299" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) организации эвакуации персонала и посетителей объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z299" w:id="292"/>
-[...15 lines deleted...]
-      4) организации эвакуации персонала и посетителей объекта.</w:t>
+    <w:bookmarkStart w:name="z300" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с указанными мероприятиями, проводятся следующие тренировки по действиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z300" w:id="293"/>
-[...15 lines deleted...]
-      В соответствии с указанными мероприятиями, проводятся следующие тренировки по действиям:</w:t>
+    <w:bookmarkStart w:name="z301" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) персонала при получении сообщения о минировании объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z301" w:id="294"/>
-[...15 lines deleted...]
-      1) персонала при получении сообщения о минировании объекта;</w:t>
+    <w:bookmarkStart w:name="z302" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) при обнаружении бесхозных вещей и подозрительных предметов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z302" w:id="295"/>
-[...15 lines deleted...]
-      2) при обнаружении бесхозных вещей и подозрительных предметов;</w:t>
+    <w:bookmarkStart w:name="z303" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) при эвакуации людей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z303" w:id="296"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="296"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8354,8974 +8512,8974 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 2 - в редакции приказа Министра просвещения РК от 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z305" w:id="297"/>
+    <w:bookmarkStart w:name="z305" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АЛГОРИТМ действий сотрудников, обучающихся и воспитанников организаций образования при возникновении чрезвычайных ситуаций техногенного характера и угрозы совершения акта терроризма</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z306" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z306" w:id="298"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+    <w:bookmarkStart w:name="z307" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящий алгоритм действий сотрудников, обучающихся и воспитанников организаций образования при возникновении чрезвычайных ситуаций техногенного характера и угрозы совершения акта терроризма (далее – Алгоритм) разработан с целью управления мероприятиями по повышению устойчивости функционирования организаций образования в случаях возникновения чрезвычайных ситуаций техногенного характера и угрозы совершения акта терроризма и направлен на их предупреждение и ликвидацию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z307" w:id="299"/>
-[...15 lines deleted...]
-      1. Настоящий алгоритм действий сотрудников, обучающихся и воспитанников организаций образования при возникновении чрезвычайных ситуаций техногенного характера и угрозы совершения акта терроризма (далее – Алгоритм) разработан с целью управления мероприятиями по повышению устойчивости функционирования организаций образования в случаях возникновения чрезвычайных ситуаций техногенного характера и угрозы совершения акта терроризма и направлен на их предупреждение и ликвидацию.</w:t>
+    <w:bookmarkStart w:name="z308" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предупреждением террористических угроз является комплекс мероприятий, направленных на сохранение жизни и здоровья людей, максимально уменьшение риска осуществления террористической угрозы и минимизацию совершения акта терроризма.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z308" w:id="300"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z309" w:id="301"/>
+    <w:bookmarkStart w:name="z309" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Принятие комплекса мероприятий по подготовке к проведению аварийно-спасательных и неотложных работ в зоне чрезвычайных ситуаций техногенного характера направлено на обеспечение устойчивости функционирования организаций образования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z310" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В случае совершения акта терроризма руководители и сотрудники организаций образования незамедлительно информируют правоохранительные и специальные органы о совершенном акте терроризма и обеспечить эвакуацию персонала организации образования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z310" w:id="302"/>
-[...15 lines deleted...]
-      2. В случае совершения акта терроризма руководители и сотрудники организаций образования незамедлительно информируют правоохранительные и специальные органы о совершенном акте терроризма и обеспечить эвакуацию персонала организации образования.</w:t>
+    <w:bookmarkStart w:name="z311" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При организации работы по предупреждению возникновения угрозы совершения акта терроризма важно особое внимание уделять предотвращению свободного проникновения на объекты и к уязвимым участкам (участкам, оборудованию) посторонних лиц, что, исключит возможность доставки террористических средств, а также вывод из строя аппаратуры контроля, автоматики, средств связи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z311" w:id="303"/>
-[...15 lines deleted...]
-      При организации работы по предупреждению возникновения угрозы совершения акта терроризма важно особое внимание уделять предотвращению свободного проникновения на объекты и к уязвимым участкам (участкам, оборудованию) посторонних лиц, что, исключит возможность доставки террористических средств, а также вывод из строя аппаратуры контроля, автоматики, средств связи.</w:t>
+    <w:bookmarkStart w:name="z312" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Основными признаками возможной подготовки и осуществления террористической деятельности являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z312" w:id="304"/>
-[...15 lines deleted...]
-      Основными признаками возможной подготовки и осуществления террористической деятельности являются:</w:t>
+    <w:bookmarkStart w:name="z313" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      появление лиц, в поведении которых усматривается изучение обстановки в близлежащем окружении объекта возможной террористической атаки, повышенный или неадекватно мотивированный интерес к определенным аспектам в его деятельности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z313" w:id="305"/>
-[...15 lines deleted...]
-      появление лиц, в поведении которых усматривается изучение обстановки в близлежащем окружении объекта возможной террористической атаки, повышенный или неадекватно мотивированный интерес к определенным аспектам в его деятельности;</w:t>
+    <w:bookmarkStart w:name="z314" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      неоднократное появление подозрительных лиц у выбранных объектов и проведение ими фото - и видеосъемки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z314" w:id="306"/>
-[...15 lines deleted...]
-      неоднократное появление подозрительных лиц у выбранных объектов и проведение ими фото - и видеосъемки;</w:t>
+    <w:bookmarkStart w:name="z315" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      необоснованное вступление в контакт с персоналом и с лицами, обеспечивающими безопасность объекта, выведывание у них режима работы, порядка доступа, обеспечения безопасности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z315" w:id="307"/>
-[...15 lines deleted...]
-      необоснованное вступление в контакт с персоналом и с лицами, обеспечивающими безопасность объекта, выведывание у них режима работы, порядка доступа, обеспечения безопасности;</w:t>
+    <w:bookmarkStart w:name="z316" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проникновение в подвалы и на чердаки лиц, которые не имеют отношения к их техническому обслуживанию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z316" w:id="308"/>
-[...15 lines deleted...]
-      проникновение в подвалы и на чердаки лиц, которые не имеют отношения к их техническому обслуживанию;</w:t>
+    <w:bookmarkStart w:name="z317" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие у посторонних посетителей (лиц, вызывающих подозрение) документов, проверка которых охраной на входе в здание объекта не дает информации, о личности предъявителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z317" w:id="309"/>
-[...15 lines deleted...]
-      наличие у посторонних посетителей (лиц, вызывающих подозрение) документов, проверка которых охраной на входе в здание объекта не дает информации, о личности предъявителя;</w:t>
+    <w:bookmarkStart w:name="z318" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сообщение администрации и персоналу объекта ложной информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="309"/>
-    <w:bookmarkStart w:name="z318" w:id="310"/>
-[...15 lines deleted...]
-      сообщение администрации и персоналу объекта ложной информации;</w:t>
+    <w:bookmarkStart w:name="z319" w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      изучение уязвимых участков и порядка доступа к ним, порядка системы пропускного режима и охраны объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z319" w:id="311"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z320" w:id="312"/>
+    <w:bookmarkStart w:name="z320" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       На основе заблаговременного анализа типовых сценариев террористической атаки важно с целью их изменения в благоприятную, положительную сторону в каждой фазе развития чрезвычайных ситуаций разработать и в режиме реального времени реализовать комплекс мероприятий, позволяющих эффективно влиять на конкретные исходную, промежуточную и заключительную ситуации. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z321" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предварительные проработки различных ситуаций позволят сформировать Алгоритм действий сотрудников и обучающихся организаций образования при возникновении угрозы совершения акта терроризма, в том числе адресных инструкций и памяток, регулирующих действия в типичных экстремальных ситуациях.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="312"/>
-    <w:bookmarkStart w:name="z321" w:id="313"/>
-[...15 lines deleted...]
-      Предварительные проработки различных ситуаций позволят сформировать Алгоритм действий сотрудников и обучающихся организаций образования при возникновении угрозы совершения акта терроризма, в том числе адресных инструкций и памяток, регулирующих действия в типичных экстремальных ситуациях.</w:t>
+    <w:bookmarkStart w:name="z322" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководство мероприятиями по обеспечению антитеррористической защищҰнности организаций образования осуществляется их руководителями в пределах компетенции, установленной Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="313"/>
-    <w:bookmarkStart w:name="z322" w:id="314"/>
-[...15 lines deleted...]
-      Руководство мероприятиями по обеспечению антитеррористической защищҰнности организаций образования осуществляется их руководителями в пределах компетенции, установленной Законом и иными нормативными правовыми актами Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z323" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Мероприятия по предупреждению чрезвычайных ситуаций техногенного характера проводятся с учетом вероятности их возникновения и возможного ущерба от них.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z323" w:id="315"/>
-[...15 lines deleted...]
-      3. Мероприятия по предупреждению чрезвычайных ситуаций техногенного характера проводятся с учетом вероятности их возникновения и возможного ущерба от них.</w:t>
+    <w:bookmarkStart w:name="z324" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выполнение мероприятий по предупреждению чрезвычайных ситуаций техногенного характера возлагается на руководителей организаций образования в пределах их компетенции, установленной действующим законодательством.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="315"/>
-    <w:bookmarkStart w:name="z324" w:id="316"/>
-[...15 lines deleted...]
-      Выполнение мероприятий по предупреждению чрезвычайных ситуаций техногенного характера возлагается на руководителей организаций образования в пределах их компетенции, установленной действующим законодательством.</w:t>
+    <w:bookmarkStart w:name="z325" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок действий сотрудников, обучающихся и воспитанников организаций образования при возникновении угрозы совершения акта терроризма в здании и на ее территории</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z325" w:id="317"/>
+    <w:bookmarkStart w:name="z326" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Порядок систематизирует и синхронизирует действий сотрудников, педагогов, обучающихся и воспитанников, в том числе предусматривает оповещение родителей, при возникновении угрозы совершения акта терроризма в организации образования и на ее территории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z327" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный порядок руководителем организации образования доводится до каждого сотрудника, педагога, обучающегося и родителя (законного представителя).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z328" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Основанием для принятия немедленных действий при возникновении угрозы совершения акта терроризма в организации образования являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z329" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обнаружение кем-либо из сотрудников, педагогов, обучающихся или воспитанников подозрительного предмета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z330" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступление угрозы по телефону или в письменном виде в организацию образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z331" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вооруженное нападение на сотрудников, педагогов, обучающихся и воспитанников организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z332" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      захват террористами в заложники сотрудников, педагогов, обучающихся и воспитанников и/или в здании организации или на ее территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z333" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      атака организации образования террористом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z334" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В вышеперечисленных случаях руководство организации образования незамедлительно сообщает о случившемся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z335" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на канал "102" органов внутренних дел, единую дежурно-диспетчерскую службу "112";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z336" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      руководителю органа (отдела) образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z337" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Порядок действий сотрудников, обучающихся и воспитанников организаций образования при возникновении угрозы совершения акта терроризма в здании и на ее территории</w:t>
-[...219 lines deleted...]
-      руководителю органа (отдела) образования.</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Обнаружение подозрительного предмета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z337" w:id="329"/>
+    <w:bookmarkStart w:name="z338" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Под подозрительным предметом понимаются бесхозная сумка, пакет, ящик, коробка, игрушка с торчащими проводами, издающая подозрительные звуки (щелчки, тикание) и необычные запахи (миндаля, хлора, аммиака).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z339" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Данный предмет может оказаться взрывным устройством, или начиненным отравляющими химическими веществами (ОХВ), биологическими агентами (возбудителями опасных инфекций, типа сибирской язвы, натуральной оспы, туляремии ) пакетом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z340" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Лица, обнаружившие опасный или подозрительный предмет незамедлительно сообщают об этом на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112" (в случае, если это воспитанник или обучающийся, то воспитателю или классному руководителю) и до прибытия сил экстренного реагирования находятся на безопасном расстоянии от предмета и быть готовым дать показания, касающиеся случившегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z341" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Действия руководителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z342" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выставить оцепление из числа постоянных сотрудников организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z343" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить беспрепятственный подъезд к месту обнаружения опасного или подозрительного предмета служб экстренного реагирования (подразделения органов внутренних дел, службы скорой медицинской помощи, пожарные расчеты, оперативно–спасательные службы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z344" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять меры по эвакуации обучающихся и сотрудников организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z345" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Действия персонала (сотрудники, педагоги):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z346" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сообщить администрации организации образования (по телефону) и в здание никого не допускать (до их прибытия);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z347" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевести обучающихся, воспитанников на безопасное расстояние от подозрительного предмета (не ближе 100 метров), не приближаться, не трогать, не вскрывать и не перемещать находку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z348" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, обнаружившим подозрительный предмет, до прибытия сил экстренного реагирования находиться на безопасном расстоянии и быть готовыми дать показания, касающиеся случившегося;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z349" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опросить окружающих с целью установления возможного владельца бесхозного предмета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z350" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      воздержаться от использования средств радиосвязи, в том числе и сотового телефона, вблизи предмета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z351" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      зафиксировать время и место обнаружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z352" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать содействие в организации эвакуации обучающихся, воспитанников с территории, прилегающей к опасной зоне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z353" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости укрыться за предметами, обеспечивающими защиту (угол здания, колона, толстое дерево, автомашина), вести наблюдение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z354" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покинуть объект, при невозможности - укрыться за капитальным сооружением и на необходимом удалении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z355" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Действия обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z356" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не паниковать, во всем слушать педагогов и сотрудников организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z357" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не трогать, не вскрывать и не передвигать подозрительный предмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z358" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости укрыться за предметами, обеспечивающими защиту (угол здания, колона, толстое дерево, автомашина);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z359" w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покинуть объект, при невозможности - укрыться за капитальным сооружением и на необходимом удалении.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z360" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z361" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не трогать, не подходить, не передвигать подозрительный предмет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z362" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      опросить окружающих для установления возможного владельца бесхозного предмета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z363" w:id="354"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      воздержаться от использования средств радиосвязи, в том числе и сотового телефона, вблизи данного предмета;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z364" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности зафиксировать время и место обнаружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z365" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немедленно сообщить об обнаружении подозрительного предмета на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z366" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      быть готовым описать внешний вид подозрительного предмета, и обстоятельства его обнаружения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z367" w:id="358"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не сообщать об угрозе взрыва никому, кроме тех, кому необходимо знать о случившемся, чтобы не создавать панику;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z368" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить ограничение доступа посторонних лиц к подозрительному предмету и опасной зоне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:bookmarkStart w:name="z369" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить организованную эвакуацию людей с территории, прилегающей к опасной зоне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z370" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости укрыться за предметами, обеспечивающими защиту (угол здания, колона, толстое дерево, автомашина), вести наблюдение.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z371" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рекомендуемые зоны эвакуации и оцепления при обнаружении взрывного устройства или предмета, похожего на взрывное устройство:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z372" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      граната– 50 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z373" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тротиловая шашка массой 200 грамм – 45 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z374" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взрывное устройство – не менее 200 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z375" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пивная банка 0,33 литра – 60 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z376" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дипломат (кейс) – 230 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z377" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дорожный чемодан – 350 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z378" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      легковая автомашина – не менее 600 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z379" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      микроавтобус – 920 метров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z380" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      грузовая машина (фургон) – 1240 метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z381" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 1. Обнаружение подозрительного предмета</w:t>
-[...859 lines deleted...]
-      грузовая машина (фургон) – 1240 метров.</w:t>
+        <w:t xml:space="preserve"> Параграф 2. Поступление угрозы по телефону в организацию образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z381" w:id="373"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="374"/>
+    <w:bookmarkStart w:name="z382" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Телефон является каналом поступления сообщений, содержащих информацию о заложенных взрывных устройствах, о захвате людей в заложники, вымогательстве и шантаже. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z383" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не оставляйте без внимания ни одного подобного сигнала. Постарайтесь дословно запомнить разговор и зафиксировать его на бумаге.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z383" w:id="375"/>
-[...15 lines deleted...]
-      Не оставляйте без внимания ни одного подобного сигнала. Постарайтесь дословно запомнить разговор и зафиксировать его на бумаге.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не распространяйтесь о факте разговора и его содержании, максимально ограничьте число людей, владеющих информацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="375"/>
-    <w:bookmarkStart w:name="z384" w:id="376"/>
-[...15 lines deleted...]
-      Не распространяйтесь о факте разговора и его содержании, максимально ограничьте число людей, владеющих информацией.</w:t>
+    <w:bookmarkStart w:name="z385" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Действия получателя угрозы по телефону (руководитель, сотрудник, педагог, обучающийся):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z385" w:id="377"/>
-[...15 lines deleted...]
-      14. Действия получателя угрозы по телефону (руководитель, сотрудник, педагог, обучающийся):</w:t>
+    <w:bookmarkStart w:name="z386" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По ходу разговора отметьте пол, возраст звонившего и особенности его речи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="377"/>
-    <w:bookmarkStart w:name="z386" w:id="378"/>
-[...15 lines deleted...]
-      По ходу разговора отметьте пол, возраст звонившего и особенности его речи:</w:t>
+    <w:bookmarkStart w:name="z387" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      голос (громкий или тихий, низкий или высокий),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z387" w:id="379"/>
-[...15 lines deleted...]
-      голос (громкий или тихий, низкий или высокий),</w:t>
+    <w:bookmarkStart w:name="z388" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      темп речи (быстрый или медленный),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z388" w:id="380"/>
-[...15 lines deleted...]
-      темп речи (быстрый или медленный),</w:t>
+    <w:bookmarkStart w:name="z389" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      произношение (отчетливое, искаженное, с заиканием, шепелявое, с акцентом или диалектом),</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z389" w:id="381"/>
-[...15 lines deleted...]
-      произношение (отчетливое, искаженное, с заиканием, шепелявое, с акцентом или диалектом),</w:t>
+    <w:bookmarkStart w:name="z390" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      манера речи (развязная, с издевкой, с нецензурными выражениями);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z390" w:id="382"/>
-[...15 lines deleted...]
-      манера речи (развязная, с издевкой, с нецензурными выражениями);</w:t>
+    <w:bookmarkStart w:name="z391" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Важно обратить внимание на звуковой фон (шум автомашин или железнодорожного транспорта, звук теле-или радиоаппаратуры, голоса), характер звонка (городской, междугородный).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z391" w:id="383"/>
-[...15 lines deleted...]
-      Важно обратить внимание на звуковой фон (шум автомашин или железнодорожного транспорта, звук теле-или радиоаппаратуры, голоса), характер звонка (городской, междугородный).</w:t>
+    <w:bookmarkStart w:name="z392" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Необходимо зафиксировать точное время начала разговора и его продолжительность.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z392" w:id="384"/>
-[...15 lines deleted...]
-      Необходимо зафиксировать точное время начала разговора и его продолжительность.</w:t>
+    <w:bookmarkStart w:name="z393" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В любом случае постарайтесь в ходе разговора получить ответы на следующие вопросы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z393" w:id="385"/>
-[...15 lines deleted...]
-      В любом случае постарайтесь в ходе разговора получить ответы на следующие вопросы:</w:t>
+    <w:bookmarkStart w:name="z394" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      куда, кому, по какому телефону звонит данный человек?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z394" w:id="386"/>
-[...15 lines deleted...]
-      куда, кому, по какому телефону звонит данный человек?</w:t>
+    <w:bookmarkStart w:name="z395" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      какие конкретные требования он выдвигает?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z395" w:id="387"/>
-[...15 lines deleted...]
-      какие конкретные требования он выдвигает?</w:t>
+    <w:bookmarkStart w:name="z396" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдвигает требования лично или выступает в роли посредника и представляет какую-то группу лиц?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z396" w:id="388"/>
-[...15 lines deleted...]
-      выдвигает требования лично или выступает в роли посредника и представляет какую-то группу лиц?</w:t>
+    <w:bookmarkStart w:name="z397" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на каких условиях он или они согласны отказаться от задуманного?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z397" w:id="389"/>
-[...15 lines deleted...]
-      на каких условиях он или они согласны отказаться от задуманного?</w:t>
+    <w:bookmarkStart w:name="z398" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      как и когда с ним можно связаться?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z398" w:id="390"/>
-[...15 lines deleted...]
-      как и когда с ним можно связаться?</w:t>
+    <w:bookmarkStart w:name="z399" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      кому вы можете или должны сообщить об этом звонке?</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z399" w:id="391"/>
-[...15 lines deleted...]
-      кому вы можете или должны сообщить об этом звонке?</w:t>
+    <w:bookmarkStart w:name="z400" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постарайтесь добиться от звонящего максимально возможного промежутка времени для принятия вами и руководством школы решений или совершения каких- либо действий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z400" w:id="392"/>
-[...15 lines deleted...]
-      Постарайтесь добиться от звонящего максимально возможного промежутка времени для принятия вами и руководством школы решений или совершения каких- либо действий.</w:t>
+    <w:bookmarkStart w:name="z401" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По возможности в процессе разговора или немедленно после окончания разговора сообщите на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112" и руководству организации о телефонной угрозе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z401" w:id="393"/>
-[...15 lines deleted...]
-      По возможности в процессе разговора или немедленно после окончания разговора сообщите на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112" и руководству организации о телефонной угрозе.</w:t>
+    <w:bookmarkStart w:name="z402" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Поступление угрозы в письменной форме в организацию образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z402" w:id="394"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Поступление угрозы в письменной форме в организацию образования</w:t>
+    <w:bookmarkStart w:name="z403" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Действия получателя угрозы в письменной форме (руководитель, сотрудник, педагог, обучающийся):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z403" w:id="395"/>
-[...15 lines deleted...]
-      15. Действия получателя угрозы в письменной форме (руководитель, сотрудник, педагог, обучающийся):</w:t>
+    <w:bookmarkStart w:name="z404" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После получения такого документа обращайтесь с ним максимально осторожно. По возможности уберите его в чистый плотно закрываемый полиэтиленовый пакет и поместите в отдельную жесткую папку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z404" w:id="396"/>
-[...15 lines deleted...]
-      После получения такого документа обращайтесь с ним максимально осторожно. По возможности уберите его в чистый плотно закрываемый полиэтиленовый пакет и поместите в отдельную жесткую папку.</w:t>
+    <w:bookmarkStart w:name="z405" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постарайтесь не оставлять на нем отпечатков своих пальцев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z405" w:id="397"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z406" w:id="398"/>
+    <w:bookmarkStart w:name="z406" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если документ поступил в конверте - его вскрытие производите только с левой или правой стороны, аккуратно отрезая кромки ножницами. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z407" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом сохраняйте все: сам документ с текстом, любые вложения, конверт и упаковку - ничего не выбрасывайте.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z407" w:id="399"/>
-[...15 lines deleted...]
-      При этом сохраняйте все: сам документ с текстом, любые вложения, конверт и упаковку - ничего не выбрасывайте.</w:t>
+    <w:bookmarkStart w:name="z408" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не расширяйте круг лиц, знакомых с содержанием документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z408" w:id="400"/>
-[...15 lines deleted...]
-      Не расширяйте круг лиц, знакомых с содержанием документа.</w:t>
+    <w:bookmarkStart w:name="z409" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Незамедлительно сообщите на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z409" w:id="401"/>
-[...15 lines deleted...]
-      Незамедлительно сообщите на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112".</w:t>
+    <w:bookmarkStart w:name="z410" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 4. Вооруженное нападение на сотрудников, педагогов, обучающихся и воспитанников организаций образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z410" w:id="402"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 4. Вооруженное нападение на сотрудников, педагогов, обучающихся и воспитанников организаций образования</w:t>
+    <w:bookmarkStart w:name="z411" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При вооруженном нападении на сотрудников, педагогов, обучающихся и воспитанников необходимо принять меры для самоизоляции, немедленно покинуть опасную зону, а также сообщить на канал "102" органов внутренних дел или единую дежурно-диспетчерскую службу "112".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z411" w:id="403"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z412" w:id="404"/>
+    <w:bookmarkStart w:name="z412" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Спрятавшись, дождитесь ухода террористов, и при первой возможности покиньте здание. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z413" w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Действия руководителя:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z413" w:id="405"/>
-[...15 lines deleted...]
-      17. Действия руководителя:</w:t>
+    <w:bookmarkStart w:name="z414" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незамедлительное информирование правоохранительных и/или специальных государственных органов о факте и обстоятельствах вооруженного нападения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z414" w:id="406"/>
-[...15 lines deleted...]
-      незамедлительное информирование правоохранительных и/или специальных государственных органов о факте и обстоятельствах вооруженного нападения;</w:t>
+    <w:bookmarkStart w:name="z415" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация работы по обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров, оповещение о нештатной ситуации на объекте);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z415" w:id="407"/>
-[...15 lines deleted...]
-      организация работы по обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров, оповещение о нештатной ситуации на объекте);</w:t>
+    <w:bookmarkStart w:name="z416" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      взаимодействие с прибывающими силами оперативного штаба по борьбе с терроризмом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z416" w:id="408"/>
-[...15 lines deleted...]
-      взаимодействие с прибывающими силами оперативного штаба по борьбе с терроризмом.</w:t>
+    <w:bookmarkStart w:name="z417" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Действия персонала (сотрудники, педагоги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z417" w:id="409"/>
-[...15 lines deleted...]
-      18. Действия персонала (сотрудники, педагоги):</w:t>
+    <w:bookmarkStart w:name="z418" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оцените ситуацию, продумайте четкий план, как вы будете вместе с обучающимися покидать здание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z418" w:id="410"/>
-[...15 lines deleted...]
-      оцените ситуацию, продумайте четкий план, как вы будете вместе с обучающимися покидать здание;</w:t>
+    <w:bookmarkStart w:name="z419" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при возможности безопасно эвакуироваться вместе с воспитанниками, обучающимися, покиньте здание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z419" w:id="411"/>
-[...15 lines deleted...]
-      при возможности безопасно эвакуироваться вместе с воспитанниками, обучающимися, покиньте здание;</w:t>
+    <w:bookmarkStart w:name="z420" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оставьте вещи и сумки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z420" w:id="412"/>
-[...15 lines deleted...]
-      оставьте вещи и сумки;</w:t>
+    <w:bookmarkStart w:name="z421" w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не прячьте руки, держите их на виду.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z421" w:id="413"/>
-[...15 lines deleted...]
-      не прячьте руки, держите их на виду.</w:t>
+    <w:bookmarkStart w:name="z422" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае отсутствия возможности покинуть здание следует:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="413"/>
-    <w:bookmarkStart w:name="z422" w:id="414"/>
-[...15 lines deleted...]
-      В случае отсутствия возможности покинуть здание следует:</w:t>
+    <w:bookmarkStart w:name="z423" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      быстро выглянуть из кабинета, группы и направить всех обучающихся, воспитанников или сотрудников, находящихся в коридоре, в свой кабинет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="414"/>
-    <w:bookmarkStart w:name="z423" w:id="415"/>
-[...15 lines deleted...]
-      быстро выглянуть из кабинета, группы и направить всех обучающихся, воспитанников или сотрудников, находящихся в коридоре, в свой кабинет;</w:t>
+    <w:bookmarkStart w:name="z424" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не впускать в кабинет, группу взрослых, которые вам не знакомы или у которых нет пропуска на посещение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="415"/>
-    <w:bookmarkStart w:name="z424" w:id="416"/>
-[...15 lines deleted...]
-      не впускать в кабинет, группу взрослых, которые вам не знакомы или у которых нет пропуска на посещение;</w:t>
+    <w:bookmarkStart w:name="z425" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плотно закрыть дверь, желательно на ключ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="416"/>
-    <w:bookmarkStart w:name="z425" w:id="417"/>
-[...15 lines deleted...]
-      плотно закрыть дверь, желательно на ключ;</w:t>
+    <w:bookmarkStart w:name="z426" w:id="417"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      закрыть окна, опустить или закрыть все жалюзи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="417"/>
-    <w:bookmarkStart w:name="z426" w:id="418"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z427" w:id="419"/>
+    <w:bookmarkStart w:name="z427" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       поставить обучающихся, воспитанников у стены так, чтобы злоумышленник не мог видеть их, заглядывая в дверь; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="418"/>
+    <w:bookmarkStart w:name="z428" w:id="419"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      найти для обучающихся, воспитанников "Безопасный угол";</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="419"/>
-    <w:bookmarkStart w:name="z428" w:id="420"/>
-[...15 lines deleted...]
-      найти для обучающихся, воспитанников "Безопасный угол";</w:t>
+    <w:bookmarkStart w:name="z429" w:id="420"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выключить свет и мониторы компьютеров, сотовые телефоны поставить на беззвучный сигнал;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="420"/>
-    <w:bookmarkStart w:name="z429" w:id="421"/>
-[...15 lines deleted...]
-      выключить свет и мониторы компьютеров, сотовые телефоны поставить на беззвучный сигнал;</w:t>
+    <w:bookmarkStart w:name="z430" w:id="421"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить тишину для обучающихся, воспитанников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="421"/>
-    <w:bookmarkStart w:name="z430" w:id="422"/>
-[...15 lines deleted...]
-      обеспечить тишину для обучающихся, воспитанников;</w:t>
+    <w:bookmarkStart w:name="z431" w:id="422"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заполнить лист посещаемости (перечислить учеников, которых забрали из коридоров (как указано выше), и составить список обучающихся, воспитанников, которые должны находиться в данном классе, но отсутствуют.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="422"/>
-    <w:bookmarkStart w:name="z431" w:id="423"/>
-[...15 lines deleted...]
-      заполнить лист посещаемости (перечислить учеников, которых забрали из коридоров (как указано выше), и составить список обучающихся, воспитанников, которые должны находиться в данном классе, но отсутствуют.</w:t>
+    <w:bookmarkStart w:name="z432" w:id="423"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Перед выключением света сотрудники находят и держат в руках свой журнал посещаемости. Это поможет обеспечить эвакуацию всех обучающихся, воспитанников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="423"/>
-    <w:bookmarkStart w:name="z432" w:id="424"/>
-[...15 lines deleted...]
-      Примечание: Перед выключением света сотрудники находят и держат в руках свой журнал посещаемости. Это поможет обеспечить эвакуацию всех обучающихся, воспитанников.</w:t>
+    <w:bookmarkStart w:name="z433" w:id="424"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающихся находящихся в спортивном зале, необходимо перевести в раздевалку, запереть все двери, найти безопасное место и выключить свет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="424"/>
-    <w:bookmarkStart w:name="z433" w:id="425"/>
-[...15 lines deleted...]
-      обучающихся находящихся в спортивном зале, необходимо перевести в раздевалку, запереть все двери, найти безопасное место и выключить свет;</w:t>
+    <w:bookmarkStart w:name="z434" w:id="425"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающихся, находящихся в столовых, необходимо передислоцировать в ближайшие классы и выключить свет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="425"/>
-    <w:bookmarkStart w:name="z434" w:id="426"/>
-[...15 lines deleted...]
-      обучающихся, находящихся в столовых, необходимо передислоцировать в ближайшие классы и выключить свет;</w:t>
+    <w:bookmarkStart w:name="z435" w:id="426"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудники и обучающиеся, воспитанники находящиеся вне здания организации образования, добегают до ближайшего безопасного места, останавливаются, занимают лежащее положение и не двигаются;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="426"/>
-    <w:bookmarkStart w:name="z435" w:id="427"/>
-[...15 lines deleted...]
-      сотрудники и обучающиеся, воспитанники находящиеся вне здания организации образования, добегают до ближайшего безопасного места, останавливаются, занимают лежащее положение и не двигаются;</w:t>
+    <w:bookmarkStart w:name="z436" w:id="427"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сотрудники и обучающиеся, которые находятся в туалетах закрывают кабинку и выключают свет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="427"/>
-    <w:bookmarkStart w:name="z436" w:id="428"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z437" w:id="429"/>
+    <w:bookmarkStart w:name="z437" w:id="428"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       все, кто находится в коридоре, немедленно проходят в ближайший класс и выключают свет; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="429"/>
-    <w:bookmarkStart w:name="z438" w:id="430"/>
+    <w:bookmarkEnd w:id="428"/>
+    <w:bookmarkStart w:name="z438" w:id="429"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       медицинские работники, работники столовой, вспомогательный персонал остается в помещении, в котором они находятся, закрывают двери и выключить свет; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="429"/>
+    <w:bookmarkStart w:name="z439" w:id="430"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающиеся и сотрудники библиотеки остаются в библиотеке. Библиотекари закрывают двери, находят для детей и для себя безопасное место и выключают свет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="430"/>
-    <w:bookmarkStart w:name="z439" w:id="431"/>
-[...15 lines deleted...]
-      обучающиеся и сотрудники библиотеки остаются в библиотеке. Библиотекари закрывают двери, находят для детей и для себя безопасное место и выключают свет.</w:t>
+    <w:bookmarkStart w:name="z440" w:id="431"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Оставайтесь в безопасных местах до распоряжения руководителя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="431"/>
-    <w:bookmarkStart w:name="z440" w:id="432"/>
-[...15 lines deleted...]
-      Примечание: Оставайтесь в безопасных местах до распоряжения руководителя.</w:t>
+    <w:bookmarkStart w:name="z441" w:id="432"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Действия обучающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="432"/>
-    <w:bookmarkStart w:name="z441" w:id="433"/>
-[...15 lines deleted...]
-      19. Действия обучающихся:</w:t>
+    <w:bookmarkStart w:name="z442" w:id="433"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не паниковать, во всем слушать сотрудников и педагогов школы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="433"/>
-    <w:bookmarkStart w:name="z442" w:id="434"/>
-[...15 lines deleted...]
-      не паниковать, во всем слушать сотрудников и педагогов школы;</w:t>
+    <w:bookmarkStart w:name="z443" w:id="434"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незаметно покинуть объект, при невозможности - укрыться в безопасном месте;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="434"/>
-    <w:bookmarkStart w:name="z443" w:id="435"/>
-[...15 lines deleted...]
-      незаметно покинуть объект, при невозможности - укрыться в безопасном месте;</w:t>
+    <w:bookmarkStart w:name="z444" w:id="435"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="435"/>
-    <w:bookmarkStart w:name="z444" w:id="436"/>
-[...15 lines deleted...]
-      заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
+    <w:bookmarkStart w:name="z445" w:id="436"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности информировать любым способом правоохранительные и/или специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="436"/>
-    <w:bookmarkStart w:name="z445" w:id="437"/>
-[...15 lines deleted...]
-      по возможности информировать любым способом правоохранительные и/или специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
+    <w:bookmarkStart w:name="z446" w:id="437"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Оставайтесь в безопасных местах до распоряжения руководителя или педагогов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="437"/>
-    <w:bookmarkStart w:name="z446" w:id="438"/>
-[...15 lines deleted...]
-      Примечание: Оставайтесь в безопасных местах до распоряжения руководителя или педагогов.</w:t>
+    <w:bookmarkStart w:name="z447" w:id="438"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="438"/>
-    <w:bookmarkStart w:name="z447" w:id="439"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z448" w:id="440"/>
+    <w:bookmarkStart w:name="z448" w:id="439"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выявить вооруженного злоумышленника; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="439"/>
+    <w:bookmarkStart w:name="z449" w:id="440"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности блокировать его продвижение к местам массового пребывания людей на объекте;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="440"/>
-    <w:bookmarkStart w:name="z449" w:id="441"/>
-[...15 lines deleted...]
-      по возможности блокировать его продвижение к местам массового пребывания людей на объекте;</w:t>
+    <w:bookmarkStart w:name="z450" w:id="441"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информировать любым способом руководство объекта, правоохранительные и/или специальные государственные органы о факте вооруженного нападения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="441"/>
-    <w:bookmarkStart w:name="z450" w:id="442"/>
-[...15 lines deleted...]
-      информировать любым способом руководство объекта, правоохранительные и/или специальные государственные органы о факте вооруженного нападения;</w:t>
+    <w:bookmarkStart w:name="z451" w:id="442"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять меры к обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="442"/>
-    <w:bookmarkStart w:name="z451" w:id="443"/>
-[...15 lines deleted...]
-      принять меры к обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров).</w:t>
+    <w:bookmarkStart w:name="z452" w:id="443"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Захват заложников в организации образования</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="443"/>
-    <w:bookmarkStart w:name="z452" w:id="444"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 5. Захват заложников в организации образования</w:t>
+    <w:bookmarkStart w:name="z453" w:id="444"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Действия руководителя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z453" w:id="445"/>
-[...15 lines deleted...]
-      21. Действия руководителя:</w:t>
+    <w:bookmarkStart w:name="z454" w:id="445"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать максимально возможные условия для безопасности обучающихся, воспитанников, педагогов и других сотрудников;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="445"/>
-    <w:bookmarkStart w:name="z454" w:id="446"/>
-[...15 lines deleted...]
-      организовать максимально возможные условия для безопасности обучающихся, воспитанников, педагогов и других сотрудников;</w:t>
+    <w:bookmarkStart w:name="z455" w:id="446"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незамедлительно информировать правоохранительные и/или специальные государственные органы о захвате сотрудников, педагогов и обучающихся в заложнике;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="446"/>
-    <w:bookmarkStart w:name="z455" w:id="447"/>
-[...15 lines deleted...]
-      незамедлительно информировать правоохранительные и/или специальные государственные органы о захвате сотрудников, педагогов и обучающихся в заложнике;</w:t>
+    <w:bookmarkStart w:name="z456" w:id="447"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пытаться выяснить требования захватчиков;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z456" w:id="448"/>
-[...15 lines deleted...]
-      пытаться выяснить требования захватчиков;</w:t>
+    <w:bookmarkStart w:name="z457" w:id="448"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить взаимодействие с прибывающими силами оперативного штаба по борьбе с терроризмом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="448"/>
-    <w:bookmarkStart w:name="z457" w:id="449"/>
-[...15 lines deleted...]
-      обеспечить взаимодействие с прибывающими силами оперативного штаба по борьбе с терроризмом.</w:t>
+    <w:bookmarkStart w:name="z458" w:id="449"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Действия персонала (сотрудники, педагоги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="449"/>
-    <w:bookmarkStart w:name="z458" w:id="450"/>
-[...15 lines deleted...]
-      22. Действия персонала (сотрудники, педагоги):</w:t>
+    <w:bookmarkStart w:name="z459" w:id="450"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      - организовать защиту находящихся рядом обучающихся, воспитанников. По возможности предотвратить их попадание в заложники, незаметно вывести из здания или укрыться в помещении, заблокировать дверь, продержаться до прибытия сотрудников правопорядка или возможности безопасности покинуть здание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="450"/>
-    <w:bookmarkStart w:name="z459" w:id="451"/>
-[...15 lines deleted...]
-      - организовать защиту находящихся рядом обучающихся, воспитанников. По возможности предотвратить их попадание в заложники, незаметно вывести из здания или укрыться в помещении, заблокировать дверь, продержаться до прибытия сотрудников правопорядка или возможности безопасности покинуть здание;</w:t>
+    <w:bookmarkStart w:name="z460" w:id="451"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности информировать любым доступным способом и при условии гарантированного обеспечения собственной безопасности правоохранительные и/или специальные государственные органы об обстоятельствах захвата заложников и злоумышленниках (количество, вооружение, оснащение, возраст, клички, национальность).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="451"/>
-    <w:bookmarkStart w:name="z460" w:id="452"/>
-[...15 lines deleted...]
-      по возможности информировать любым доступным способом и при условии гарантированного обеспечения собственной безопасности правоохранительные и/или специальные государственные органы об обстоятельствах захвата заложников и злоумышленниках (количество, вооружение, оснащение, возраст, клички, национальность).</w:t>
+    <w:bookmarkStart w:name="z461" w:id="452"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Действия обучающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="452"/>
-    <w:bookmarkStart w:name="z461" w:id="453"/>
-[...15 lines deleted...]
-      23. Действия обучающихся:</w:t>
+    <w:bookmarkStart w:name="z462" w:id="453"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не паниковать, сохранять выдержку и самообладание;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="453"/>
-    <w:bookmarkStart w:name="z462" w:id="454"/>
-[...15 lines deleted...]
-      не паниковать, сохранять выдержку и самообладание;</w:t>
+    <w:bookmarkStart w:name="z463" w:id="454"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      старайтесь найти безопасное место;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="454"/>
-    <w:bookmarkStart w:name="z463" w:id="455"/>
-[...15 lines deleted...]
-      старайтесь найти безопасное место;</w:t>
+    <w:bookmarkStart w:name="z464" w:id="455"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      помните, что получив сообщение о вашем захвате, спецслужбы уже начали действовать и предпримут все необходимое для вашего освобождения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="455"/>
-    <w:bookmarkStart w:name="z464" w:id="456"/>
-[...15 lines deleted...]
-      помните, что получив сообщение о вашем захвате, спецслужбы уже начали действовать и предпримут все необходимое для вашего освобождения;</w:t>
+    <w:bookmarkStart w:name="z465" w:id="456"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не допускать действий, которые могут спровоцировать нападающих к применению оружия и привести к человеческим жертвам;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="456"/>
-    <w:bookmarkStart w:name="z465" w:id="457"/>
-[...15 lines deleted...]
-      не допускать действий, которые могут спровоцировать нападающих к применению оружия и привести к человеческим жертвам;</w:t>
+    <w:bookmarkStart w:name="z466" w:id="457"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      переносите лишения, оскорбления и унижения, не смотрите в глаза преступникам, не ведите себя вызывающе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="457"/>
-    <w:bookmarkStart w:name="z466" w:id="458"/>
-[...15 lines deleted...]
-      переносите лишения, оскорбления и унижения, не смотрите в глаза преступникам, не ведите себя вызывающе;</w:t>
+    <w:bookmarkStart w:name="z467" w:id="458"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на совершение любых действий (сесть, встать, попить, сходить в туалет) спрашивайте разрешение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="458"/>
-    <w:bookmarkStart w:name="z467" w:id="459"/>
-[...15 lines deleted...]
-      на совершение любых действий (сесть, встать, попить, сходить в туалет) спрашивайте разрешение;</w:t>
+    <w:bookmarkStart w:name="z468" w:id="459"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если вы ранены, постарайтесь не двигаться, этим вы сократите потерю крови;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="459"/>
-    <w:bookmarkStart w:name="z468" w:id="460"/>
-[...15 lines deleted...]
-      если вы ранены, постарайтесь не двигаться, этим вы сократите потерю крови;</w:t>
+    <w:bookmarkStart w:name="z469" w:id="460"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      во время проведения спецслужбами операции по вашему освобождению неукоснительно соблюдайте следующие требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="460"/>
-    <w:bookmarkStart w:name="z469" w:id="461"/>
-[...15 lines deleted...]
-      во время проведения спецслужбами операции по вашему освобождению неукоснительно соблюдайте следующие требования:</w:t>
+    <w:bookmarkStart w:name="z470" w:id="461"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лежите на полу лицом вниз, голову закройте руками и не двигайтесь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="461"/>
-    <w:bookmarkStart w:name="z470" w:id="462"/>
-[...15 lines deleted...]
-      лежите на полу лицом вниз, голову закройте руками и не двигайтесь;</w:t>
+    <w:bookmarkStart w:name="z471" w:id="462"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не бегите навстречу сотрудникам спецслужб или от них, так как они могут принять вас за преступника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="462"/>
-    <w:bookmarkStart w:name="z471" w:id="463"/>
-[...15 lines deleted...]
-      не бегите навстречу сотрудникам спецслужб или от них, так как они могут принять вас за преступника;</w:t>
+    <w:bookmarkStart w:name="z472" w:id="463"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности держитесь подальше от проемов дверей и окон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="463"/>
-    <w:bookmarkStart w:name="z472" w:id="464"/>
-[...15 lines deleted...]
-      по возможности держитесь подальше от проемов дверей и окон.</w:t>
+    <w:bookmarkStart w:name="z473" w:id="464"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="464"/>
-    <w:bookmarkStart w:name="z473" w:id="465"/>
-[...15 lines deleted...]
-      24. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+    <w:bookmarkStart w:name="z474" w:id="465"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не вступать в переговоры по собственной инициативе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="465"/>
-    <w:bookmarkStart w:name="z474" w:id="466"/>
-[...15 lines deleted...]
-      не вступать в переговоры по собственной инициативе;</w:t>
+    <w:bookmarkStart w:name="z475" w:id="466"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      будьте внимательны, постарайтесь запомнить приметы преступников, отличительные черты их лиц, одежду, имена, клички, возможные шрамы и татуировки, особенности речи и манеры поведения, тематику разговоров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="466"/>
-    <w:bookmarkStart w:name="z475" w:id="467"/>
-[...15 lines deleted...]
-      будьте внимательны, постарайтесь запомнить приметы преступников, отличительные черты их лиц, одежду, имена, клички, возможные шрамы и татуировки, особенности речи и манеры поведения, тематику разговоров.</w:t>
+    <w:bookmarkStart w:name="z476" w:id="467"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Порядок действий при захвате в заложники:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="467"/>
-    <w:bookmarkStart w:name="z476" w:id="468"/>
-[...15 lines deleted...]
-      25. Порядок действий при захвате в заложники:</w:t>
+    <w:bookmarkStart w:name="z477" w:id="468"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускать действий, которые могут спровоцировать преступников к применению физической силы или оружия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="468"/>
-    <w:bookmarkStart w:name="z477" w:id="469"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z478" w:id="470"/>
+    <w:bookmarkStart w:name="z478" w:id="469"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не привлекать внимания своим поведением. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="469"/>
+    <w:bookmarkStart w:name="z479" w:id="470"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не пытайтесь бежать, если нет полной уверенности в успехе побега.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="470"/>
-    <w:bookmarkStart w:name="z479" w:id="471"/>
-[...15 lines deleted...]
-      Не пытайтесь бежать, если нет полной уверенности в успехе побега.</w:t>
+    <w:bookmarkStart w:name="z480" w:id="471"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Запомните, как можно больше информации о террористах (количество, вооружение, как выглядят, особенно внешности, телосложения, акцент, тематика разговора, темперамент, манера поведения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="471"/>
-    <w:bookmarkStart w:name="z480" w:id="472"/>
-[...15 lines deleted...]
-      Запомните, как можно больше информации о террористах (количество, вооружение, как выглядят, особенно внешности, телосложения, акцент, тематика разговора, темперамент, манера поведения).</w:t>
+    <w:bookmarkStart w:name="z481" w:id="472"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постарайтесь определить место своего нахождения (заточения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="472"/>
-    <w:bookmarkStart w:name="z481" w:id="473"/>
-[...15 lines deleted...]
-      Постарайтесь определить место своего нахождения (заточения).</w:t>
+    <w:bookmarkStart w:name="z482" w:id="473"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии возможности, используя любой доступный способ связи, без риска для жизни, проявляя осторожность, попытаться сообщить о произошедшем в правоохранительные или специальные органы, подразделение безопасности или службу охраны объекта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="473"/>
-    <w:bookmarkStart w:name="z482" w:id="474"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z483" w:id="475"/>
+    <w:bookmarkStart w:name="z483" w:id="474"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Не пренебрегайте пищей, какой бы она ни была. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="474"/>
+    <w:bookmarkStart w:name="z484" w:id="475"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При ранении, постараться самостоятельно оказать себе первую доврачебную помощь.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="475"/>
-    <w:bookmarkStart w:name="z484" w:id="476"/>
-[...15 lines deleted...]
-      При ранении, постараться самостоятельно оказать себе первую доврачебную помощь.</w:t>
+    <w:bookmarkStart w:name="z485" w:id="476"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Главное не паниковать, даже если стороны противника перестали себя контролировать.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="476"/>
-    <w:bookmarkStart w:name="z485" w:id="477"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z486" w:id="478"/>
+    <w:bookmarkStart w:name="z486" w:id="477"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расположитесь подальше от окон, дверей. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="478"/>
-    <w:bookmarkStart w:name="z487" w:id="479"/>
+    <w:bookmarkEnd w:id="477"/>
+    <w:bookmarkStart w:name="z487" w:id="478"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При проведении сотрудниками спецподразделений операции по освобождению заложников необходимо соблюдать следующие требования: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="478"/>
+    <w:bookmarkStart w:name="z488" w:id="479"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лечь на пол лицом вниз, по возможности прижавшись к стене, голову закрыть руками и не двигаться;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="479"/>
-    <w:bookmarkStart w:name="z488" w:id="480"/>
-[...15 lines deleted...]
-      лечь на пол лицом вниз, по возможности прижавшись к стене, голову закрыть руками и не двигаться;</w:t>
+    <w:bookmarkStart w:name="z489" w:id="480"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не бежать навстречу сотрудникам спецподразделений или от них, так как они могут принять бегущего за преступника;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="480"/>
-    <w:bookmarkStart w:name="z489" w:id="481"/>
-[...15 lines deleted...]
-      не бежать навстречу сотрудникам спецподразделений или от них, так как они могут принять бегущего за преступника;</w:t>
+    <w:bookmarkStart w:name="z490" w:id="481"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если есть возможность, необходимо держаться подальше от проҰмов дверей и окон.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="481"/>
-    <w:bookmarkStart w:name="z490" w:id="482"/>
-[...15 lines deleted...]
-      если есть возможность, необходимо держаться подальше от проҰмов дверей и окон.</w:t>
+    <w:bookmarkStart w:name="z491" w:id="482"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 6. При стрельбе внутри организации образования и на ее территории</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="482"/>
-    <w:bookmarkStart w:name="z491" w:id="483"/>
+    <w:bookmarkStart w:name="z492" w:id="483"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Действия руководителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="483"/>
+    <w:bookmarkStart w:name="z493" w:id="484"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать максимально возможные условия для безопасности обучающихся, воспитанников, педагогов и других сотрудников;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="484"/>
+    <w:bookmarkStart w:name="z494" w:id="485"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незамедлительно информировать правоохранительные и/или специальные государственные органы о перестрелке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="485"/>
+    <w:bookmarkStart w:name="z495" w:id="486"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять меры по защите жизни и здоровья обучающихся, сотрудников, педагогов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="486"/>
+    <w:bookmarkStart w:name="z496" w:id="487"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Действия персонала (сотрудники, педагоги) и обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="487"/>
+    <w:bookmarkStart w:name="z497" w:id="488"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при стрельбе на улице не стойте у окна, даже если оно закрыто занавеской;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="488"/>
+    <w:bookmarkStart w:name="z498" w:id="489"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не поднимайтесь выше уровня подоконника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="489"/>
+    <w:bookmarkStart w:name="z499" w:id="490"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разрешайте обучающимся входить в класс, со стороны которого слышны выстрелы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="490"/>
+    <w:bookmarkStart w:name="z500" w:id="491"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При стрельбе на улице, ложитесь на землю и постарайтесь отползти за укрытие (угол здания, клумба, остановка), если такого поблизости нет, закройте голову руками и лежите смирно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="491"/>
+    <w:bookmarkStart w:name="z501" w:id="492"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Когда все утихнет, сможете подняться и, изменив маршрут, добраться до места назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="492"/>
+    <w:bookmarkStart w:name="z502" w:id="493"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 6. При стрельбе внутри организации образования и на ее территории</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z493" w:id="485"/>
+        <w:t xml:space="preserve"> Параграф 7. При взрыве здания организации образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="493"/>
+    <w:bookmarkStart w:name="z503" w:id="494"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Действия руководителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="494"/>
+    <w:bookmarkStart w:name="z504" w:id="495"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовать максимально возможные условия для безопасности обучающихся, воспитанников, педагогов и других сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="485"/>
-[...160 lines deleted...]
-    <w:bookmarkStart w:name="z502" w:id="494"/>
+    <w:bookmarkEnd w:id="495"/>
+    <w:bookmarkStart w:name="z505" w:id="496"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незамедлительно информировать правоохранительные и/или специальные государственные органы о взрыве здания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="496"/>
+    <w:bookmarkStart w:name="z506" w:id="497"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организация действий воспитанников, обучающихся, сотрудников и педагогов на защиту их жизни.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="497"/>
+    <w:bookmarkStart w:name="z507" w:id="498"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. Действия персонала (сотрудники, педагоги) и обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="498"/>
+    <w:bookmarkStart w:name="z508" w:id="499"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лечь на пол, стараясь не оказаться вблизи стеклянных шкафов, витрин и окон;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="499"/>
+    <w:bookmarkStart w:name="z509" w:id="500"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      укрыться под главными стенами, потому что гибель чаще всего несут перегородки, потолки, люстры;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="500"/>
+    <w:bookmarkStart w:name="z510" w:id="501"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не выходить на лестничные клетки, касаться включенных электроприборов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="501"/>
+    <w:bookmarkStart w:name="z511" w:id="502"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказавшись в темноте, не стоит чиркать спичками - может возникнуть утечка газа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="502"/>
+    <w:bookmarkStart w:name="z512" w:id="503"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выходить из здания надо, прижавшись спиной к стене, особенно если придется спускаться по лестнице. Надо пригнуться, прикрыть голову руками - сверху могут посыпаться обломки и стекла.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="503"/>
+    <w:bookmarkStart w:name="z513" w:id="504"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оказавшись на улице, отойдите от здания, следите за карнизами и стенами, которые могут рухнуть. Ориентироваться надо быстро и осторожно, так как при обрушении дома поднимается густая туча пыли, вызывающая панику.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="504"/>
+    <w:bookmarkStart w:name="z514" w:id="505"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 7. При взрыве здания организации образования</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z504" w:id="496"/>
+        <w:t xml:space="preserve"> Параграф 8. При атаке организации образования террористами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="505"/>
+    <w:bookmarkStart w:name="z515" w:id="506"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Действия руководителя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="506"/>
+    <w:bookmarkStart w:name="z516" w:id="507"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       организовать максимально возможные условия для безопасности обучающихся, воспитанников, педагогов и других сотрудников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="496"/>
-[...180 lines deleted...]
-    <w:bookmarkStart w:name="z514" w:id="506"/>
+    <w:bookmarkEnd w:id="507"/>
+    <w:bookmarkStart w:name="z517" w:id="508"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      незамедлительная передача информации в правоохранительные и/или специальные государственные органы о выявлении на объекте подозрительного лица или группы лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="508"/>
+    <w:bookmarkStart w:name="z518" w:id="509"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление сотрудникам правоохранительных органов максимально полной информации о подозрительном лице, которая может сократить время выявления и задержания злоумышленника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="509"/>
+    <w:bookmarkStart w:name="z519" w:id="510"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечение организованной эвакуации людей и собственной безопасности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="510"/>
+    <w:bookmarkStart w:name="z520" w:id="511"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. Действия персонала (сотрудники, педагоги):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="511"/>
+    <w:bookmarkStart w:name="z521" w:id="512"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать защиту находящихся рядом обучающихся: незаметно вывести из здания или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="512"/>
+    <w:bookmarkStart w:name="z522" w:id="513"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защититься: незаметно покинуть здание или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="513"/>
+    <w:bookmarkStart w:name="z523" w:id="514"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности информировать любым способом правоохранительные и/или специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="514"/>
+    <w:bookmarkStart w:name="z524" w:id="515"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Действия обучающихся и родителей (законных представителей):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="515"/>
+    <w:bookmarkStart w:name="z525" w:id="516"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      защититься: незаметно покинуть здание или укрыться в помещении, заблокировать дверь, дождаться прибытия сотрудников правопорядка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="516"/>
+    <w:bookmarkStart w:name="z526" w:id="517"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности информировать любым способом правоохранительные и/или специальные государственные органы, охрану, персонал, руководство объекта о факте и обстоятельствах вооруженного нападения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="517"/>
+    <w:bookmarkStart w:name="z527" w:id="518"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="518"/>
+    <w:bookmarkStart w:name="z528" w:id="519"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявить по внешним признакам приверженца/ев нетрадиционных течений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="519"/>
+    <w:bookmarkStart w:name="z529" w:id="520"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по возможности блокировать его/их продвижение к местам массового пребывания людей на объекте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="520"/>
+    <w:bookmarkStart w:name="z530" w:id="521"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информировать любым способом руководство объекта, правоохранительные и/или специальные государственных органов о выявлении подозрительного лица или группы лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="521"/>
+    <w:bookmarkStart w:name="z531" w:id="522"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять меры к обеспечению безопасности людей на объекте (эвакуация, блокирование внутренних барьеров);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="522"/>
+    <w:bookmarkStart w:name="z532" w:id="523"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости организовать наблюдение передвижений подозрительного лица или группы лиц по объекту (лично либо через систему видеонаблюдения);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="523"/>
+    <w:bookmarkStart w:name="z533" w:id="524"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить собственную безопасность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="524"/>
+    <w:bookmarkStart w:name="z534" w:id="525"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Внешние признаки террориста:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="525"/>
+    <w:bookmarkStart w:name="z535" w:id="526"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одежда, не соответствующая погоде, просторная, призванная скрыть элементы самодельного взрывного устройства (СВУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="526"/>
+    <w:bookmarkStart w:name="z536" w:id="527"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      торчащие из-под одежды элементы СВУ, провода, тумблеры, выключатели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="527"/>
+    <w:bookmarkStart w:name="z537" w:id="528"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие в руках больших сумок или баулов, в которых можно скрыть оружие или взрывное устройство;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="528"/>
+    <w:bookmarkStart w:name="z538" w:id="529"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осторожное обращение к переносимым вещам, прижимание их к телу и периодическое их непроизвольное ощупывание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="529"/>
+    <w:bookmarkStart w:name="z539" w:id="530"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использование камуфлированной форменной одежды, в которой могут присутствовать различные нарушения (отсутствие шевронов, несоответствие цвета нижних и верхних частей формы, головного убора).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="530"/>
+    <w:bookmarkStart w:name="z540" w:id="531"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 8. При атаке организации образования террористами</w:t>
-[...499 lines deleted...]
-      использование камуфлированной форменной одежды, в которой могут присутствовать различные нарушения (отсутствие шевронов, несоответствие цвета нижних и верхних частей формы, головного убора).</w:t>
+        <w:t xml:space="preserve"> Глава 3. Практические мероприятия по предупреждению актов терроризма в организациях образования и на еҰ территории</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="531"/>
-    <w:bookmarkStart w:name="z540" w:id="532"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Практические мероприятия по предупреждению актов терроризма в организациях образования и на еҰ территории</w:t>
+    <w:bookmarkStart w:name="z541" w:id="532"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Действия руководителя по предупреждению актов терроризма:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="532"/>
-    <w:bookmarkStart w:name="z541" w:id="533"/>
-[...15 lines deleted...]
-      35. Действия руководителя по предупреждению актов терроризма:</w:t>
+    <w:bookmarkStart w:name="z542" w:id="533"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      знать самим и доводить до сведения сотрудников, обучающихся требования руководящих документов в сфере противодействия терроризму;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="533"/>
-    <w:bookmarkStart w:name="z542" w:id="534"/>
-[...15 lines deleted...]
-      знать самим и доводить до сведения сотрудников, обучающихся требования руководящих документов в сфере противодействия терроризму;</w:t>
+    <w:bookmarkStart w:name="z543" w:id="534"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать взаимодействие с подразделениями органов внутренних дел по вопросам реагирования на возможные террористической угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="534"/>
-    <w:bookmarkStart w:name="z543" w:id="535"/>
-[...15 lines deleted...]
-      организовать взаимодействие с подразделениями органов внутренних дел по вопросам реагирования на возможные террористической угрозы;</w:t>
+    <w:bookmarkStart w:name="z544" w:id="535"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      регулярно проводить практические тренировки по отработке алгоритмов действий с участием сотрудников, педагогов, обучающихся и при необходимости их родителей (законных представителей);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="535"/>
-    <w:bookmarkStart w:name="z544" w:id="536"/>
-[...15 lines deleted...]
-      регулярно проводить практические тренировки по отработке алгоритмов действий с участием сотрудников, педагогов, обучающихся и при необходимости их родителей (законных представителей);</w:t>
+    <w:bookmarkStart w:name="z545" w:id="536"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определить ответственное должностное лицо за реализацию мер антитеррористической защиты организации образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="536"/>
-    <w:bookmarkStart w:name="z545" w:id="537"/>
-[...15 lines deleted...]
-      определить ответственное должностное лицо за реализацию мер антитеррористической защиты организации образования.</w:t>
+    <w:bookmarkStart w:name="z546" w:id="537"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Действия ответственного должностного лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="537"/>
-    <w:bookmarkStart w:name="z546" w:id="538"/>
-[...15 lines deleted...]
-      36. Действия ответственного должностного лица:</w:t>
+    <w:bookmarkStart w:name="z547" w:id="538"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировать и проводить занятия по вопросам противодействия терроризму с сотрудниками, педагогами и обучающимися;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="538"/>
-    <w:bookmarkStart w:name="z547" w:id="539"/>
-[...15 lines deleted...]
-      планировать и проводить занятия по вопросам противодействия терроризму с сотрудниками, педагогами и обучающимися;</w:t>
+    <w:bookmarkStart w:name="z548" w:id="539"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 2-х раз в полугодие планировать и проводить тренировки с сотрудниками, педагогами и обучающимся по действиям при возникновении угрозы совершения акта терроризма в помещениях и на территории учреждения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="539"/>
-    <w:bookmarkStart w:name="z548" w:id="540"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z549" w:id="541"/>
+    <w:bookmarkStart w:name="z549" w:id="540"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       представлять руководителю предложения по вопросам совершенствования мер противодействия терроризму и обеспечения безопасности сотрудников, педагогов и обучающихся; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="540"/>
+    <w:bookmarkStart w:name="z550" w:id="541"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежедневно осуществлять контроль за состоянием объекта организации образования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="541"/>
-    <w:bookmarkStart w:name="z550" w:id="542"/>
-[...15 lines deleted...]
-      ежедневно осуществлять контроль за состоянием объекта организации образования;</w:t>
+    <w:bookmarkStart w:name="z551" w:id="542"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращать внимание на посторонних лиц с неадекватным поведением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="542"/>
-    <w:bookmarkStart w:name="z551" w:id="543"/>
+    <w:bookmarkStart w:name="z552" w:id="543"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Действия заместителя директора по административно-хозяйственной работе (АХР):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="543"/>
+    <w:bookmarkStart w:name="z553" w:id="544"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следить за освещением территории организации образования в темное время;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="544"/>
+    <w:bookmarkStart w:name="z554" w:id="545"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременный вывоз мусора с территории организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="545"/>
+    <w:bookmarkStart w:name="z555" w:id="546"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращать внимание на посторонних лиц с неадекватным поведением.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="543"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="546"/>
-    <w:bookmarkStart w:name="z555" w:id="547"/>
-[...15 lines deleted...]
-      обращать внимание на посторонних лиц с неадекватным поведением.</w:t>
+    <w:bookmarkStart w:name="z556" w:id="547"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. Действия заместителя директора по воспитательной работе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="547"/>
-    <w:bookmarkStart w:name="z556" w:id="548"/>
-[...15 lines deleted...]
-      38. Действия заместителя директора по воспитательной работе:</w:t>
+    <w:bookmarkStart w:name="z557" w:id="548"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      включать в годовые и месячные планы воспитательной работы проведение мероприятий с участием обучающихся, педагогов и сотрудников организации образования с сотрудниками правоохранительных органов на темы: "Внешние признаки террориста", "Как выглядит самодельное взрывное устройство", "Что делать, если в школе стреляют", "Меры первой медицинской помощи при различных травмах", "Психологический портрет лица, вынашивающего противоправные намерения", "Опасность экстремистских организаций", "Как террористы и экстремисты могут использовать подростков и молодежь в своих преступных целях".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="548"/>
-    <w:bookmarkStart w:name="z557" w:id="549"/>
-[...15 lines deleted...]
-      включать в годовые и месячные планы воспитательной работы проведение мероприятий с участием обучающихся, педагогов и сотрудников организации образования с сотрудниками правоохранительных органов на темы: "Внешние признаки террориста", "Как выглядит самодельное взрывное устройство", "Что делать, если в школе стреляют", "Меры первой медицинской помощи при различных травмах", "Психологический портрет лица, вынашивающего противоправные намерения", "Опасность экстремистских организаций", "Как террористы и экстремисты могут использовать подростков и молодежь в своих преступных целях".</w:t>
+    <w:bookmarkStart w:name="z558" w:id="549"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Действия классных руководителей и педагогов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="549"/>
-    <w:bookmarkStart w:name="z558" w:id="550"/>
-[...15 lines deleted...]
-      39. Действия классных руководителей и педагогов:</w:t>
+    <w:bookmarkStart w:name="z559" w:id="550"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращать внимание на посторонних лиц с неадекватным поведением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="550"/>
-    <w:bookmarkStart w:name="z559" w:id="551"/>
+    <w:bookmarkStart w:name="z560" w:id="551"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявлять обучающихся, склонных к насильственным акциям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="551"/>
+    <w:bookmarkStart w:name="z561" w:id="552"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предупреждать и выявлять факты нарушения отдельными обучающимися правил внутришкольного распорядка, вовлечение их в экстремистские организации и реакционные религиозные секты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="552"/>
+    <w:bookmarkStart w:name="z562" w:id="553"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать деятельное участие в практических тренировках по отработке алгоритмов реагирования на террористические проявления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="553"/>
+    <w:bookmarkStart w:name="z563" w:id="554"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию маршрутов эвакуации, повышать личную стрессоустойчивость и способность управлять в кризисной ситуации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="554"/>
+    <w:bookmarkStart w:name="z564" w:id="555"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Действия вахтеров:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="555"/>
+    <w:bookmarkStart w:name="z565" w:id="556"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращать внимание на посторонних лиц с неадекватным поведением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="551"/>
-[...98 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="556"/>
-    <w:bookmarkStart w:name="z565" w:id="557"/>
-[...15 lines deleted...]
-      обращать внимание на посторонних лиц с неадекватным поведением;</w:t>
+    <w:bookmarkStart w:name="z566" w:id="557"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      знать номера телефонов экстренных служб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="557"/>
-    <w:bookmarkStart w:name="z566" w:id="558"/>
-[...15 lines deleted...]
-      знать номера телефонов экстренных служб;</w:t>
+    <w:bookmarkStart w:name="z567" w:id="558"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежедневно контролировать выдачу ключей от учебных помещений педагогам и сдачу ключей после окончания занятий и наведения порядка в учебных помещениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="558"/>
-    <w:bookmarkStart w:name="z567" w:id="559"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z568" w:id="560"/>
+    <w:bookmarkStart w:name="z568" w:id="559"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовать взаимодействие с участковыми инспекторами и инспекторами по делам несовершеннолетних по отработке подозрительных посетителей организаций образования. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="559"/>
+    <w:bookmarkStart w:name="z569" w:id="560"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Действия дежурного администратора:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="560"/>
-    <w:bookmarkStart w:name="z569" w:id="561"/>
-[...15 lines deleted...]
-      41. Действия дежурного администратора:</w:t>
+    <w:bookmarkStart w:name="z570" w:id="561"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обращать внимание на посторонних лиц с неадекватным поведением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="561"/>
-    <w:bookmarkStart w:name="z570" w:id="562"/>
+    <w:bookmarkStart w:name="z571" w:id="562"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прибывать за 30 мин до начала занятий в организации образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="562"/>
+    <w:bookmarkStart w:name="z572" w:id="563"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контроль за работой дежурных педагогов и организацией пропуска обучающихся;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="563"/>
+    <w:bookmarkStart w:name="z573" w:id="564"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информировать руководителя объекта и охрану о попытке проникновения лиц с подозрительной ручной кладью (тяжелые сумки, ящики, большие свертки).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="564"/>
+    <w:bookmarkStart w:name="z574" w:id="565"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Действия постоянного состава организации образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="565"/>
+    <w:bookmarkStart w:name="z575" w:id="566"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обращать внимание на посторонних лиц с неадекватным поведением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="562"/>
-[...78 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="566"/>
-    <w:bookmarkStart w:name="z575" w:id="567"/>
-[...15 lines deleted...]
-      обращать внимание на посторонних лиц с неадекватным поведением;</w:t>
+    <w:bookmarkStart w:name="z576" w:id="567"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прибывать на свои рабочие места за 15 минут до начала занятий с целью проверки их состояния на предмет отсутствия посторонних и подозрительных, предметов и для подготовки их к занятиям (работе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="567"/>
-    <w:bookmarkStart w:name="z576" w:id="568"/>
-[...15 lines deleted...]
-      прибывать на свои рабочие места за 15 минут до начала занятий с целью проверки их состояния на предмет отсутствия посторонних и подозрительных, предметов и для подготовки их к занятиям (работе);</w:t>
+    <w:bookmarkStart w:name="z577" w:id="568"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагогам, проводящим занятия в незакрепленных за ними учебных помещениях (классах, кабинетах), получать и сдавать ключи вахтеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="568"/>
-    <w:bookmarkStart w:name="z577" w:id="569"/>
-[...15 lines deleted...]
-      педагогам, проводящим занятия в незакрепленных за ними учебных помещениях (классах, кабинетах), получать и сдавать ключи вахтеру;</w:t>
+    <w:bookmarkStart w:name="z578" w:id="569"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ответственным дежурным контролировать уборку учебных классов после окончания занятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="569"/>
-    <w:bookmarkStart w:name="z578" w:id="570"/>
-[...15 lines deleted...]
-      ответственным дежурным контролировать уборку учебных классов после окончания занятий.</w:t>
+    <w:bookmarkStart w:name="z579" w:id="570"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Действия обучающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="570"/>
-    <w:bookmarkStart w:name="z579" w:id="571"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z580" w:id="572"/>
+    <w:bookmarkStart w:name="z580" w:id="571"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       прибывать в школу заблаговременно с целью своевременной подготовки к началу занятий. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="571"/>
+    <w:bookmarkStart w:name="z581" w:id="572"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="572"/>
-    <w:bookmarkStart w:name="z581" w:id="573"/>
-[...15 lines deleted...]
-      44. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+    <w:bookmarkStart w:name="z582" w:id="573"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при пропуске на территорию учреждения автотранспортных средств, проверять соответствующие документы и характер ввозимых грузов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="573"/>
-    <w:bookmarkStart w:name="z582" w:id="574"/>
-[...15 lines deleted...]
-      при пропуске на территорию учреждения автотранспортных средств, проверять соответствующие документы и характер ввозимых грузов;</w:t>
+    <w:bookmarkStart w:name="z583" w:id="574"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      особое внимание уделять проверке документов и цели прибытия лиц из других организаций, посещающих школу по служебным делам, делать соответствующие записи в книге посетителей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="574"/>
-    <w:bookmarkStart w:name="z583" w:id="575"/>
-[...15 lines deleted...]
-      особое внимание уделять проверке документов и цели прибытия лиц из других организаций, посещающих школу по служебным делам, делать соответствующие записи в книге посетителей;</w:t>
+    <w:bookmarkStart w:name="z584" w:id="575"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ограничить пропуск в здание школы посторонних лиц (выяснение причин);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="575"/>
-    <w:bookmarkStart w:name="z584" w:id="576"/>
-[...15 lines deleted...]
-      ограничить пропуск в здание школы посторонних лиц (выяснение причин);</w:t>
+    <w:bookmarkStart w:name="z585" w:id="576"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      держать входные двери здания свободными для входа и выхода во время массового (общего) прибытия сотрудников, педагогов и обучающихся на работу и занятия и убытия их после окончания работы и занятий. В остальное время суток входные двери открываются охранником по звонку прибывшего;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="576"/>
-    <w:bookmarkStart w:name="z585" w:id="577"/>
-[...15 lines deleted...]
-      держать входные двери здания свободными для входа и выхода во время массового (общего) прибытия сотрудников, педагогов и обучающихся на работу и занятия и убытия их после окончания работы и занятий. В остальное время суток входные двери открываются охранником по звонку прибывшего;</w:t>
+    <w:bookmarkStart w:name="z586" w:id="577"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после окончания рабочего дня регулярно проверять внутренние помещения организации образования и каждые два часа обходить территорию учреждения, обращать внимание на посторонние и подозрительные предметы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="577"/>
-    <w:bookmarkStart w:name="z586" w:id="578"/>
-[...15 lines deleted...]
-      после окончания рабочего дня регулярно проверять внутренние помещения организации образования и каждые два часа обходить территорию учреждения, обращать внимание на посторонние и подозрительные предметы;</w:t>
+    <w:bookmarkStart w:name="z587" w:id="578"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о всех обнаруженных нарушениях немедленно докладывать руководителю организации образования и своим непосредственным начальникам в охранном предприятии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="578"/>
-    <w:bookmarkStart w:name="z587" w:id="579"/>
-[...15 lines deleted...]
-      о всех обнаруженных нарушениях немедленно докладывать руководителю организации образования и своим непосредственным начальникам в охранном предприятии.</w:t>
+    <w:bookmarkStart w:name="z588" w:id="579"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание: Каждый сотрудник и обучающийся при обнаружении недостатков и нарушений, касающихся обеспечения безопасности в учреждении, незамедлительно сообщает об этом директору школы или его заместителю по безопасности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="579"/>
-    <w:bookmarkStart w:name="z588" w:id="580"/>
-[...15 lines deleted...]
-      Примечание: Каждый сотрудник и обучающийся при обнаружении недостатков и нарушений, касающихся обеспечения безопасности в учреждении, незамедлительно сообщает об этом директору школы или его заместителю по безопасности.</w:t>
+    <w:bookmarkStart w:name="z589" w:id="580"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок действий сотрудников, обучающихся и воспитанников организаций образования при возникновении чрезвычайных ситуаций техногенного характера</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="580"/>
-    <w:bookmarkStart w:name="z589" w:id="581"/>
+    <w:bookmarkStart w:name="z590" w:id="581"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Порядок действий сотрудников, обучающихся и воспитанников организаций образования при возникновении чрезвычайных ситуаций техногенного характера</w:t>
+        <w:t xml:space="preserve"> Параграф 1. Возникновение пожара (взрыва)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="581"/>
-    <w:bookmarkStart w:name="z590" w:id="582"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 1. Возникновение пожара (взрыва)</w:t>
+    <w:bookmarkStart w:name="z591" w:id="582"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Действия руководителя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="582"/>
-    <w:bookmarkStart w:name="z591" w:id="583"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z592" w:id="584"/>
+    <w:bookmarkStart w:name="z592" w:id="583"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       немедленно сообщить об этом по телефону в государственную противопожарную службу (далее - ГПС) по номеру 101 или единую дежурно-диспетчерскую службу 112; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="584"/>
-    <w:bookmarkStart w:name="z593" w:id="585"/>
+    <w:bookmarkEnd w:id="583"/>
+    <w:bookmarkStart w:name="z593" w:id="584"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       принять посильные меры по спасению и эвакуации людей, тушению пожара первичными средствами пожаротушения и сохранности материальных ценностей, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="585"/>
-    <w:bookmarkStart w:name="z594" w:id="586"/>
+    <w:bookmarkEnd w:id="584"/>
+    <w:bookmarkStart w:name="z594" w:id="585"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       проверить включение в работу автоматических систем противопожарной защиты (оповещения людей при пожаре); </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="586"/>
-    <w:bookmarkStart w:name="z595" w:id="587"/>
+    <w:bookmarkEnd w:id="585"/>
+    <w:bookmarkStart w:name="z595" w:id="586"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       при необходимости отключить электроэнергию (за исключением систем противопожарной защиты), остановить работу систем вентиляции; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="587"/>
-    <w:bookmarkStart w:name="z596" w:id="588"/>
+    <w:bookmarkEnd w:id="586"/>
+    <w:bookmarkStart w:name="z596" w:id="587"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выполнить другие мероприятия, способствующие предотвращению развитию пожара и задымления помещений здания; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="588"/>
-    <w:bookmarkStart w:name="z597" w:id="589"/>
+    <w:bookmarkEnd w:id="587"/>
+    <w:bookmarkStart w:name="z597" w:id="588"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществлять общее руководство по тушению пожара (с учетом специфических особенностей объекта) до прибытия подразделения ГПС; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="589"/>
-    <w:bookmarkStart w:name="z598" w:id="590"/>
+    <w:bookmarkEnd w:id="588"/>
+    <w:bookmarkStart w:name="z598" w:id="589"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечить соблюдение требования безопасности сотрудниками, принимающими участие в тушении пожара; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="590"/>
-    <w:bookmarkStart w:name="z599" w:id="591"/>
+    <w:bookmarkEnd w:id="589"/>
+    <w:bookmarkStart w:name="z599" w:id="590"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовать встречу подразделений ГПС и оказать помощь в выборе кратчайшего пути для подъезда к очагу пожара и противопожарного водоснабжения; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="590"/>
+    <w:bookmarkStart w:name="z600" w:id="591"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По прибытии пожарного подразделения руководитель организации образования информирует руководителя тушения пожара о конструктивных особенностях объекта, прилегающих строений и сооружений, количестве и пожароопасных свойствах хранимых веществ – и других сведениях, необходимых для успешной ликвидации пожара, безопасности.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="591"/>
-    <w:bookmarkStart w:name="z600" w:id="592"/>
-[...15 lines deleted...]
-      По прибытии пожарного подразделения руководитель организации образования информирует руководителя тушения пожара о конструктивных особенностях объекта, прилегающих строений и сооружений, количестве и пожароопасных свойствах хранимых веществ – и других сведениях, необходимых для успешной ликвидации пожара, безопасности.</w:t>
+    <w:bookmarkStart w:name="z601" w:id="592"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Действия персонала (сотрудники, педагоги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="592"/>
-    <w:bookmarkStart w:name="z601" w:id="593"/>
-[...15 lines deleted...]
-      46. Действия персонала (сотрудники, педагоги):</w:t>
+    <w:bookmarkStart w:name="z602" w:id="593"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немедленно сообщить руководству, а также по телефону в государственную противопожарную службу (далее - ГПС) по номеру 101 или единую дежурно-диспетчерскую службу 112, назвав адрес и номер объекта, место возникновения пожара, свою фамилию и должность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="593"/>
-    <w:bookmarkStart w:name="z602" w:id="594"/>
-[...15 lines deleted...]
-      немедленно сообщить руководству, а также по телефону в государственную противопожарную службу (далее - ГПС) по номеру 101 или единую дежурно-диспетчерскую службу 112, назвав адрес и номер объекта, место возникновения пожара, свою фамилию и должность;</w:t>
+    <w:bookmarkStart w:name="z603" w:id="594"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратить занятие, обесточить электрические приборы и оборудование, выключить свет и закрыть окна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="594"/>
-    <w:bookmarkStart w:name="z603" w:id="595"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z604" w:id="596"/>
+    <w:bookmarkStart w:name="z604" w:id="595"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выдать обучающимся имеющиеся в кабинете средства защиты; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="595"/>
+    <w:bookmarkStart w:name="z605" w:id="596"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдая выдержку и спокойствие, не допуская паники, вывести учащихся на первый этаж и далее к основному или запасному выходам из школы согласно утвержденному плану эвакуации при пожаре;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="596"/>
-    <w:bookmarkStart w:name="z605" w:id="597"/>
-[...15 lines deleted...]
-      соблюдая выдержку и спокойствие, не допуская паники, вывести учащихся на первый этаж и далее к основному или запасному выходам из школы согласно утвержденному плану эвакуации при пожаре;</w:t>
+    <w:bookmarkStart w:name="z606" w:id="597"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать первую помощь пострадавшим по мере возможности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="597"/>
-    <w:bookmarkStart w:name="z606" w:id="598"/>
+    <w:bookmarkStart w:name="z607" w:id="598"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать встречу пожарных и спасателей, показать им места подъезда к школе, размещение люков пожарных гидрантов, план эвакуации и место возгорания на плане;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="598"/>
+    <w:bookmarkStart w:name="z608" w:id="599"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществить перекличку обучающихся, о ее результатах доложить руководителю организации образования и информировать родителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="599"/>
+    <w:bookmarkStart w:name="z609" w:id="600"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      одеть воспитанников и вывести из групп, провести перекличку.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="600"/>
+    <w:bookmarkStart w:name="z610" w:id="601"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Действия обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="601"/>
+    <w:bookmarkStart w:name="z611" w:id="602"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающиеся, услышав тревогу о пожаре, по указанию преподавателя, покидают кабинет и здание, согласно плана эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="602"/>
+    <w:bookmarkStart w:name="z612" w:id="603"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ходе эвакуации не поднимать панику и не толкаться;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="603"/>
+    <w:bookmarkStart w:name="z613" w:id="604"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при сильном задымлении обязательно использовать средства защиты органов дыхания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="604"/>
+    <w:bookmarkStart w:name="z614" w:id="605"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не разбегаясь собраться в одном месте сбора, указанного в плане эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="605"/>
+    <w:bookmarkStart w:name="z615" w:id="606"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае отсутствия рядом сидящего согруппника на месте сбора, немедленно сообщите педагогу или сотруднику организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="606"/>
+    <w:bookmarkStart w:name="z616" w:id="607"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="607"/>
+    <w:bookmarkStart w:name="z617" w:id="608"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немедленно сообщить руководству, а также по телефону в государственную противопожарную службу (далее - ГПС) по номеру 101 или единую дежурно-диспетчерскую службу 112, назвав адрес и номер объекта, место возникновения пожара, свою фамилию и должность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="608"/>
+    <w:bookmarkStart w:name="z618" w:id="609"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      задействовать системы оповещения объекта и проинформировать о возникновении возгорания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="609"/>
+    <w:bookmarkStart w:name="z619" w:id="610"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начать своевременную эвакуацию людей с объекта, проверив наличие лиц в каждой части объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="610"/>
+    <w:bookmarkStart w:name="z620" w:id="611"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять меры по локализации и тушению пожара первичными средствами пожаротушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="611"/>
+    <w:bookmarkStart w:name="z621" w:id="612"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказать первую помощь пострадавшим по мере возможности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="598"/>
-[...278 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="612"/>
-    <w:bookmarkStart w:name="z621" w:id="613"/>
-[...15 lines deleted...]
-      оказать первую помощь пострадавшим по мере возможности;</w:t>
+    <w:bookmarkStart w:name="z622" w:id="613"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать встречу пожарных и спасателей, показать им места подъезда к объекту, размещение люков пожарных гидрантов, план эвакуации и место возгорания на плане;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="613"/>
-    <w:bookmarkStart w:name="z622" w:id="614"/>
-[...15 lines deleted...]
-      организовать встречу пожарных и спасателей, показать им места подъезда к объекту, размещение люков пожарных гидрантов, план эвакуации и место возгорания на плане;</w:t>
+    <w:bookmarkStart w:name="z623" w:id="614"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после приезда пожарных необходимо оцепить территорию до прибытия сотрудников органов внутренних дел и запретить вход на нее лицам, не задействованным в тушении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="614"/>
-    <w:bookmarkStart w:name="z623" w:id="615"/>
-[...15 lines deleted...]
-      после приезда пожарных необходимо оцепить территорию до прибытия сотрудников органов внутренних дел и запретить вход на нее лицам, не задействованным в тушении.</w:t>
+    <w:bookmarkStart w:name="z624" w:id="615"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Внезапное обрушение зданий и сооружений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="615"/>
-    <w:bookmarkStart w:name="z624" w:id="616"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Внезапное обрушение зданий и сооружений</w:t>
+    <w:bookmarkStart w:name="z625" w:id="616"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Действия руководителя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="616"/>
-    <w:bookmarkStart w:name="z625" w:id="617"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z626" w:id="618"/>
+    <w:bookmarkStart w:name="z626" w:id="617"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       немедленно сообщить в единую дежурно-диспетчерскую службу по номеру 112; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="618"/>
-    <w:bookmarkStart w:name="z627" w:id="619"/>
+    <w:bookmarkEnd w:id="617"/>
+    <w:bookmarkStart w:name="z627" w:id="618"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       организовать немедленную эвакуацию учащихся и персонала с объекта, проверив наличие лиц в каждой части объекта; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="618"/>
+    <w:bookmarkStart w:name="z628" w:id="619"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в ходе проведения эвакуации пресекать панику и давку в проходах;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="619"/>
-    <w:bookmarkStart w:name="z628" w:id="620"/>
-[...15 lines deleted...]
-      в ходе проведения эвакуации пресекать панику и давку в проходах;</w:t>
+    <w:bookmarkStart w:name="z629" w:id="620"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать первую помощь пострадавшим по мере возможности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="620"/>
-    <w:bookmarkStart w:name="z629" w:id="621"/>
+    <w:bookmarkStart w:name="z630" w:id="621"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определить место сбора на безопасном расстоянии от здания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="621"/>
+    <w:bookmarkStart w:name="z631" w:id="622"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать перекличку сотрудников, воспитанников и обучающихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="622"/>
+    <w:bookmarkStart w:name="z632" w:id="623"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Действия персонала (сотрудники, педагоги) и обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="623"/>
+    <w:bookmarkStart w:name="z633" w:id="624"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      постарайтесь как можно быстрее покинуть здание;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="624"/>
+    <w:bookmarkStart w:name="z634" w:id="625"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающимся действовать по указанию педагога;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="625"/>
+    <w:bookmarkStart w:name="z635" w:id="626"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покидая помещение спускайтесь по лестнице;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="626"/>
+    <w:bookmarkStart w:name="z636" w:id="627"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не создавайте панику и давку при эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="627"/>
+    <w:bookmarkStart w:name="z637" w:id="628"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать первую помощь пострадавшим по мере возможностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="628"/>
+    <w:bookmarkStart w:name="z638" w:id="629"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказавшись на улице не стойте вблизи зданий, а перейдите на открытое пространство и в места эвакуаций;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="629"/>
+    <w:bookmarkStart w:name="z639" w:id="630"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при отсутствии возможности покинуть здание, займите самое безопасное место: проемы и углы капитальных стен, под балками каркаса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="630"/>
+    <w:bookmarkStart w:name="z640" w:id="631"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      если возможно, спрячьтесь под стол - он защитит от падающих предметов и обломков;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="631"/>
+    <w:bookmarkStart w:name="z641" w:id="632"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      держитесь подальше от окон и электроприборов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="632"/>
+    <w:bookmarkStart w:name="z642" w:id="633"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="633"/>
+    <w:bookmarkStart w:name="z643" w:id="634"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немедленно сообщить в единую дежурно-диспетчерскую службу по номеру 112, назвав адрес и номер объекта, место обрушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="634"/>
+    <w:bookmarkStart w:name="z644" w:id="635"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      задействовать системы оповещения объекта и проинформировать об обрушении и порядке действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="635"/>
+    <w:bookmarkStart w:name="z645" w:id="636"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начать своевременную эвакуацию людей с объекта, проверив наличие лиц в каждой части объекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="636"/>
+    <w:bookmarkStart w:name="z646" w:id="637"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять меры по локализации и тушению пожара первичными средствами пожаротушения возникших в результате обрушения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="637"/>
+    <w:bookmarkStart w:name="z647" w:id="638"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказать первую помощь пострадавшим по мере возможности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="621"/>
-[...338 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="638"/>
-    <w:bookmarkStart w:name="z647" w:id="639"/>
-[...15 lines deleted...]
-      оказать первую помощь пострадавшим по мере возможности;</w:t>
+    <w:bookmarkStart w:name="z648" w:id="639"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать встречу пожарных и спасателей, показать им места подъезда к объекту, размещение люков пожарных гидрантов, план эвакуации и место обрушения на плане;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="639"/>
-    <w:bookmarkStart w:name="z648" w:id="640"/>
-[...15 lines deleted...]
-      организовать встречу пожарных и спасателей, показать им места подъезда к объекту, размещение люков пожарных гидрантов, план эвакуации и место обрушения на плане;</w:t>
+    <w:bookmarkStart w:name="z649" w:id="640"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после приезда пожарных необходимо оцепить территорию до прибытия сотрудников органов внутренних дел и запретить вход на нее лицам, не задействованным в проведение аварийно-спасательных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="640"/>
-    <w:bookmarkStart w:name="z649" w:id="641"/>
-[...15 lines deleted...]
-      после приезда пожарных необходимо оцепить территорию до прибытия сотрудников органов внутренних дел и запретить вход на нее лицам, не задействованным в проведение аварийно-спасательных работ.</w:t>
+    <w:bookmarkStart w:name="z650" w:id="641"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Действия в случае если оказались в завале:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="641"/>
-    <w:bookmarkStart w:name="z650" w:id="642"/>
-[...15 lines deleted...]
-      52. Действия в случае если оказались в завале:</w:t>
+    <w:bookmarkStart w:name="z651" w:id="642"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дышите глубоко, не поддавайтесь панике и страху;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="642"/>
-    <w:bookmarkStart w:name="z651" w:id="643"/>
-[...15 lines deleted...]
-      дышите глубоко, не поддавайтесь панике и страху;</w:t>
+    <w:bookmarkStart w:name="z652" w:id="643"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      перевернитесь лицом вниз и постарайтесь перебраться в более безопасное место (углы завала);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="643"/>
-    <w:bookmarkStart w:name="z652" w:id="644"/>
-[...15 lines deleted...]
-      перевернитесь лицом вниз и постарайтесь перебраться в более безопасное место (углы завала);</w:t>
+    <w:bookmarkStart w:name="z653" w:id="644"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осмотрите себя и по возможности окажите себе первую помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="644"/>
-    <w:bookmarkStart w:name="z653" w:id="645"/>
-[...15 lines deleted...]
-      осмотрите себя и по возможности окажите себе первую помощь;</w:t>
+    <w:bookmarkStart w:name="z654" w:id="645"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с осторожностью максимально расширьте пространство вокруг;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="645"/>
-    <w:bookmarkStart w:name="z654" w:id="646"/>
-[...15 lines deleted...]
-      с осторожностью максимально расширьте пространство вокруг;</w:t>
+    <w:bookmarkStart w:name="z655" w:id="646"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подайте сигнал, с помощью ритмичного стука металлическими предметами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="646"/>
-    <w:bookmarkStart w:name="z655" w:id="647"/>
-[...15 lines deleted...]
-      подайте сигнал, с помощью ритмичного стука металлическими предметами;</w:t>
+    <w:bookmarkStart w:name="z656" w:id="647"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обнаружив узкий выход протиснитесь через него, расслабив мышцы и прижав локти к телу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="647"/>
-    <w:bookmarkStart w:name="z656" w:id="648"/>
-[...15 lines deleted...]
-      обнаружив узкий выход протиснитесь через него, расслабив мышцы и прижав локти к телу;</w:t>
+    <w:bookmarkStart w:name="z657" w:id="648"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не впадайте в отчаяние и ждите помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="648"/>
-    <w:bookmarkStart w:name="z657" w:id="649"/>
-[...15 lines deleted...]
-      не впадайте в отчаяние и ждите помощи.</w:t>
+    <w:bookmarkStart w:name="z658" w:id="649"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Возникновение аварий с выбросами в атмосферу сильнодействующих ядовитых, радиоактивных и биологически опасных веществ (СДЯВ)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="649"/>
-    <w:bookmarkStart w:name="z658" w:id="650"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 3. Возникновение аварий с выбросами в атмосферу сильнодействующих ядовитых, радиоактивных и биологически опасных веществ (СДЯВ)</w:t>
+    <w:bookmarkStart w:name="z659" w:id="650"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Действия руководителя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="650"/>
-    <w:bookmarkStart w:name="z659" w:id="651"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z660" w:id="652"/>
+    <w:bookmarkStart w:name="z660" w:id="651"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       немедленно сообщить об этом в единую дежурно-диспетчерскую службу по номеру 112; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="651"/>
+    <w:bookmarkStart w:name="z661" w:id="652"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принять посильные меры по спасению, эвакуации и недопущению заражения среди сотрудников и учащихся объекта;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="652"/>
-    <w:bookmarkStart w:name="z661" w:id="653"/>
-[...15 lines deleted...]
-      принять посильные меры по спасению, эвакуации и недопущению заражения среди сотрудников и учащихся объекта;</w:t>
+    <w:bookmarkStart w:name="z662" w:id="653"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      при необходимости укрыться в подвальном заглубленном помещении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="653"/>
-    <w:bookmarkStart w:name="z662" w:id="654"/>
-[...15 lines deleted...]
-      при необходимости укрыться в подвальном заглубленном помещении;</w:t>
+    <w:bookmarkStart w:name="z663" w:id="654"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверить включение в работу автоматических систем противопожарной защиты (оповещения людей при пожаре);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="654"/>
-    <w:bookmarkStart w:name="z663" w:id="655"/>
-[...15 lines deleted...]
-      проверить включение в работу автоматических систем противопожарной защиты (оповещения людей при пожаре);</w:t>
+    <w:bookmarkStart w:name="z664" w:id="655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      приостановить работу систем вентиляции для недопущения распространения облака заражения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="655"/>
-    <w:bookmarkStart w:name="z664" w:id="656"/>
-[...15 lines deleted...]
-      приостановить работу систем вентиляции для недопущения распространения облака заражения;</w:t>
+    <w:bookmarkStart w:name="z665" w:id="656"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выполнить другие мероприятия, способствующие предотвращению развитию облака заражения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="656"/>
-    <w:bookmarkStart w:name="z665" w:id="657"/>
-[...15 lines deleted...]
-      выполнить другие мероприятия, способствующие предотвращению развитию облака заражения;</w:t>
+    <w:bookmarkStart w:name="z666" w:id="657"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать первую помощь пострадавшим по мере возможности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="657"/>
-    <w:bookmarkStart w:name="z666" w:id="658"/>
-[...15 lines deleted...]
-      оказать первую помощь пострадавшим по мере возможности;</w:t>
+    <w:bookmarkStart w:name="z667" w:id="658"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ограничить вход в здание объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="658"/>
-    <w:bookmarkStart w:name="z667" w:id="659"/>
-[...15 lines deleted...]
-      ограничить вход в здание объекта;</w:t>
+    <w:bookmarkStart w:name="z668" w:id="659"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определить место сбора на безопасном расстоянии от здания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="659"/>
-    <w:bookmarkStart w:name="z668" w:id="660"/>
-[...15 lines deleted...]
-      определить место сбора на безопасном расстоянии от здания;</w:t>
+    <w:bookmarkStart w:name="z669" w:id="660"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать перекличку сотрудников, педагогов и обучающихся;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="660"/>
-    <w:bookmarkStart w:name="z669" w:id="661"/>
-[...15 lines deleted...]
-      организовать перекличку сотрудников, педагогов и обучающихся;</w:t>
+    <w:bookmarkStart w:name="z670" w:id="661"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Действия персонала (сотрудники, педагоги):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="661"/>
-    <w:bookmarkStart w:name="z670" w:id="662"/>
-[...15 lines deleted...]
-      54. Действия персонала (сотрудники, педагоги):</w:t>
+    <w:bookmarkStart w:name="z671" w:id="662"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прекратить занятия, обесточить электрические приборы и оборудование, выключить свет и закрыть окна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="662"/>
-    <w:bookmarkStart w:name="z671" w:id="663"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z672" w:id="664"/>
+    <w:bookmarkStart w:name="z672" w:id="663"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выдать учащимся имеющиеся в кабинете средства защиты (ватно-марлевые повязки); </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="663"/>
+    <w:bookmarkStart w:name="z673" w:id="664"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      соблюдая выдержку и спокойствие, не допуская паники, вывести обучающихся на первый этаж и далее к основному или запасному выходам из школы согласно утвержденному плану эвакуации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="664"/>
-    <w:bookmarkStart w:name="z673" w:id="665"/>
-[...15 lines deleted...]
-      соблюдая выдержку и спокойствие, не допуская паники, вывести обучающихся на первый этаж и далее к основному или запасному выходам из школы согласно утвержденному плану эвакуации;</w:t>
+    <w:bookmarkStart w:name="z674" w:id="665"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать первую помощь пострадавшим по мере возможности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="665"/>
-    <w:bookmarkStart w:name="z674" w:id="666"/>
+    <w:bookmarkStart w:name="z675" w:id="666"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При эвакуации из здания соблюдать следующие правила:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="666"/>
+    <w:bookmarkStart w:name="z676" w:id="667"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      двигаться быстро, но не бежать и не поднимать пыли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="667"/>
+    <w:bookmarkStart w:name="z677" w:id="668"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не прислоняться к стенкам и не касаться окружающих предметов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="668"/>
+    <w:bookmarkStart w:name="z678" w:id="669"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не наступать на встречающиеся по пути капли жидкости или порошкообразные россыпи неизвестных веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="669"/>
+    <w:bookmarkStart w:name="z679" w:id="670"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не снимать средства индивидуальной защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="670"/>
+    <w:bookmarkStart w:name="z680" w:id="671"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не принимать пищу, не пить воду;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="671"/>
+    <w:bookmarkStart w:name="z681" w:id="672"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следовать к месту сбора расположенного на безопасном расстоянии от здания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="672"/>
+    <w:bookmarkStart w:name="z682" w:id="673"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      провести перекличку обучающихся и доложить руководителю организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="673"/>
+    <w:bookmarkStart w:name="z683" w:id="674"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Действия обучающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="674"/>
+    <w:bookmarkStart w:name="z684" w:id="675"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обучающиеся, услышав сигнал оповещения о выбросе СДЯВ, следуют указаниям педагога;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="675"/>
+    <w:bookmarkStart w:name="z685" w:id="676"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      надеть ватно-марлевую повязку;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="676"/>
+    <w:bookmarkStart w:name="z686" w:id="677"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не паниковать и не устраивать давку при эвакуации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="677"/>
+    <w:bookmarkStart w:name="z687" w:id="678"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказать первую помощь пострадавшим по мере возможности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="666"/>
-    <w:bookmarkStart w:name="z675" w:id="667"/>
+    <w:bookmarkEnd w:id="678"/>
+    <w:bookmarkStart w:name="z688" w:id="679"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При эвакуации из здания соблюдать следующие правила:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="667"/>
-    <w:bookmarkStart w:name="z676" w:id="668"/>
+    <w:bookmarkEnd w:id="679"/>
+    <w:bookmarkStart w:name="z689" w:id="680"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       двигаться быстро, но не бежать и не поднимать пыли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="668"/>
-    <w:bookmarkStart w:name="z677" w:id="669"/>
+    <w:bookmarkEnd w:id="680"/>
+    <w:bookmarkStart w:name="z690" w:id="681"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не прислоняться к стенкам и не касаться окружающих предметов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="669"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z679" w:id="671"/>
+    <w:bookmarkEnd w:id="681"/>
+    <w:bookmarkStart w:name="z691" w:id="682"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не наступать на встречающиеся на пути капли жидкости или порошкообразные россыпи неизвестных веществ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="682"/>
+    <w:bookmarkStart w:name="z692" w:id="683"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не снимать средства индивидуальной защиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="671"/>
-    <w:bookmarkStart w:name="z680" w:id="672"/>
+    <w:bookmarkEnd w:id="683"/>
+    <w:bookmarkStart w:name="z693" w:id="684"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       не принимать пищу, не пить воду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="672"/>
-[...238 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="684"/>
-    <w:bookmarkStart w:name="z693" w:id="685"/>
-[...15 lines deleted...]
-      не принимать пищу, не пить воду;</w:t>
+    <w:bookmarkStart w:name="z694" w:id="685"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следовать к месту сбора, расположенного на безопасном расстоянии от здания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="685"/>
-    <w:bookmarkStart w:name="z694" w:id="686"/>
-[...15 lines deleted...]
-      следовать к месту сбора, расположенного на безопасном расстоянии от здания;</w:t>
+    <w:bookmarkStart w:name="z695" w:id="686"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае отсутствия рядом сидящего согруппника на месте сбора, немедленно сообщить педагогу, сотруднику или руководителю организации образования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="686"/>
-    <w:bookmarkStart w:name="z695" w:id="687"/>
-[...15 lines deleted...]
-      в случае отсутствия рядом сидящего согруппника на месте сбора, немедленно сообщить педагогу, сотруднику или руководителю организации образования.</w:t>
+    <w:bookmarkStart w:name="z696" w:id="687"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="687"/>
-    <w:bookmarkStart w:name="z696" w:id="688"/>
-[...15 lines deleted...]
-      56. Действия лиц, обеспечивающих безопасность организации образования:</w:t>
+    <w:bookmarkStart w:name="z697" w:id="688"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      немедленно сообщить руководству, а также в единую дежурно-диспетчерскую службу по номеру 112, назвав адрес и номер объекта, и информацию о произошедшим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="688"/>
-    <w:bookmarkStart w:name="z697" w:id="689"/>
-[...15 lines deleted...]
-      немедленно сообщить руководству, а также в единую дежурно-диспетчерскую службу по номеру 112, назвав адрес и номер объекта, и информацию о произошедшим;</w:t>
+    <w:bookmarkStart w:name="z698" w:id="689"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      задействовать системы оповещения объекта и проинформировать о выбросе СДЯВ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="689"/>
-    <w:bookmarkStart w:name="z698" w:id="690"/>
-[...15 lines deleted...]
-      задействовать системы оповещения объекта и проинформировать о выбросе СДЯВ;</w:t>
+    <w:bookmarkStart w:name="z699" w:id="690"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      начать своевременную эвакуацию людей с объекта, проверив наличие лиц в каждой части объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="690"/>
-    <w:bookmarkStart w:name="z699" w:id="691"/>
-[...15 lines deleted...]
-      начать своевременную эвакуацию людей с объекта, проверив наличие лиц в каждой части объекта;</w:t>
+    <w:bookmarkStart w:name="z700" w:id="691"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оказать первую помощь пострадавшим по мере возможности;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="691"/>
-    <w:bookmarkStart w:name="z700" w:id="692"/>
-[...15 lines deleted...]
-      оказать первую помощь пострадавшим по мере возможности;</w:t>
+    <w:bookmarkStart w:name="z701" w:id="692"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать встречу спасателей, показать им места подъезда к объекту, размещение люков пожарных гидрантов, план эвакуации и место выброса на плане;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="692"/>
-    <w:bookmarkStart w:name="z701" w:id="693"/>
-[...15 lines deleted...]
-      организовать встречу спасателей, показать им места подъезда к объекту, размещение люков пожарных гидрантов, план эвакуации и место выброса на плане;</w:t>
+    <w:bookmarkStart w:name="z702" w:id="693"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после приезда спасателей необходимо оцепить территорию до прибытия сотрудников органов внутренних дел и запретить вход на нее лицам, не задействованным в мероприятиях по обеззараживанию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="693"/>
-    <w:bookmarkStart w:name="z702" w:id="694"/>
-[...15 lines deleted...]
-      после приезда спасателей необходимо оцепить территорию до прибытия сотрудников органов внутренних дел и запретить вход на нее лицам, не задействованным в мероприятиях по обеззараживанию.</w:t>
+    <w:bookmarkStart w:name="z703" w:id="694"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Практические мероприятия по обучению сотрудников, обучающихся и воспитанников организаций образования способам защиты и действиям в случаях чрезвычайных ситуаций техногенного характера</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="694"/>
-    <w:bookmarkStart w:name="z703" w:id="695"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 5. Практические мероприятия по обучению сотрудников, обучающихся и воспитанников организаций образования способам защиты и действиям в случаях чрезвычайных ситуаций техногенного характера</w:t>
+    <w:bookmarkStart w:name="z704" w:id="695"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Обучение сотрудников, обучающихся и воспитанников организаций образования способам защиты и действиям в случаях чрезвычайных ситуаций техногенного характера — это целенаправленный и специально организованный процесс формирования у обучаемых: знаний, умений и навыков, необходимых при защите от опасностей, возникающих в случаях чрезвычайных ситуаций техногенного характера или при воздействии вторичных поражающих факторов чрезвычайных ситуаций, а также аварий, катастроф и стихийных бедствий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="695"/>
-    <w:bookmarkStart w:name="z704" w:id="696"/>
-[...15 lines deleted...]
-      57. Обучение сотрудников, обучающихся и воспитанников организаций образования способам защиты и действиям в случаях чрезвычайных ситуаций техногенного характера — это целенаправленный и специально организованный процесс формирования у обучаемых: знаний, умений и навыков, необходимых при защите от опасностей, возникающих в случаях чрезвычайных ситуаций техногенного характера или при воздействии вторичных поражающих факторов чрезвычайных ситуаций, а также аварий, катастроф и стихийных бедствий.</w:t>
+    <w:bookmarkStart w:name="z705" w:id="696"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Основными задачами по обучению сотрудников, обучающихся и воспитанников организаций образования способам защиты и действиям в случаях чрезвычайных ситуаций техногенного характера, являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="696"/>
-    <w:bookmarkStart w:name="z705" w:id="697"/>
-[...15 lines deleted...]
-      58. Основными задачами по обучению сотрудников, обучающихся и воспитанников организаций образования способам защиты и действиям в случаях чрезвычайных ситуаций техногенного характера, являются:</w:t>
+    <w:bookmarkStart w:name="z706" w:id="697"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обучение правилам поведения, способам защиты и действиям в чрезвычайных ситуациях, приемам оказания первой медицинской помощи пострадавшим, правилам пользования средствами индивидуальной и коллективной защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="697"/>
-    <w:bookmarkStart w:name="z706" w:id="698"/>
-[...15 lines deleted...]
-      1) обучение правилам поведения, способам защиты и действиям в чрезвычайных ситуациях, приемам оказания первой медицинской помощи пострадавшим, правилам пользования средствами индивидуальной и коллективной защиты;</w:t>
+    <w:bookmarkStart w:name="z707" w:id="698"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) совершенствование практических навыков в организации и проведении мероприятий по предупреждению чрезвычайных ситуаций и ликвидации их последствий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="698"/>
-    <w:bookmarkStart w:name="z707" w:id="699"/>
-[...15 lines deleted...]
-      2) совершенствование практических навыков в организации и проведении мероприятий по предупреждению чрезвычайных ситуаций и ликвидации их последствий;</w:t>
+    <w:bookmarkStart w:name="z708" w:id="699"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) практическое усвоение в ходе учений и тренировок, порядка действий в чрезвычайных ситуациях техногенного характера, а также при проведении аварийно-спасательных и неотложных работ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="699"/>
-    <w:bookmarkStart w:name="z708" w:id="700"/>
-[...15 lines deleted...]
-      3) практическое усвоение в ходе учений и тренировок, порядка действий в чрезвычайных ситуациях техногенного характера, а также при проведении аварийно-спасательных и неотложных работ.</w:t>
+    <w:bookmarkStart w:name="z709" w:id="700"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Действия руководителя по предупреждению чрезвычайных ситуаций:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="700"/>
-    <w:bookmarkStart w:name="z709" w:id="701"/>
-[...15 lines deleted...]
-      59. Действия руководителя по предупреждению чрезвычайных ситуаций:</w:t>
+    <w:bookmarkStart w:name="z710" w:id="701"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      знать самим и доводить до сведения сотрудников, обучающихся требования руководящих документов в сфере гражданской защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="701"/>
-    <w:bookmarkStart w:name="z710" w:id="702"/>
-[...15 lines deleted...]
-      знать самим и доводить до сведения сотрудников, обучающихся требования руководящих документов в сфере гражданской защиты;</w:t>
+    <w:bookmarkStart w:name="z711" w:id="702"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      организовать взаимодействие с подразделениями органов внутренних дел, гражданской защиты по вопросам реагирования на возможные чрезвычайные угрозы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="702"/>
-    <w:bookmarkStart w:name="z711" w:id="703"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z712" w:id="704"/>
+    <w:bookmarkStart w:name="z712" w:id="703"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       регулярно проводить практические тренировки по отработке алгоритмов действий с участием сотрудников, педагогов, обучающихся и при необходимости их родителей (законных представителей) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 2 июля 2020 года № 494 "Об утверждении Правил информирования, пропаганды знаний, обучения населения и специалистов в сфере гражданской защиты" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20990);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="703"/>
+    <w:bookmarkStart w:name="z713" w:id="704"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определить ответственное должностной лицо за реализацию мер гражданской защите.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="704"/>
-    <w:bookmarkStart w:name="z713" w:id="705"/>
-[...15 lines deleted...]
-      определить ответственное должностной лицо за реализацию мер гражданской защите.</w:t>
+    <w:bookmarkStart w:name="z714" w:id="705"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Действия ответственного должностного лица:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="705"/>
-    <w:bookmarkStart w:name="z714" w:id="706"/>
-[...15 lines deleted...]
-      60. Действия ответственного должностного лица:</w:t>
+    <w:bookmarkStart w:name="z715" w:id="706"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планировать и проводить занятия по вопросам гражданской защиты с сотрудниками, педагогами и обучающимися;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="706"/>
-    <w:bookmarkStart w:name="z715" w:id="707"/>
-[...15 lines deleted...]
-      планировать и проводить занятия по вопросам гражданской защиты с сотрудниками, педагогами и обучающимися;</w:t>
+    <w:bookmarkStart w:name="z716" w:id="707"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не менее 2-х раз в полугодие планировать и проводить тренировки с сотрудниками, педагогами и обучающимся по действиям при возникновении угрозы чрезвычайных ситуаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="707"/>
-    <w:bookmarkStart w:name="z716" w:id="708"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z717" w:id="709"/>
+    <w:bookmarkStart w:name="z717" w:id="708"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       представлять руководителю предложения по вопросам совершенствования мер гражданской защиты и обеспечения безопасности сотрудников, педагогов и обучающихся; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="708"/>
+    <w:bookmarkStart w:name="z718" w:id="709"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежедневно осуществлять контроль за состоянием объекта организации образования.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="709"/>
-    <w:bookmarkStart w:name="z718" w:id="710"/>
-[...15 lines deleted...]
-      ежедневно осуществлять контроль за состоянием объекта организации образования.</w:t>
+    <w:bookmarkStart w:name="z719" w:id="710"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Действия заместителя директора по административно-хозяйственной работе (АХР):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="710"/>
-    <w:bookmarkStart w:name="z719" w:id="711"/>
-[...15 lines deleted...]
-      61. Действия заместителя директора по административно-хозяйственной работе (АХР):</w:t>
+    <w:bookmarkStart w:name="z720" w:id="711"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      следить за освещением территории организации образования в темное время;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="711"/>
-    <w:bookmarkStart w:name="z720" w:id="712"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z721" w:id="713"/>
+    <w:bookmarkStart w:name="z721" w:id="712"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       обеспечивать беспрепятственный проезд специальной и аварийно-спасательной техники на территорию организации образования; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="712"/>
+    <w:bookmarkStart w:name="z722" w:id="713"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечивать своевременный вывоз мусора с территории организации образования;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="713"/>
-    <w:bookmarkStart w:name="z722" w:id="714"/>
-[...15 lines deleted...]
-      обеспечивать своевременный вывоз мусора с территории организации образования;</w:t>
+    <w:bookmarkStart w:name="z723" w:id="714"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить надлежащее состояние средств защиты (пожарные краны, огнетушители и электрощиты).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="714"/>
-    <w:bookmarkStart w:name="z723" w:id="715"/>
-[...15 lines deleted...]
-      обеспечить надлежащее состояние средств защиты (пожарные краны, огнетушители и электрощиты).</w:t>
+    <w:bookmarkStart w:name="z724" w:id="715"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Действия заместителя директора по воспитательной работе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="715"/>
-    <w:bookmarkStart w:name="z724" w:id="716"/>
-[...15 lines deleted...]
-      62. Действия заместителя директора по воспитательной работе:</w:t>
+    <w:bookmarkStart w:name="z725" w:id="716"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      включать в годовые и месячные планы воспитательной работы проведение мероприятий с участием обучающихся, педагогов и сотрудников организации образования, правоохранительных органов и органов по вопросам гражданской защиты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="716"/>
-    <w:bookmarkStart w:name="z725" w:id="717"/>
-[...15 lines deleted...]
-      включать в годовые и месячные планы воспитательной работы проведение мероприятий с участием обучающихся, педагогов и сотрудников организации образования, правоохранительных органов и органов по вопросам гражданской защиты.</w:t>
+    <w:bookmarkStart w:name="z726" w:id="717"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Действия классных руководителей и педагогов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="717"/>
-    <w:bookmarkStart w:name="z726" w:id="718"/>
-[...15 lines deleted...]
-      63. Действия классных руководителей и педагогов:</w:t>
+    <w:bookmarkStart w:name="z727" w:id="718"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      принимать деятельное участие в практических тренировках по отработке алгоритмов реагирования на чрезвычайные ситуации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="718"/>
-    <w:bookmarkStart w:name="z727" w:id="719"/>
-[...15 lines deleted...]
-      принимать деятельное участие в практических тренировках по отработке алгоритмов реагирования на чрезвычайные ситуации;</w:t>
+    <w:bookmarkStart w:name="z728" w:id="719"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      вносить предложения по совершенствованию маршрутов эвакуации, повышать личную стрессоустойчивость и способность управлять в кризисной ситуации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="719"/>
-    <w:bookmarkStart w:name="z728" w:id="720"/>
-[...15 lines deleted...]
-      вносить предложения по совершенствованию маршрутов эвакуации, повышать личную стрессоустойчивость и способность управлять в кризисной ситуации.</w:t>
+    <w:bookmarkStart w:name="z729" w:id="720"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Действия вахтеров:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="720"/>
-    <w:bookmarkStart w:name="z729" w:id="721"/>
-[...15 lines deleted...]
-      64. Действия вахтеров:</w:t>
+    <w:bookmarkStart w:name="z730" w:id="721"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      знать номера телефонов экстренных служб;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="721"/>
-    <w:bookmarkStart w:name="z730" w:id="722"/>
-[...15 lines deleted...]
-      знать номера телефонов экстренных служб;</w:t>
+    <w:bookmarkStart w:name="z731" w:id="722"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ежедневно контролировать выдачу ключей от учебных помещений педагогам и сдачу ключей после окончания занятий и наведения порядка в учебных помещениях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="722"/>
-    <w:bookmarkStart w:name="z731" w:id="723"/>
-[...15 lines deleted...]
-      ежедневно контролировать выдачу ключей от учебных помещений педагогам и сдачу ключей после окончания занятий и наведения порядка в учебных помещениях.</w:t>
+    <w:bookmarkStart w:name="z732" w:id="723"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Действия дежурного администратора:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="723"/>
-    <w:bookmarkStart w:name="z732" w:id="724"/>
-[...15 lines deleted...]
-      65. Действия дежурного администратора:</w:t>
+    <w:bookmarkStart w:name="z733" w:id="724"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прибывать за 30 мин до начала занятий в организации образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="724"/>
-    <w:bookmarkStart w:name="z733" w:id="725"/>
-[...15 lines deleted...]
-      прибывать за 30 мин до начала занятий в организации образования;</w:t>
+    <w:bookmarkStart w:name="z734" w:id="725"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять контроль за работой дежурных педагогов и организацией пропуска обучающихся.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="725"/>
-    <w:bookmarkStart w:name="z734" w:id="726"/>
-[...15 lines deleted...]
-      осуществлять контроль за работой дежурных педагогов и организацией пропуска обучающихся.</w:t>
+    <w:bookmarkStart w:name="z735" w:id="726"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Действия постоянного состава организации образования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="726"/>
-    <w:bookmarkStart w:name="z735" w:id="727"/>
-[...15 lines deleted...]
-      66. Действия постоянного состава организации образования:</w:t>
+    <w:bookmarkStart w:name="z736" w:id="727"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      прибывать на свои рабочие места за 15 минут до начала занятий с целью подготовки к занятиям (работе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="727"/>
-    <w:bookmarkStart w:name="z736" w:id="728"/>
-[...15 lines deleted...]
-      прибывать на свои рабочие места за 15 минут до начала занятий с целью подготовки к занятиям (работе);</w:t>
+    <w:bookmarkStart w:name="z737" w:id="728"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагогам, проводящим занятия в незакрепленных за ними учебных помещениях (классах, кабинетах), получать и сдавать ключи вахтеру;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="728"/>
-    <w:bookmarkStart w:name="z737" w:id="729"/>
-[...15 lines deleted...]
-      педагогам, проводящим занятия в незакрепленных за ними учебных помещениях (классах, кабинетах), получать и сдавать ключи вахтеру;</w:t>
+    <w:bookmarkStart w:name="z738" w:id="729"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ответственным дежурным контролировать уборку учебных классов после окончания занятий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="729"/>
-    <w:bookmarkStart w:name="z738" w:id="730"/>
-[...15 lines deleted...]
-      ответственным дежурным контролировать уборку учебных классов после окончания занятий.</w:t>
+    <w:bookmarkStart w:name="z739" w:id="730"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Действия обучающихся:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="730"/>
-    <w:bookmarkStart w:name="z739" w:id="731"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z740" w:id="732"/>
+    <w:bookmarkStart w:name="z740" w:id="731"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       прибывать в школу заблаговременно с целью своевременной подготовки к началу занятий. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="732"/>
-    <w:bookmarkStart w:name="z741" w:id="733"/>
+    <w:bookmarkEnd w:id="731"/>
+    <w:bookmarkStart w:name="z741" w:id="732"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       68. Обязательными требованиями к основным и вспомогательным помещениям: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="733"/>
-    <w:bookmarkStart w:name="z742" w:id="734"/>
+    <w:bookmarkEnd w:id="732"/>
+    <w:bookmarkStart w:name="z742" w:id="733"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) закрыты и опечатаны чердачные, подвальные, подсобные помещения и запасные выходы из зданий организации образования, а пути их не захламлены для беспрепятственного доступа в то или иное помещение; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="733"/>
+    <w:bookmarkStart w:name="z743" w:id="734"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) хранить в определенном месте (пост охраны, вахтер) дубликаты ключей от эвакуационных выходов и других вспомогательных помещений;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="734"/>
-    <w:bookmarkStart w:name="z743" w:id="735"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z744" w:id="736"/>
+    <w:bookmarkStart w:name="z744" w:id="735"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) быть опечатанными все пожарные краны, огнетушители и электрощиты. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="735"/>
+    <w:bookmarkStart w:name="z745" w:id="736"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Телефоны служб экстренного реагирования</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="736"/>
-    <w:bookmarkStart w:name="z745" w:id="737"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 6. Телефоны служб экстренного реагирования</w:t>
+    <w:bookmarkStart w:name="z746" w:id="737"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. При готовящемся или совершенном преступлении немедленно сообщите об этом в территориальные органы Комитета национальной безопасности или Министерства внутренних дел по месту жительства, либо по телефону доверия или на адрес электронной почты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="737"/>
-    <w:bookmarkStart w:name="z746" w:id="738"/>
-[...15 lines deleted...]
-      69. При готовящемся или совершенном преступлении немедленно сообщите об этом в территориальные органы Комитета национальной безопасности или Министерства внутренних дел по месту жительства, либо по телефону доверия или на адрес электронной почты.</w:t>
+    <w:bookmarkStart w:name="z747" w:id="738"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон дежурной службы Комитета национальной безопасности: 110</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="738"/>
-    <w:bookmarkStart w:name="z747" w:id="739"/>
-[...15 lines deleted...]
-      Телефон дежурной службы Комитета национальной безопасности: 110</w:t>
+    <w:bookmarkStart w:name="z748" w:id="739"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон единой дежурно-диспетчерской службы: 112</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="739"/>
-    <w:bookmarkStart w:name="z748" w:id="740"/>
-[...15 lines deleted...]
-      Телефон единой дежурно-диспетчерской службы: 112</w:t>
+    <w:bookmarkStart w:name="z749" w:id="740"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон противопожарной службы:101</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="740"/>
-    <w:bookmarkStart w:name="z749" w:id="741"/>
-[...15 lines deleted...]
-      Телефон противопожарной службы:101</w:t>
+    <w:bookmarkStart w:name="z750" w:id="741"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон дежурной службы органов внутренних дел: 102</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="741"/>
-    <w:bookmarkStart w:name="z750" w:id="742"/>
-[...15 lines deleted...]
-      Телефон дежурной службы органов внутренних дел: 102</w:t>
+    <w:bookmarkStart w:name="z751" w:id="742"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон скорой медицинской помощи: 103</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="742"/>
-    <w:bookmarkStart w:name="z751" w:id="743"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="743"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17490,51 +17648,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 3 - в редакции приказа Министра просвещения РК от 31.07.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z753" w:id="744"/>
+    <w:bookmarkStart w:name="z753" w:id="743"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Журнал учета учебных мероприятий по антитеррористической подготовке</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -17543,111 +17701,111 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование организации)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="743"/>
+    <w:bookmarkStart w:name="z754" w:id="744"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Журнал № ___ учета проведения учебных мероприятий по антитеррористической подготовке</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дата начала ведения журнала "___" _____ 20__ г.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Дата окончания ведения журнала "___" _____ 20__ г. (внутренняя сторона)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="744"/>
-    <w:bookmarkStart w:name="z754" w:id="745"/>
+    <w:bookmarkStart w:name="z755" w:id="745"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Журнал № ___ учета проведения учебных мероприятий по антитеррористической подготовке</w:t>
-[...23 lines deleted...]
-        <w:t>Дата окончания ведения журнала "___" _____ 20__ г. (внутренняя сторона)</w:t>
+        <w:t xml:space="preserve"> Раздел 1. Инструктажи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="745"/>
-    <w:bookmarkStart w:name="z755" w:id="746"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="746"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18143,222 +18301,222 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="747"/>
+    <w:bookmarkStart w:name="z756" w:id="746"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Раздел 2. Занятия</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="746"/>
+    <w:bookmarkStart w:name="z757" w:id="747"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Дата проведения занятия.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="747"/>
-    <w:bookmarkStart w:name="z757" w:id="748"/>
-[...15 lines deleted...]
-      1. Дата проведения занятия.</w:t>
+    <w:bookmarkStart w:name="z758" w:id="748"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Тема занятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="748"/>
-    <w:bookmarkStart w:name="z758" w:id="749"/>
-[...15 lines deleted...]
-      2. Тема занятия.</w:t>
+    <w:bookmarkStart w:name="z759" w:id="749"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Учебные вопросы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="749"/>
-    <w:bookmarkStart w:name="z759" w:id="750"/>
-[...15 lines deleted...]
-      3. Учебные вопросы.</w:t>
+    <w:bookmarkStart w:name="z760" w:id="750"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Количество присутствующих сотрудников.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="750"/>
-    <w:bookmarkStart w:name="z760" w:id="751"/>
-[...15 lines deleted...]
-      4. Количество присутствующих сотрудников.</w:t>
+    <w:bookmarkStart w:name="z761" w:id="751"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подпись лица, проводившего занятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="751"/>
-    <w:bookmarkStart w:name="z761" w:id="752"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="752"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18684,31 +18842,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>