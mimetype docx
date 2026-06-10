--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6afd58e" w14:textId="6afd58e">
+    <w:p w14:paraId="208de13" w14:textId="208de13">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -824,631 +824,515 @@
         <w:t>
       2. Регистрации, учету и хранению подлежат международные договоры, заключенные от имени Республики Казахстан, Правительства Республики Казахстан и государственных органов Республики Казахстан, непосредственно подчиненных и подотчетных Президенту Республики Казахстан, а также центральных исполнительных органов Республики Казахстан (далее - центральные органы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Государственный реестр международных договоров Республики Казахстан - единая государственная система регистрации, учета и хранения международных договоров Республики Казахстан, содержащая подлинники и официально заверенные депозитарием копии международных договоров, их реквизиты и другие сведения информационно-справочного характера о них, определяемые Министерством иностранных дел Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Единая государственная система регистрации, учета и хранения международных договоров Республики Казахстан находится в ведении Министерства иностранных дел Республики Казахстан (далее – уполномоченный орган). Ведение Государственного реестра международных договоров Республики Казахстан осуществляется в электронной системе управления международными договорами (далее – Система).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа и.о. Министра иностранных дел РК от 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.06.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Регистрация международных договоров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Центральный орган в двухнедельный срок со дня заключения международного договора от имени Республики Казахстан или Правительства Республики Казахстан направляет уполномоченному органу его подлинник для регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При получении по дипломатическим каналам подлинника или официально заверенной копии международного договора, заключенного от имени Республики Казахстан или Правительства Республики Казахстан, уполномоченный орган осуществляет регистрацию соответствующего международного договора самостоятельно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В случае заключения международного договора от имени центрального органа в двухнедельный срок со дня заключения международного договора уполномоченному органу направляется копия соответствующего международного договора, заверенная центральным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае получения от депозитария (международной организации или иностранного государства) официально заверенной копии международного договора центральный орган направляет ее уполномоченному органу в двухнедельный срок с момента получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Одновременно с подлинником или официально заверенной депозитарием копией международного договора в уполномоченный орган посредством Системы направляется справка. Справка составляется по форме согласно приложению к настоящим Правилам и подписывается электронной цифровой подписью первого руководителя центрального органа либо лица, его замещающего.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа и.о. Министра иностранных дел РК от 16.04.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 - в редакции приказа и.о. Министра иностранных дел РК от 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 11-1-4/228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.06.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. При поступлении подлинника или официально заверенной копии международного договора, а также справки к нему уполномоченный орган в течение пятнадцати рабочих дней устанавливает соответствие международного договора и порядка его заключения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункту 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 2 и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьям 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О международных договорах Республики Казахстан" (далее – Закон).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра иностранных дел РК от 16.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>№ 11-1-4/228</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>вводится</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> в действие с 01.06.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...463 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. В случае установления соответствия </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1483,327 +1367,327 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона уполномоченный орган включает международный договор в Государственный реестр международных договоров Республики Казахстан. Международный договор, не соответствующий установленным требованиям Закона, возвращается в течение пятнадцати рабочих дней центральному органу с мотивированным обоснованием причин возврата и рекомендациями необходимых действий для регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. При регистрации международных договоров делается запись в журнале регистрации международных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Журнал прошнуровывается, пронумеровывается, подписывается ответственным лицом, скрепляется печатью уполномоченного органа. Нумерация страниц журнала является сквозной. Записи карандашом, помарки, подчистки, исправления не допускаются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. После внесения в Государственный реестр международных договоров Республики Казахстан копия международного договора, официально заверенная уполномоченным органом, направляется в центральный орган для выполнения внутригосударственных процедур по вступлению указанного международного договора в силу, а при отсутствии необходимости их выполнения - для обеспечения дальнейших мер по выполнению обязательств и осуществления прав Республики Казахстан, вытекающих из данного международного договора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Учет международных договоров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Учет международных договоров означает внесение изменений и дополнений в Государственный реестр международных договоров Республики Казахстан с целью поддержания его в актуальном состоянии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Внесение изменений и дополнений осуществляется в случае изменения, прекращения или приостановления действия международных договоров, внесенных в указанный Реестр.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Внесение изменений и дополнений в Государственный реестр международных договоров Республики Казахстан осуществляет уполномоченный орган на основании обращения, поступившего по дипломатическим каналам или на основании обращения центрального органа за подписью руководителя центрального органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При внесении изменений и дополнений в указанный Реестр вносится запись напротив соответствующего международного договора со ссылкой на соответствующий нормативный правовой акт, являющийся основанием для изменения, прекращения или приостановления действия данного международного договора с указанием даты и номера акта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Обращение центрального органа о внесении изменений и дополнений в Государственный реестр международных договоров Республики Казахстан направляется в уполномоченный орган в порядке, предусмотренном пунктами 5 и 7 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При необходимости уточнения сведений для внесения в Государственный реестр международных договоров центральный орган направляет уполномоченному органу соответствующие запросы. На основании полученных запросов уполномоченный орган запрашивает необходимые сведения у заинтересованных органов иностранных государств, международных организаций, выполняющих функции депозитариев многосторонних международных договоров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В случае ликвидации, реорганизации или преобразования центрального органа уполномоченный орган вносит необходимые изменения и дополнения в Государственный реестр международных договоров на основании уведомления центрального органа, в ведение которого переданы соответствующие полномочия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Хранение международных договоров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Подлинники и официально заверенные депозитариями многосторонних международных договоров копии международных договоров, внесенные в Государственный реестр международных договоров Республики Казахстан, хранятся в архиве международных договоров Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Подлинники международных договоров, заключенных от имени центральных органов, хранятся в архивах центральных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1895,68 +1779,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>международных договоров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z45" w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Справка к международному договору Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2917,64 +2801,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z46" w:id="36"/>
+      <w:bookmarkStart w:name="z46" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Первый руководитель государственного органа</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_____________________/__________ __________ ___________________ подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3031,55 +2915,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>