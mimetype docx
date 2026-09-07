--- v1 (2026-06-10)
+++ v2 (2026-09-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="208de13" w14:textId="208de13">
+    <w:p w14:paraId="350542b" w14:textId="350542b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2915,55 +2915,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3289,31 +3289,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>