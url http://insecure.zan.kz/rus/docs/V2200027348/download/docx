--- v0 (2025-10-12)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c27c41c" w14:textId="c27c41c">
+    <w:p w14:paraId="21ea287" w14:textId="21ea287">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1367,174 +1367,298 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Санитарно-эпидемиологические требования к организации и проведению санитарно-противоэпидемических, санитарно-профилактических мероприятий по предупреждению инфекционных заболеваний (туберкулез)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Санитарно-эпидемиологические мероприятие по предупреждению туберкулеза включает в себя выявление больных, осуществляемым медицинскими работниками всех специальностей медицинских организаций:</w:t>
+      3. Санитарно-эпидемиологические мероприятия по предупреждению туберкулеза включает в себя выявление больных, осуществляемым медицинскими работниками всех специальностей медицинских организаций, вне зависимости от форм собственности, ведомственной принадлежности и уровня оказания медицинской помощи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z251" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при обращении пациента за медицинской помощью;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z252" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при оказании стационарной и специализированной медицинской помощи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z253" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при проведении медицинских осмотров;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      4) при проведении иммунизации против туберкулеза.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) при проведении диагностических проб и иммунизации против туберкулеза.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. При обращении в медицинскую организацию пациентов с симптомами, указывающими на заболевание туберкулезом, специалисты медицинских организаций проводят полное клиническое и инструментальное обследование с рентгенологическим и бактериологическим исследованием (исследование молекулярно-генетическим методом и микроскопия мазка мокроты и патологического материала) в соответствии с </w:t>
+      4. При обращении в медицинскую организацию пациентов с симптомами, указывающими на заболевание туберкулезом, специалисты медицинских организаций вне зависимости от форм собственности, ведомственной принадлежности и уровня оказания медицинской помощи, проводят полное клиническое и инструментальное обследование с рентгенологическим и бактериологическим исследованием (исследование молекулярно-генетическим методом и микроскопия мазка мокроты и патологического материала) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам проведения мероприятий по профилактике туберкулеза, утвержденным приказом Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-214/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21695) (далее – Приказ № ҚР ДСМ-214/2020).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При обнаружении во время обследования признаков, указывающих на возможное заболевание туберкулезом, пациенту в течение трех календарных дней проводится консультация врача-фтизиатра, в том числе посредством телемедицинских консультаций в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -1829,114 +1953,238 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. Формирование плана флюорографического обследования среди целевой группы населения: с высоким риском заболевания и подлежащих обязательному флюорографическому обследованию проводится в разрезе терапевтических участков по территориально-производственному принципу помесячно и с нарастанием. План флюорографического обследования по поликлинике в течение месяца утверждается руководителем данной организации и согласовывается с руководителем ЦФ и руководителем территориального подразделения санитарно-эпидемиологического контроля.</w:t>
+      13. Формирование плана флюорографического обследования среди целевой группы населения: с высоким риском заболевания и подлежащих обязательному флюорографическому обследованию проводится в разрезе терапевтических участков по территориально-производственному принципу и по регистру прикрепленного населения помесячно и с нарастанием. План флюорографического обследования по поликлинике в течение месяца утверждается руководителем данной организации и согласовывается в течение 5 рабочих дней с руководителями ЦФ, местного органа государственного управления здравоохранением и территориального подразделения государственного органа в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Диагноз "Туберкулез" подтверждает ЦВКК, которая принимает решение о необходимости госпитализации, наблюдения и лечения пациента.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. В целях раннего выявления туберкулеза у детей применяют внутрикожную аллергическую пробу с туберкулином (проба Манту) Туберкулинодиагностику проводят в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> № ҚР ДСМ-214/2020.</w:t>
+      15. В целях раннего выявления туберкулеза у детей применяют внутрикожную аллергическую пробу с туберкулином (проба Манту) и пробу с аллергеном туберкулезным рекомбинантным. Туберкулинодиагностику и постановку пробы с аллергеном туберкулезным рекомбинантным проводят в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом № ҚР ДСМ-214/2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Руководители медицинских организаций обеспечивают планирование, организацию, своевременный и полный учет проведенных проб Манту (с целью раннего выявления туберкулеза) по данным индивидуального учета детского населения, своевременную явку и обследование детей, направленных на дообследование к врачу-фтизиатру по результатам туберкулинодиагностики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2051,194 +2299,380 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В целях раннего выявления туберкулеза флюорографические осмотры проводят в соответствии с Приказом № ҚР ДСМ-214/2020.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19. Медицинские работники организаций, оказывающих амбулаторно- поликлиническую помощь осуществляют:</w:t>
+      19. Медицинские работники организаций, оказывающих амбулаторно-поликлиническую помощь вне зависимости от форм собственности, ведомственной принадлежности и уровня оказания медицинской помощи, осуществляют:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z256" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) раннее выявление туберкулеза используя молекулярно-генетический метод и микроскопию мазка мокроты среди лиц с клиническими признаками заболевания и метод флюорографии среди целевой группы населения: с высоким риском заболевания и подлежащих обязательному флюорографическому обследованию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:bookmarkStart w:name="z257" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выявление латентной туберкулезной инфекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z258" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение контролируемого лечения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:bookmarkStart w:name="z259" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение разъяснительной работы среди населения о первых признаках туберкулеза и методах его профилактики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Медицинский работник организаций, оказывающих амбулаторно - поликлиническую помощь, осуществляет сбор мокроты и ее своевременную доставку в лабораторию для исследования. Сбор мокроты производит медицинский работник, обученный в ЦФ и проходящий переподготовку по сбору мокроты ежегодно.</w:t>
+      20. Медицинский работник организаций, оказывающих амбулаторно - поликлиническую помощь вне зависимости от форм собственности, ведомственной принадлежности и уровня оказания медицинской помощи, осуществляет сбор мокроты и ее своевременную доставку в лабораторию для исследования. Сбор мокроты производит медицинский работник, обученный в ЦФ и проходящий переподготовку по сбору мокроты ежегодно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 20 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Выявление туберкулеза методом флюорографии среди населения проводится с 15 лет. Период дообследования флюороположительного лица в городской местности составляет не более двух недель, в сельской - один месяц.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22. В организациях, оказывающих амбулаторно-поликлиническую помощь и в стационарных условиях, анализ флюороснимка проводится в два этапа (двойная читка). Допуск к работе в личных медицинских книжках ставится на основании результатов повторной (второй) читки.</w:t>
+      22. В организациях, оказывающих амбулаторно-поликлиническую помощь и в стационарных условиях, вне зависимости от форм собственности, ведомственной принадлежности и уровня оказания медицинской помощи, анализ флюороснимка и рентгенснимка проводится в два этапа (двойная читка) в течение трех рабочих дней, согласно приказа руководителя медицинской организации с внесением результатов в информационную систему. Допуск к работе в личных медицинских книжках ставится на основании результатов повторной (второй) читки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Все родильницы, в течение периода нахождения в организации родовспоможения до момента выписки подлежат обследованию на туберкулез методом флюорографии. Руководители организаций родовспоможения обеспечивают своевременную изоляцию в отдельную палату женщин в послеродовом периоде с подозрением на туберкулез, проведение дополнительных исследований с целью подтверждения или исключения туберкулеза и консультацию врача-фтизиатра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
     <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2250,52 +2684,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В каждом отделении, в организациях первичной медико-санитарной помощи, учреждениях, оказывающих амбулаторную и стационарную помощь выделяется комната для сбора мокроты.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
     <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      В комнате сбора мокроты часть помещения, используемой для непосредственного сбора мокроты, отделяется на всю высоту перегородкой, выполненной из материала, устойчивого к моющим и дезинфицирующим средствам. Комната сбора мокроты оснащается бактерицидными экранированными облучателями, ингалятором, раковиной для мытья рук с дозатором с антисептическим мылом и раствором антисептика и бумажными или электрополотенцами, емкостями с дезинфицирующим раствором, емкостями для чистых контейнеров и контейнеров с мокротой, оборудуется локальной системой вентиляции с кратностью воздухообмена не менее 6-12 объемов в час, холодильником для хранения образцов патологического материала. </w:t>
+        <w:t>
+      В комнате сбора мокроты часть помещения, используемой для непосредственного сбора мокроты, отделяется на всю высоту перегородкой, выполненной из материала, устойчивого к моющим и дезинфицирующим средствам. Комната сбора мокроты оснащается бактерицидными экранированными облучателями, ингалятором, раковиной для мытья рук с дозатором с антисептическим мылом и раствором антисептика и бумажными или электрополотенцами, емкостями с дезинфицирующим раствором, емкостями для чистых контейнеров и контейнеров с мокротой, оборудуется локальной системой вентиляции с кратностью воздухообмена помещений не менее двенадцатикратным воздухообменом в час, холодильником для хранения образцов патологического материала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На дверях комнаты сбора мокроты вывешивают знак, упреждающий вход пациентам или родственникам больного и напоминающий медработникам о том, что, входя в комнату необходимо надевать специальную маску – респиратор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
@@ -2315,50 +2749,112 @@
         <w:t>
       Допускается забор мокроты в "кашлевой" кабине, оборудованной механической вытяжной вентиляцией с кратностью воздухообмена не менее 24 объемов в час, переговорным устройством и прозрачным окном. Выброс контаминированного воздуха из комнаты забора мокроты осуществляется в необитаемую зону на высоте не менее 0,7 метров от кровли здания или очищается через фильтр тонкой очистки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
     <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Если нет специальной комнаты, сбор мокроты проводится вне помещения, на открытом воздухе, в специально отведенном месте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 с изменением, внесенным приказом Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В бактериологической лаборатории противотуберкулезных организаций (отделений) для выполнения микроскопических исследований предусматриваются три отдельных секции:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2491,94 +2987,280 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ҚР ДСМ-214/2020.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. План профилактических прививок против туберкулеза и обеспечения медицинских организаций медицинскими иммунобиологическими препаратами утверждаются руководителями медицинских организаций и согласовываются с территориальными подразделениями санитарно-эпидемиологического контроля.</w:t>
+      28. План профилактических прививок против туберкулеза и обеспечения медицинских организаций медицинскими иммунобиологическими препаратами утверждаются руководителями медицинских организаций, согласовываются в течение 5 рабочих дней c местными органами государственного управления здравоохранением и территориальными подразделениями государственного органа в сфере санитарно-эпидемиологического благополучия населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      29. План профилактических прививок составляют медицинские работники организаций родовспоможения и медицинских организаций по месту жительства, организаций образования и социальных учреждений (дома ребенка, интернаты), ответственные за проведение прививочной работы.</w:t>
+      29. План профилактических прививок составляют медицинские работники организаций родовспоможения и медицинских организаций по месту жительства, организаций образования и социальных учреждений (дома ребенка, интернатные организации), ответственные за проведение прививочной работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      30. При планировании профилактических прививок учет детей, посещающих организации образования, дома ребенка, организации образования для детей-сирот и детей, оставшихся без попечения родителей, интернаты, независимо от ведомственной принадлежности и форм собственности, проводят один раз в год.</w:t>
+      30. При планировании профилактических прививок учет детей, посещающих организации образования, дома ребенка, организации образования для детей-сирот и детей, оставшихся без попечения родителей, интернатные организации, независимо от ведомственной принадлежности и форм собственности, проводят один раз в год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. Вакцинация против туберкулеза новорожденных, родившихся от зараженных ВИЧ-инфекцией матерей, проводится в соответствии с нормативно-правовыми актами, принятыми в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -2751,110 +3433,130 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:bookmarkStart w:name="z79" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      35. На каждого больного с впервые в жизни установленным диагнозом активного туберкулеза всех форм локализации, заполняют экстренное извещение согласно приложению 2 к Правилам предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений утвержденных </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 26 октября 2020 года № ҚР ДСМ-153/2020 "Об утверждении правил предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21532) (далее – Приказ № ҚР ДСМ-153/2020), которое направляется в трехдневный календарный срок в ЦФ (отделение, кабинет) и территориальное подразделение санитарно-эпидемиологического контроля в письменной или электронной форме. В случае установления посмертно диагноза "Активный туберкулез", явившегося причиной смерти, а также во всех случаях выявления активного туберкулеза предоставляется подтверждение диагноза врачом-фтизиатром и направляется экстренное извещение в территориальное подразделение санитарно-эпидемиологического контроля в порядке, предусмотренном Приказом № ҚР ДСМ-153/2020.</w:t>
+      35. На каждого больного с установленным диагнозом туберкулез всех форм локализации, заполняют экстренное извещение согласно приложению 2 к Правилам предоставления в государственный орган в сфере санитарно-эпидемиологического благополучия населения информации (экстренного извещения) о случаях инфекционных заболеваний, отравлений, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 26 октября 2020 года № ҚР ДСМ-153/2020 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21532) (далее – Приказ № ҚР ДСМ-153/2020), которое направляется в трехдневный календарный срок в ЦФ (отделение, кабинет) и территориальное подразделение санитарно-эпидемиологического контроля. В случае установления посмертно диагноза "Активный туберкулез", явившегося причиной смерти, а также во всех случаях выявления активного туберкулеза предоставляется подтверждение диагноза врачом-фтизиатром и направляется экстренное извещение в территориальное подразделение санитарно-эпидемиологического контроля в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом № ҚР ДСМ-153/2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра здравоохранения РК от 14.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 80</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -3217,170 +3919,232 @@
         <w:t>
       Контактных лиц из третьей группы очагов туберкулеза наблюдают в течение одного года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z96" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Санитарно-противоэпидемические мероприятия в очаге туберкулезной инфекции включают:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
-[...15 lines deleted...]
-      1) лечение больного туберкулезом противотуберкулезными препаратами и изоляцию больного туберкулезом с бактериовыделением в стационарных условиях. Лечение в амбулаторных условиях допускается при наличии условий соблюдения требований противоэпидемического режима и согласовании с территориальными подразделениями санитарно-эпидемиологического контроля;</w:t>
+    <w:bookmarkStart w:name="z261" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лечение больного туберкулезом противотуберкулезными препаратами и изоляцию больного туберкулезом с бактериовыделением в стационарных условиях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
-[...15 lines deleted...]
-      2) первичное обследование (клинико-рентгенологическое, постановка пробы Манту, тест с аллергеном туберкулезным рекомбинантным, исследование молекулярно-генетическим методом) контактных лиц в двухнедельный срок со дня выявления больного;</w:t>
+    <w:bookmarkStart w:name="z262" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первичное обследование (клинико-рентгенологическое, постановка пробы Манту, тест с аллергеном туберкулезным рекомбинантным, исследование молекулярно-генетическим методом) контактных лиц в трехнедельный срок со дня выявления больного;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:bookmarkStart w:name="z263" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) проведение профилактического лечения латентной туберкулезной инфекции контактным лицам по показаниям согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказа</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> № ҚР ДСМ 214/2020;</w:t>
+        <w:t>Приказа № ҚР ДСМ 214/2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:bookmarkStart w:name="z264" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организацию и проведение дезинфекции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z101" w:id="94"/>
-[...15 lines deleted...]
-      5) санитарное обучение медицинскими работниками больных и членов их семей по соблюдению санитарно-противоэпидемического и санитарно-гигиенического режимов, мерам защиты, направленным на предупреждение инфицирования, проведение текущей дезинфекции.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) санитарное обучение медицинскими работниками (в том числе врачами фтизиатрами) больных и членов их семей по соблюдению санитарно-противоэпидемического и санитарно-гигиенического режимов, мерам защиты, направленным на предупреждение инфицирования, проведение текущей дезинфекции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z102" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       43. Очаг снимается с эпидемиологического учета при исходе лечения больного "Лечение завершено", "Вылечен", "Умер" и при выбытии больного из очага.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3493,234 +4257,606 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Перевод очага туберкулеза из группы в группу, при изменении в очаге условий, понижающих или повышающих его опасность, осуществляют специалисты территориальных подразделений санитарно-эпидемиологического контроля совместно с фтизиатром ПМСП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z109" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47. Сверку численности больных бактериовыделителей с фактическим числом больных бактериовыделителей, состоящих на учете в ИС НРБТ и специалисты территориальных подразделений санитарно-эпидемиологического контроля проводят ежемесячно. Фтизиатры ПМСП и ЦФ ежемесячно направляют в территориальные подразделения санитарно-эпидемиологического контроля данные о впервые выявленных больных туберкулезом и проводят сверку отчетности по туберкулезу.</w:t>
+      47. Сверку численности больных туберкулезом с фактическим числом больных туберкулезом, состоящих на учете в ИС НРБТ фтизиатры ЦФ и специалисты территориальных подразделений санитарно-эпидемиологического контроля проводят ежемесячно. Фтизиатры ПМСП и ЦФ ежемесячно направляют в территориальные подразделения санитарно-эпидемиологического контроля данные о больных туберкулезом и проводят сверку отчетности по туберкулезу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      48. Результаты каждого посещения очагов туберкулеза отражают в карте эпидемиологического обследования по форме № 211/у, утвержденных в соответствии с </w:t>
+      48. Результаты каждого посещения очагов туберкулеза отражают в карте эпидемиологического обследования по форме № 278/у, утвержденных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 20 августа 2021 года № ҚР ДСМ-84 "Об утверждении форм учетной и отчетной документации в сфере санитарно-эпидемиологического благополучия населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 24082) (далее – приказ № ҚР ДСМ-84).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49. Санитарно-противоэпидемические мероприятия в очаге подразделяются на первичные, текущие и заключительные.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. Первичные мероприятия включают в себя изоляцию и лечение больного туберкулезом с бактериовыделением под непосредственным контролем подготовленного медицинского работника, проведение и контроль заключительной дезинфекции, определение и обследование контактных лиц с постановкой их на учет в ИС НРБТ.</w:t>
+      50. Первичные мероприятия включают в себя изоляцию и лечение больного туберкулезом с бактериовыделением под непосредственным контролем подготовленного медицинского работника, проведение и контроль заключительной дезинфекции, определение и обследование контактных лиц с больным туберкулезом, с постановкой их на учет в ИС НРБТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      51. В течение первых трех рабочих дней после взятия больного на учет, как бактериовыделителя, профильный специалист территориального подразделения санитарно-эпидемиологического контроля, совместно с фтизиатрами ПМСП проводят первичное эпидемиологическое обследование очага с заполнением "Карты эпидемиологического обследования очага бациллярной формы туберкулеза" по форме № 211/у утвержденных в соответствии с </w:t>
+      51. В течение первых трех рабочих дней после взятия больного на учет, как бактериовыделителя, профильный специалист территориального подразделения санитарно-эпидемиологического контроля, совместно с фтизиатрами ПМСП проводят первичное эпидемиологическое обследование очага с заполнением "Карты эпидемиологического обследования очага бациллярной формы туберкулеза" по форме № 278/у, утвержденной в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № ҚР ДСМ-84</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При первичном обследовании очага выясняют сведения о больном и членах его семьи (родственника, знакомых, друзья, соседя), включая место и характер работы больного, список контактных для постановки их на учет. Список контактных уточняется с учетом лиц, находившихся в контакте с больным в течение последних трех месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      53. В каждом случае регистрации больных туберкулезом (за исключением внелегочного туберкулеза) профильный специалист территориального подразделения санитарно-эпидемиологического контроля совместно с врачом-фтизиатром ПМСП, ЦФ и медицинским работником данной организации и его руководителем проводит эпидемиологическое расследование по месту работы (учебы) больного с составлением акта эпидемиологического расследования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> № ҚР ДСМ-84.</w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> № ҚР ДСМ-84.</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 29 августа 2024 года № 69 "Об утверждении Правил проведения расследований в сфере санитарно-эпидемиологического благополучия населения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34998).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. К проведению эпидемиологического расследованию привлекаются профильные специалисты государственных органов и организаций, осуществляющих деятельность в сфере санитарно-эпидемиологического благополучия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4293,54 +5429,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Во время посещения очагов медицинские работники соблюдают меры инфекционного контроля (надевают плотно прилегающий респиратор с фильтром, медицинский халат и соблюдают личную гигиену).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      66. Не позднее пятнадцати календарных дней после получения сообщения о больном с бактериовыделением, врач-фтизиатр и профильный специалист территориального подразделения санитарно-эпидемиологического контроля проводят эпидемиологическое обследование места работы (учебы) с привлечением специалистов государственных органов и организаций, осуществляющие деятельность в сфере санитарно-эпидемиологического благополучия. Круг контактных лиц и границы очага определяет профильный специалист территориального подразделения санитарно-эпидемиологического контроля.</w:t>
+      66. Не позднее пятнадцати календарных дней после получения сообщения о больном туберкулезом (за исключением внелегочного туберкулеза) врач-фтизиатр ПМСП, ЦФ и профильный специалист территориального подразделения санитарно-эпидемиологического контроля проводят эпидемиологическое расследование места работы (учебы). Круг контактных лиц и границы очага определяет профильный специалист территориального подразделения санитарно-эпидемиологического контроля совместно с врачами-фтизиатрами и работниками ПМСП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 66 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. К числу контактных по месту работы (учебы) относят рабочих, служащих и учащихся, находившихся в контакте с больным активной формой туберкулеза. Всех контактных лиц обследуют в организациях оказывающих амбулаторно-поликлиническую помощь по месту расположения работы (учебы).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4393,735 +5591,993 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ҚР ДСМ-175/2020.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      70. Профильный специалист территориального подразделения санитарно-эпидемиологического контроля передает сведения о всех контактных лицах в организацию оказывающую амбулаторно-поликлиническую помощь и фтизиатру ПМСП по месту жительства для обследования.</w:t>
+      70. Профильный специалист территориального подразделения санитарно-эпидемиологического контроля передает сведения о всех контактных лицах в организацию оказывающую амбулаторно-поликлиническую помощи, вне зависимости от форм собственности, ведомственной принадлежности и уровня оказания медицинской помощи, по месту жительства для обследования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       71. Профилактическое лечение туберкулеза проводится в соответствии с Приказом № ҚР ДСМ-214/2020.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       72. При установлении диагноза активной формы туберкулеза у больных, находящихся на лечении в соматических, инфекционных, медико-социальных учреждениях (организациях) и в центрах психического здоровья первичный комплекс санитарно-противоэпидемических мероприятий осуществляет персонал этих организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z149" w:id="142"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">73. Исключен приказом Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z150" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       74. Диспансерный учет и наблюдение больных туберкулезом осуществляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ҚР ДСМ-214/2020.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z151" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Текущую дезинфекцию в очагах туберкулеза проводят до госпитализации больного или в случае отказа больного от госпитализации, путем замачивания в дезинфекционных растворах выделений, индивидуальной плевательницы, остатков пищи, посуды индивидуальных принадлежностей, а также постоянного проветривания помещений в теплое время года и по 5-10 минут каждый час в холодное время года. Мероприятия предусматривают соблюдение санитарно-гигиенического, санитарно-противоэпидемического и дезинфекционного режимов с момента установления диагноза "Туберкулез с бактериовыделением" и взятия больного на учет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...15 lines deleted...]
-      75. Текущую дезинфекцию в очагах туберкулеза проводят до госпитализации больного или в случае отказа больного от госпитализации, путем замачивания в дезинфекционных растворах выделений, индивидуальной плевательницы, остатков пищи, посуды индивидуальных принадлежностей, а также постоянного проветривания помещений в теплое время года и по 5-10 минут каждый час в холодное время года. Мероприятия предусматривают соблюдение санитарно-гигиенического, санитарно-противоэпидемического и дезинфекционного режимов с момента установления диагноза "Туберкулез с бактериовыделением" и взятия больного на учет.</w:t>
+    <w:bookmarkStart w:name="z152" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. В случае отказа больного от госпитализациии при наличии возможности соблюдения мер инфекционного контроля в домашних условиях, текущую дезинфекцию в очаге осуществляют сами больные, организация ПМСП выдает больным в пользование контейнеры для сбора мокроты с плотно закрывающимися крышками (не менее двух) и дезинфицирующие средства, разрешенные к применению или включенные в Единый реестр разрешенных средств в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z153" w:id="146"/>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В карте амбулаторного пациента по форме № 052/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № ҚР ДСМ-175/2020, больного участковый врач отмечает даты проведения и окончания текущей дезинфекции. Проведение текущей дезинфекции поручают больному или одному из членов семьи (кроме детей и подростков).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z154" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Врач-фтизиатр ПМСП обучает больного санитарно-гигиеническому режиму: использованию одноразовых масок, сплевыванию мокроты в контейнеры для сбора и проведению текущей дезинфекции.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      77. Врач-фтизиатр ПМСП обучает больного санитарно-гигиеническому режиму: использованию одноразовых масок, сплевыванию мокроты в контейнеры для сбора и проведению текущей дезинфекции.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. Руководитель организаци ПМСП обеспечивает своевременную и качественную текущую дезинфекцию в очаге туберкулезной инфекции, при регистрации новых случаев туберкулеза с бактериовыделением не позднее 24 часов с момента регистрации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      78. Руководитель организаци ПМСП обеспечивает своевременную и качественную текущую дезинфекцию в очаге туберкулезной инфекции, при регистрации новых случаев туберкулеза с бактериовыделением не позднее 24 часов с момента регистрации.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Во время нахождения в фтизиопульмонологических стационарах верхнюю одежду больного хранят в специальном помещении. Верхнюю одежду больной использует во время дневных прогулок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      79. Во время нахождения в фтизиопульмонологических стационарах верхнюю одежду больного хранят в специальном помещении. Верхнюю одежду больной использует во время дневных прогулок.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      80. После выписки больного из фтизиопульмонологических стационаров постельные принадлежности (подушки, матрацы, одеяло) обеззараживают в дезинфекционных камерах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...15 lines deleted...]
-      80. После выписки больного из фтизиопульмонологических стационаров постельные принадлежности (подушки, матрацы, одеяло) обеззараживают в дезинфекционных камерах.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      81. Помещения и предметы обихода подвергают ежедневной влажной уборке с использованием дезинфицирующих средств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z158" w:id="151"/>
-[...15 lines deleted...]
-      81. Помещения и предметы обихода подвергают ежедневной влажной уборке с использованием дезинфицирующих средств.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      82. Сбор, обеззараживание и выдачу плевательниц осуществляет подготовленный персонал с применением средств индивидуальной защиты в специально выделенном помещении.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z159" w:id="152"/>
-[...15 lines deleted...]
-      82. Сбор, обеззараживание и выдачу плевательниц осуществляет подготовленный персонал с применением средств индивидуальной защиты в специально выделенном помещении.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      83. Использованную столовую посуду собирают в перчатках на маркированный стол в буфетной, освобождают ее от остатков пищи, обеззараживают без предварительного мытья в отдельных емкостях, затем моют и сушат в сушильном шкафу или на отдельном столе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      83. Использованную столовую посуду собирают в перчатках на маркированный стол в буфетной, освобождают ее от остатков пищи, обеззараживают без предварительного мытья в отдельных емкостях, затем моют и сушат в сушильном шкафу или на отдельном столе.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Посуду обеззараживают в воздушном стерилизаторе. После сбора использованной посуды столы протирают ветошью, смоченной в дезинфицирующем растворе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      Посуду обеззараживают в воздушном стерилизаторе. После сбора использованной посуды столы протирают ветошью, смоченной в дезинфицирующем растворе.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. Остатки пищи собирают в емкость (ведро, бак), засыпают сухим дезинфицирующим средством в соотношении 1:5.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      84. Остатки пищи собирают в емкость (ведро, бак), засыпают сухим дезинфицирующим средством в соотношении 1:5.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      85. Сортировку грязного белья проводят в специальной одежде, респираторах, перчатках, резиновой обуви в комнате, стены которой выложены кафелем на высоту 1,5 метров и оборудованные механической приточно-вытяжной вентиляцией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      85. Сортировку грязного белья проводят в специальной одежде, респираторах, перчатках, резиновой обуви в комнате, стены которой выложены кафелем на высоту 1,5 метров и оборудованные механической приточно-вытяжной вентиляцией.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      86. Белье собирают в клеенчатые мешки, отправляют в прачечную. При отсутствии отдельной прачечной, белье перед отправкой в прачечную предварительно обеззараживают и стирают в отдельных машинах в установленные дни.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      86. Белье собирают в клеенчатые мешки, отправляют в прачечную. При отсутствии отдельной прачечной, белье перед отправкой в прачечную предварительно обеззараживают и стирают в отдельных машинах в установленные дни.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Посещение стационарных больных бактериовыделителей не допускается, за исключением тяжелых случаев. При этом посетители используют средства индивидуальной защиты (респиратор, халат). Больные покидают фтизиопульмонологический стационар только по разрешению медицинского персонала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      87. Посещение стационарных больных бактериовыделителей не допускается, за исключением тяжелых случаев. При этом посетители используют средства индивидуальной защиты (респиратор, халат). Больные покидают фтизиопульмонологический стационар только по разрешению медицинского персонала.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      88. Заключительную дезинфекцию в ЦФ проводят во всех случаях перепрофилирования, переезда, реконструкции, ремонта одним из дезинфицирующих средств, а также один раз в год с профилактической целью. Здания закрывающихся противотуберкулезных стационаров разрешается использовать для размещения общественных зданий после проведения заключительной дезинфекции и капитального ремонта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      88. Заключительную дезинфекцию в ЦФ проводят во всех случаях перепрофилирования, переезда, реконструкции, ремонта одним из дезинфицирующих средств, а также один раз в год с профилактической целью. Здания закрывающихся противотуберкулезных стационаров разрешается использовать для размещения общественных зданий после проведения заключительной дезинфекции и капитального ремонта.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Заключительная дезинфекция в очагах проводится организациями, осуществляющими дезинфекцию, в течение суток с момента госпитализации, изоляции, выздоровления или смерти больного со времени получения заявки от специалиста государственного органа в сфере санитарно-эпидемиологического благополучия населения, с последующим направлением письменной заявки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      89. Заключительную дезинфекцию в очагах проводится организациями, осуществляющими дезинфекцию, в течение 6 часов (город) или 12 часов (село) со времени получения заявки от специалиста государственного органа в сфере санитарно-эпидемиологического благополучия населения, с последующим направлением письменной заявки, дублирующей содержание телефонограммы, до конца следующего рабочего дня.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключительная дезинфекция проводится в очаге при регистрации случаев туберкулеза с бактериовыделением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 89 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Заключительную дезинфекцию осуществляют во всех случаях выбытия больного из очага и смерти на дому, при перемене места жительства, после переезда (обработка квартир или комнаты с вещами).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
+    <w:bookmarkStart w:name="z267" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Постельные принадлежности (матрацы, подушки, одеяла) подвергаются обеззараживанию методом камерной дезинфекции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 90 - в редакции приказа Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       91. Территориальные подразделения санитарно-эпидемиологического контроля проводят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z170" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с ЦФ подготовку региональных программ по борьбе с туберкулезом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z171" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) государственный учет и отчетность о прививках и контингентах, привитых против туберкулеза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z172" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оказывают методическую и консультативную помощь медицинским организациям в планировании прививок и туберкулиновых проб, тестов с аллергеном туберкулезным рекомбинантным, определении потребности вакцины "Бациллы Кальметта-Герена" (далее – вакцина БЦЖ), туберкулина для пробы Манту и аллергена туберкулезного рекомбинантного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z173" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) контроль за транспортированием, хранением и учетом вакцины БЦЖ, туберкулина и аллергена туберкулезного рекомбинантного;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z174" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контроль за своевременностью проведения медицинских осмотров, своевременной госпитализацией больных с бактериовыделением, проведением санитарно-противоэпидемических мероприятий в очаге туберкулеза, согласно эпидемиологической группе, соблюдением санитарно-противоэпидемического режима в ЦФ и ПМСП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z175" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) контроль за соблюдением мероприятий по предупреждению инфицирования лиц, осуществляющих обслуживание животных в неблагополучных по туберкулезу хозяйствах, охраной труда работников животноводства, выполнением санитарно-профилактических мероприятий в хозяйствах и на фермах в соответствии с ветеринарными правилами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z176" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) взаимодействие с местными органами государственного управления здравоохранением областей, городов республиканского значения и столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z177" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) совместно со специалистами ЦФ и медицинских организаций подготовку медицинских работников по работе с вакциной БЦЖ, туберкулином и аллергеном туберкулезным рекомбинантным, проведению профилактических прививок против туберкулеза и туберкулинодиагностики, по соблюдению мер инфекционного контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z178" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) учет впервые выявленных в отчетном году больных туберкулезом на основании экстренных извещений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5136,111 +6592,163 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к правилам, утвержденных Приказом № ҚР ДСМ-153/2020;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z179" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) совместно со специалистами ЦФ, медицинских организаций и подведомственных организаций уполномоченного органа в области здравоохранения разъяснительную работу среди населения о мерах профилактики туберкулеза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z180" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) контроль за организацией выявления туберкулеза молекулярно-генетическим исследованием, методом микроскопии, флюорографии, туберкулиновой пробы и теста с аллергеном туберкулезным рекомбинантным среди группы высокого риска по заболеванию туберкулезом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12) исключен приказом Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) контроль за раздельной госпитализацией больных туберкулезом по типу, инфекционному статусу и наличию лекарственной устойчивости;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
     <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5253,50 +6761,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) информацию работодателей о необходимости ежегодного флюорографического обследования внутренних и внешних трудящихся мигрантов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 91 с изменением, внесенным приказом Министра здравоохранения РК от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -10761,55 +12299,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11135,31 +12673,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>