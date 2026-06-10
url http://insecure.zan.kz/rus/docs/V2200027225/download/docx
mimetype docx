--- v0 (2025-10-11)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c6adb83" w14:textId="c6adb83">
+    <w:p w14:paraId="b9400f7" w14:textId="b9400f7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан и Министерства индустрии и инфраструктурного развития Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 24 марта 2022 года № 150. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 марта 2022 года № 27225</w:t>
+        <w:t>Приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 24 марта 2022 года № 150. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 марта 2022 года № 27225.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ПРИКАЗЫВАЮ: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -1321,678 +1321,1260 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
+        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 23</w:t>
+        <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z49" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z40" w:id="30"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z41" w:id="31"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z51" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z42" w:id="32"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z43" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z53" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 24</w:t>
+        <w:t>пункты 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="34"/>
-[...15 lines deleted...]
-      3. В </w:t>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 733 "Об утверждении Правил по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12702):</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="35"/>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="35"/>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 7 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя свидетельство об аккредитации согласно пункта 9 Стандарта государственной услуги в течении – 2 двух) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугодатель выдает свидетельство об аккредитации либо мотивированный отказ в оказании государственной услуги."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z50" w:id="38"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z51" w:id="39"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z52" w:id="40"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z53" w:id="41"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2025,130 +2607,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="42"/>
-[...15 lines deleted...]
-      4. В </w:t>
+    <w:bookmarkStart w:name="z70" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752): </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="43"/>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года № 175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z71" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="43"/>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2158,485 +2740,445 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 7 изложить в следующей редакции: </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="45"/>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя лицензию и (или) приложение к лицензии в течении – 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z60" w:id="46"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z75" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z76" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугодатель выдает лицензию и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 14</w:t>
+        <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="48"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="49"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z65" w:id="50"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z66" w:id="51"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z67" w:id="52"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z68" w:id="53"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 15</w:t>
+        <w:t>пункты 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>16</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исключить. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="54"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z71" w:id="55"/>
+    <w:bookmarkStart w:name="z85" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="55"/>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2649,442 +3191,442 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="56"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя лицензию и (или) приложение к лицензии в течении – 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z74" w:id="57"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z75" w:id="58"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z76" w:id="59"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель выдает лицензию и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 11</w:t>
+        <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="60"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="61"/>
+    <w:bookmarkStart w:name="z92" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z93" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z80" w:id="62"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z94" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z81" w:id="63"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z95" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z82" w:id="64"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z96" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z83" w:id="65"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z97" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 12</w:t>
+        <w:t>пункты 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...12 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на строительно-монтажные работы", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3094,133 +3636,133 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции: </w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="67"/>
+        <w:t xml:space="preserve"> пункт 6 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя лицензию и (или) приложение к лицензии в течении – 1 (одного) рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z88" w:id="68"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z89" w:id="69"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z90" w:id="70"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       По результатам заслушивания услугодатель выдает лицензию и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3233,638 +3775,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z92" w:id="71"/>
+    <w:bookmarkStart w:name="z106" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z93" w:id="72"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z107" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z94" w:id="73"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z108" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z95" w:id="74"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z109" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z96" w:id="75"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z110" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z97" w:id="76"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z111" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-[...426 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z111" w:id="87"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3946,55 +4040,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4320,31 +4414,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>