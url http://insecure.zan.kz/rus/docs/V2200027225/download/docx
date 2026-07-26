--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b9400f7" w14:textId="b9400f7">
+    <w:p w14:paraId="8f338e7" w14:textId="8f338e7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -693,3272 +693,3190 @@
               </w:rPr>
               <w:t>от 24 марта 2022 года № 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министра национальной экономики Республики Казахстан и Министерства индустрии и инфраструктурного развития Республики Казахстан, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 1 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. В </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 27 ноября 2014 года № 114 "Об утверждении Правил аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за №10058):</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z16" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 13 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "2) услугодатель рассматривает заявление с документами на соответствие требованиям, указанных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил (далее - Требования) в течении – 5 (пяти) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае представления услугополучателем неполного пакета документов услугодатель в течение двух рабочих дней с момента регистрации представленных документов, указанных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил готовит мотивированный отказ в дальнейшем рассмотрении заявления и направляет в "личный кабинет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения, приказом услугодателя утверждается следующие решения, которые оформлены в отношении услугополучателя:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) допущен к тестированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не допущен к тестированию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель направляет уведомление в "личный кабинет" услугополучателя о допуске к тестированию в течение 5 (пяти) рабочих дней со дня подачи документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока, указанных настоящим подпунктом. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам заслушивания услугодатель выдает решение о допуске к тестированию либо мотивированный отказ в оказании государственной услуги;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 20.05.26 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 250</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 23 ноября 2015 года № 709 "Об утверждении Правил и разрешительных требований по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12535):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> аттестации экспертов, осуществляющих экспертные работы и инжиниринговые услуги в сфере архитектурной, градостроительной и строительной деятельности, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="10"/>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 2)</w:t>
-[...172 lines deleted...]
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z40" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z41" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу приказом Министра промышленности и строительства РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 245</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 утрачивает силу приказом Министра промышленности и строительства РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 276</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2028).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 ноября 2015 года № 735 "Об утверждении Правил и разрешительных требований по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12752): </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и разрешительные требования по аккредитации негосударственных аттестационных центров по аттестации инженерно-технических работников, участвующих в процессе проектирования и строительства, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 7 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя свидетельство об аккредитации согласно пункта 9 Стандарта государственной услуги в течении – 2 двух) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугодатель выдает свидетельство об аккредитации либо мотивированный отказ в оказании государственной услуги."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 21</w:t>
+        <w:t>пункт 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z64" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z66" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z67" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...19 lines deleted...]
-    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 22</w:t>
+        <w:t>пункты 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. В </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 1 апреля 2020 года № 175 "Об утверждении правил оказания государственных услуг в сфере выдачи лицензий в архитектурной, градостроительной и строительной деятельности и о внесении изменений и дополнений в некоторые приказы Министра национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20267):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z71" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на изыскательскую деятельность", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z73" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя лицензию и (или) приложение к лицензии в течении – 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z74" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z75" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z76" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугодатель выдает лицензию и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z78" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z79" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z80" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z81" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Жалоба услугополучателя в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z82" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z83" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. В </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="26"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и разрешительные требования по аккредитации организаций, осуществляющих инжиниринговые услуги по техническому надзору и экспертные работы по техническому обследованию надежности и устойчивости зданий и сооружений на технически и технологически сложных объектах первого и второго уровней ответственности, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="26"/>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на проектную деятельность", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 23</w:t>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя лицензию и (или) приложение к лицензии в течении – 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z88" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z89" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z90" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугодатель выдает лицензию и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkStart w:name="z92" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z93" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z94" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z95" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z96" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z97" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 24</w:t>
+        <w:t>пункты 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...52 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> по аккредитации организаций по управлению проектами в области архитектуры, градостроительства и строительства, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="34"/>
+        <w:t xml:space="preserve"> оказания государственной услуги "Выдача лицензии на строительно-монтажные работы", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 14</w:t>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункт 6 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) услугодатель по результатам рассмотрения заявления с документами оформляет, подписывает и направляет в "личный кабинет" услугополучателя лицензию и (или) приложение к лицензии в течении – 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z102" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги услугодатель уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для возможности выразить услугополучателю позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z103" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z104" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания услугодатель выдает лицензию и (или) приложение к лицензии либо мотивированный отказ в оказании государственной услуги."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="35"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="36"/>
+    <w:bookmarkStart w:name="z106" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "12. Жалоба по вопросам оказания государственных услуг услугополучателем подается услугодателю, должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z107" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z50" w:id="37"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z108" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет благоприятное решение, совершит действие, полностью удовлетворяющее требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z51" w:id="38"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z109" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z110" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z53" w:id="40"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z111" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке."; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...1538 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:p>
-[...330 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4040,55 +3958,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4414,31 +4332,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>