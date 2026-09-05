--- v0 (2025-12-25)
+++ v1 (2026-09-05)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2a1a89" w14:textId="c2a1a89">
+    <w:p w14:paraId="1527b6b" w14:textId="1527b6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -595,120 +595,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Типовые правила о Доме юношества (центр социальной адаптации) (далее – Дом юношества) разработаны в соответствии с пунктом 2 статьи 22 Закона Республики Казахстан "О детских деревнях семейного типа и домах юношества" и с подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок деятельности домов юношества независимо от их форм собственности и ведомственной подчиненности, а также порядок оказания государственных услуг "Прием документов и зачисление в Дома юношества.</w:t>
+      1. Настоящие Типовые правила о Доме юношества (центр социальной адаптации) (далее – Дом юношества) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 22 Закона Республики Казахстан "О детских деревнях семейного типа и домах юношества" и с подпунктом 1) статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" (далее – Закон) и определяют порядок деятельности домов юношества независимо от их форм собственности и ведомственной подчиненности, а также порядок оказания государственной услуги "Прием документов и зачисление в Дома юношества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра просвещения РК от 29.08.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 198</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1260,165 +1260,277 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z41" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      15. Услугодатель в течение 1 (одного) рабочего дня принимает заявление по форме согласно приложению 1 к настоящим Правилам.</w:t>
+        <w:t xml:space="preserve">
+      15. Услугодатель в течение 1 (одного) рабочего дня принимает заявление по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z570" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       День приема документов не входит в срок оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z571" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сведения о документах, удостоверяющих личность, о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Наркология", Центра психического здоровья "Психиатрия" в соответствии с формой, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20665) услугодатель получает из соответствующих государственных цифровых систем через шлюз "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z572" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель получает согласие у услугополучателя на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z573" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель получает цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z574" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При представлении услугополучателем неполного пакета документов и (или) документов с истекшим сроком действия услугодатель отказывает услугополучателю в приеме заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z42" w:id="30"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. По итогам проверки документов услугодатель в течение 4 (четыре) рабочих дней выносит приказ о зачислении услугополучателя в Дом юношества и уведомление о заключении договора о содержании в Доме юношества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заключении договора о содержании в Доме юношества.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1505,186 +1617,248 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> АППК РК.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания услугодатель в течение 2 (двух) рабочих дней направляет решение либо мотивированный отказ в оказании государственной услуги услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Общий срок рассмотрения документов и получения уведомления о заключении договора о содержании в Доме юношества составляет 5 (пять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z44" w:id="32"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      18. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="33"/>
+      18. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере цифровизации в соответствии с подпунктом 11) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок обжалования решений, действий (бездействия) услугодателя и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены главой 4 в соответствии с приказом Министра просвещения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Жалоба на решение, действий (бездействия) услугодателя по вопросам оказания государственных услуг подается на имя руководителя услугодателя, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу), в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, органом, рассматривающим жалобу.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1898,1373 +2072,1589 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовым правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о Доме юношества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...26 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правила дополнены приложением 1 в соответствии с приказом Министра просвещения РК от 29.08.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 198</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...19 lines deleted...]
-          </w:tcPr>
+Перечень требований к оказанию государственной услуги</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...36 lines deleted...]
-Дома юношества</w:t>
+              <w:t>"Прием документов и зачисление в Дома юношества"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование услугодателя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-канцелярия услугодателей</w:t>
+Дома юношества</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-с момента сдачи документов услугодателю 5 (пять) рабочих дней</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бумажная</w:t>
+канцелярия услугодателей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о зачислении в Дом юношества либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям, предусмотренных пунктом 9 требований к оказанию государственной услуги.</w:t>
+5 (пять) рабочих дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Форма оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Бумажная</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя, Государственной корпорации и объектов информации</w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-услугодателя с 09.00 до 18.00 часов с перерывом на обед с 13.00 до 14.00 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан.</w:t>
+Уведомление о зачислении в Дом юношества либо мотивированный ответ об отказе в оказании государственной услуги, по основаниям, предусмотренных пунктом 10 требований к оказанию государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидов (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) заявления в произвольной форме;</w:t>
-[...53 lines deleted...]
-4) справка с места учебы или работы.</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
-[...55 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+услугодателей с 09.00 до 18.00 часов с перерывом на обед с 13.00 до 14.00 часов, за исключением выходных и праздничных дней, в соответствии с трудовым законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z711" w:id="40"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+1) заявления в произвольной форме;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) документ, удостоверяющий личность либо цифровой документ из сервиса цифровых документов (для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) сведения о родителях (смерть родителей, ограничение или лишение их родительских прав, признание родителей безвестно отсутствующими, объявление их умершими, признание недееспособными, ограниченно дееспособными, отбывание родителями наказания в местах лишения свободы, розыск родителей, уклонение родителей от воспитания ребенка или от защиты его прав и интересов, в том числе при отказе родителей взять своего ребенка из воспитательного, лечебного и медико-социального учреждения стационарного типа, а также иные случаи отсутствия родительского попечения);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) справка с места учебы или работы.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z714" w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="41"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отсутствие согласия услугополучателя, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидов (при наличии), в том числе оказываемой в электронной форме</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Информацию о порядке и статусе оказания государственной услуги услугополучатель получает посредством Единого контакт-центра: 1414, 8 800 080 7777.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3809,55 +4199,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4183,31 +4573,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>