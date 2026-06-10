--- v0 (2025-11-11)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7772583" w14:textId="7772583">
+    <w:p w14:paraId="d6ffd42" w14:textId="d6ffd42">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3098,270 +3098,364 @@
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z243" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1365" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая 12-1 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-1. При формировании системы оценки рисков с использованием информационных систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется на основе перечня субъективных критериев согласно приложению 1 к настоящим критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1366" w:id="87"/>
+    <w:bookmarkStart w:name="z1366" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1367" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1367" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1368" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1368" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1369" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1369" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1370" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1370" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1371" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1371" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1372" w:id="93"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1372" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1373" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1373" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2438400" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3383,70 +3477,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1374" w:id="95"/>
+    <w:bookmarkStart w:name="z1374" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="317500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3478,70 +3572,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1375" w:id="96"/>
+    <w:bookmarkStart w:name="z1375" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="393700" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3573,130 +3667,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1376" w:id="97"/>
+    <w:bookmarkStart w:name="z1376" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z1377" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z1377" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z1378" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1378" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитанные по субъектам (объектам) значения по показателю нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z1379" w:id="100"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1379" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1803400" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3718,190 +3812,190 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1380" w:id="101"/>
+    <w:bookmarkStart w:name="z1380" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1381" w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z1381" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1382" w:id="103"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1382" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z1383" w:id="104"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1383" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3920,228 +4014,416 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 12.06.2023 № 107 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="105"/>
+    <w:bookmarkStart w:name="z244" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z245" w:id="106"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z245" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска органа государственного контроля в области аккредитации и оценки соответствия, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z246" w:id="107"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 14 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z247" w:id="108"/>
+    <w:bookmarkStart w:name="z247" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z248" w:id="109"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z248" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в законах Республики Казахстан и критериях оценки степени риска органа государственного контроля в области аккредитации и оценки соответствия определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z249" w:id="110"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z249" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z250" w:id="111"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z251" w:id="112"/>
+    <w:bookmarkStart w:name="z251" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в сфере аккредитации и оценки соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4246,126 +4528,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="113"/>
+    <w:bookmarkStart w:name="z253" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Пункт 4 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 12.06.2023 № 107 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1384" w:id="114"/>
+      <w:bookmarkStart w:name="z1384" w:id="111"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
@@ -6233,68 +6515,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="115"/>
+    <w:bookmarkStart w:name="z301" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушения требований к субъектам (объектам) контроля в области аккредитации и оценки соответствия при проведении профилактического контроля с посещением, и внеплановых проверок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Наименование приложения 2 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6368,80 +6650,80 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="116"/>
+          <w:bookmarkStart w:name="z302" w:id="113"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
+          <w:bookmarkEnd w:id="113"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6494,171 +6776,171 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="117"/>
+          <w:bookmarkStart w:name="z306" w:id="114"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>За соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по аккредитации (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="117"/>
+          <w:bookmarkEnd w:id="114"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="118"/>
+          <w:bookmarkStart w:name="z308" w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="118"/>
+          <w:bookmarkEnd w:id="115"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="119"/>
+          <w:bookmarkStart w:name="z309" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соблюдение основных этапов аккредитации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6860,80 +7142,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="120"/>
+          <w:bookmarkStart w:name="z319" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6985,80 +7267,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="121"/>
+          <w:bookmarkStart w:name="z323" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7110,80 +7392,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="122"/>
+          <w:bookmarkStart w:name="z327" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7235,80 +7517,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z331" w:id="123"/>
+          <w:bookmarkStart w:name="z331" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7360,80 +7642,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="124"/>
+          <w:bookmarkStart w:name="z335" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7485,80 +7767,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="125"/>
+          <w:bookmarkStart w:name="z339" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7610,80 +7892,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="126"/>
+          <w:bookmarkStart w:name="z343" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7735,80 +8017,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="127"/>
+          <w:bookmarkStart w:name="z347" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7860,80 +8142,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="128"/>
+          <w:bookmarkStart w:name="z351" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7985,80 +8267,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="129"/>
+          <w:bookmarkStart w:name="z355" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8110,80 +8392,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="130"/>
+          <w:bookmarkStart w:name="z359" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8235,80 +8517,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="131"/>
+          <w:bookmarkStart w:name="z363" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8360,80 +8642,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="132"/>
+          <w:bookmarkStart w:name="z367" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8485,80 +8767,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z371" w:id="133"/>
+          <w:bookmarkStart w:name="z371" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8610,80 +8892,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="134"/>
+          <w:bookmarkStart w:name="z375" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8735,80 +9017,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z379" w:id="135"/>
+          <w:bookmarkStart w:name="z379" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8860,118 +9142,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="136"/>
+          <w:bookmarkStart w:name="z383" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="137"/>
+          <w:bookmarkStart w:name="z384" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 представление заявителем в орган по аккредитации следующих документов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9173,80 +9455,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="138"/>
+          <w:bookmarkStart w:name="z394" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9298,118 +9580,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="139"/>
+          <w:bookmarkStart w:name="z398" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="140"/>
+          <w:bookmarkStart w:name="z399" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переоформление аттестата аккредитации в случае:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9527,80 +9809,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="141"/>
+          <w:bookmarkStart w:name="z406" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9652,80 +9934,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="142"/>
+          <w:bookmarkStart w:name="z410" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9777,80 +10059,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="143"/>
+          <w:bookmarkStart w:name="z414" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9902,80 +10184,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z418" w:id="144"/>
+          <w:bookmarkStart w:name="z418" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10027,80 +10309,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="145"/>
+          <w:bookmarkStart w:name="z422" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10152,80 +10434,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="146"/>
+          <w:bookmarkStart w:name="z426" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10277,118 +10559,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z430" w:id="147"/>
+          <w:bookmarkStart w:name="z430" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z431" w:id="148"/>
+          <w:bookmarkStart w:name="z431" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наличие уведомления направленное субъекту аккредитации о принятом решении по актуализации материалов аккредитации </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в письменном виде в течение трех рабочих дней с даты принятия решения по почте или посредством факсимильной связи и считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10422,80 +10704,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="149"/>
+          <w:bookmarkStart w:name="z435" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10547,80 +10829,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="150"/>
+          <w:bookmarkStart w:name="z439" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10672,80 +10954,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z443" w:id="151"/>
+          <w:bookmarkStart w:name="z443" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10797,80 +11079,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z447" w:id="152"/>
+          <w:bookmarkStart w:name="z447" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="149"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10922,80 +11204,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="153"/>
+          <w:bookmarkStart w:name="z451" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11047,80 +11329,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="154"/>
+          <w:bookmarkStart w:name="z455" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11172,80 +11454,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z459" w:id="155"/>
+          <w:bookmarkStart w:name="z459" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11297,80 +11579,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="156"/>
+          <w:bookmarkStart w:name="z463" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11422,80 +11704,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z467" w:id="157"/>
+          <w:bookmarkStart w:name="z467" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11547,80 +11829,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z471" w:id="158"/>
+          <w:bookmarkStart w:name="z471" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11672,80 +11954,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z475" w:id="159"/>
+          <w:bookmarkStart w:name="z475" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11797,80 +12079,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z479" w:id="160"/>
+          <w:bookmarkStart w:name="z479" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11922,80 +12204,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z483" w:id="161"/>
+          <w:bookmarkStart w:name="z483" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12047,80 +12329,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z487" w:id="162"/>
+          <w:bookmarkStart w:name="z487" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12172,80 +12454,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z491" w:id="163"/>
+          <w:bookmarkStart w:name="z491" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12297,80 +12579,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z495" w:id="164"/>
+          <w:bookmarkStart w:name="z495" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12422,118 +12704,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z499" w:id="165"/>
+          <w:bookmarkStart w:name="z499" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="166"/>
+          <w:bookmarkStart w:name="z500" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прекращение действия аттестата аккредитации по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) письменного заявления субъекта аккредитации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12567,80 +12849,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="167"/>
+          <w:bookmarkStart w:name="z504" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12692,80 +12974,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="168"/>
+          <w:bookmarkStart w:name="z508" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>46.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12817,80 +13099,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z512" w:id="169"/>
+          <w:bookmarkStart w:name="z512" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>47.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12942,80 +13224,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z516" w:id="170"/>
+          <w:bookmarkStart w:name="z516" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13067,80 +13349,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="171"/>
+          <w:bookmarkStart w:name="z520" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>49.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13192,80 +13474,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="172"/>
+          <w:bookmarkStart w:name="z524" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13317,118 +13599,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="173"/>
+          <w:bookmarkStart w:name="z528" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="174"/>
+          <w:bookmarkStart w:name="z529" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие мониторинга деятельности субъектов аккредитации на предмет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13574,80 +13856,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z537" w:id="175"/>
+          <w:bookmarkStart w:name="z537" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>52.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13699,80 +13981,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="176"/>
+          <w:bookmarkStart w:name="z541" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>53.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13824,80 +14106,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="177"/>
+          <w:bookmarkStart w:name="z545" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>54.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13949,80 +14231,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="178"/>
+          <w:bookmarkStart w:name="z549" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14075,133 +14357,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z553" w:id="179"/>
+          <w:bookmarkStart w:name="z553" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В отношении юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z555" w:id="180"/>
+          <w:bookmarkStart w:name="z555" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14253,80 +14535,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="181"/>
+          <w:bookmarkStart w:name="z559" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14378,80 +14660,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z563" w:id="182"/>
+          <w:bookmarkStart w:name="z563" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14503,80 +14785,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z567" w:id="183"/>
+          <w:bookmarkStart w:name="z567" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14628,80 +14910,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z571" w:id="184"/>
+          <w:bookmarkStart w:name="z571" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14753,80 +15035,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z575" w:id="185"/>
+          <w:bookmarkStart w:name="z575" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14878,80 +15160,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z579" w:id="186"/>
+          <w:bookmarkStart w:name="z579" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15003,80 +15285,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z583" w:id="187"/>
+          <w:bookmarkStart w:name="z583" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15128,80 +15410,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z587" w:id="188"/>
+          <w:bookmarkStart w:name="z587" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15253,80 +15535,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z591" w:id="189"/>
+          <w:bookmarkStart w:name="z591" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15379,133 +15661,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z595" w:id="190"/>
+          <w:bookmarkStart w:name="z595" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В отношении поверочной лаборатории (центра) (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="191"/>
+          <w:bookmarkStart w:name="z597" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15557,80 +15839,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="192"/>
+          <w:bookmarkStart w:name="z601" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15682,80 +15964,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z605" w:id="193"/>
+          <w:bookmarkStart w:name="z605" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15807,80 +16089,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z609" w:id="194"/>
+          <w:bookmarkStart w:name="z609" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15932,80 +16214,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="195"/>
+          <w:bookmarkStart w:name="z613" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16057,80 +16339,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="196"/>
+          <w:bookmarkStart w:name="z617" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16182,80 +16464,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z621" w:id="197"/>
+          <w:bookmarkStart w:name="z621" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16307,80 +16589,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="198"/>
+          <w:bookmarkStart w:name="z625" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16432,80 +16714,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z629" w:id="199"/>
+          <w:bookmarkStart w:name="z629" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16557,80 +16839,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="200"/>
+          <w:bookmarkStart w:name="z633" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16682,80 +16964,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="201"/>
+          <w:bookmarkStart w:name="z637" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16807,80 +17089,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z641" w:id="202"/>
+          <w:bookmarkStart w:name="z641" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16932,80 +17214,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z645" w:id="203"/>
+          <w:bookmarkStart w:name="z645" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17058,133 +17340,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z649" w:id="204"/>
+          <w:bookmarkStart w:name="z649" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>В отношении органа по подтверждению соответствия и испытательной лаборатории (центра) (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z651" w:id="205"/>
+          <w:bookmarkStart w:name="z651" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17236,80 +17518,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z655" w:id="206"/>
+          <w:bookmarkStart w:name="z655" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17361,80 +17643,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z659" w:id="207"/>
+          <w:bookmarkStart w:name="z659" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17486,80 +17768,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z663" w:id="208"/>
+          <w:bookmarkStart w:name="z663" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17611,80 +17893,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z667" w:id="209"/>
+          <w:bookmarkStart w:name="z667" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17736,80 +18018,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z671" w:id="210"/>
+          <w:bookmarkStart w:name="z671" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17861,80 +18143,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z675" w:id="211"/>
+          <w:bookmarkStart w:name="z675" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17986,80 +18268,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z679" w:id="212"/>
+          <w:bookmarkStart w:name="z679" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18111,80 +18393,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z683" w:id="213"/>
+          <w:bookmarkStart w:name="z683" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18236,80 +18518,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z687" w:id="214"/>
+          <w:bookmarkStart w:name="z687" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18361,80 +18643,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z691" w:id="215"/>
+          <w:bookmarkStart w:name="z691" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
+          <w:bookmarkEnd w:id="212"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18486,80 +18768,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="216"/>
+          <w:bookmarkStart w:name="z695" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="213"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18611,80 +18893,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z699" w:id="217"/>
+          <w:bookmarkStart w:name="z699" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18736,80 +19018,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z703" w:id="218"/>
+          <w:bookmarkStart w:name="z703" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18861,80 +19143,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z707" w:id="219"/>
+          <w:bookmarkStart w:name="z707" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="216"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18986,80 +19268,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z711" w:id="220"/>
+          <w:bookmarkStart w:name="z711" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19111,80 +19393,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z715" w:id="221"/>
+          <w:bookmarkStart w:name="z715" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="218"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19236,80 +19518,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z719" w:id="222"/>
+          <w:bookmarkStart w:name="z719" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="219"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19361,80 +19643,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z723" w:id="223"/>
+          <w:bookmarkStart w:name="z723" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19486,80 +19768,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z727" w:id="224"/>
+          <w:bookmarkStart w:name="z727" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
+          <w:bookmarkEnd w:id="221"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19739,68 +20021,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z732" w:id="225"/>
+    <w:bookmarkStart w:name="z732" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по подтвержденным жалобам и обращениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19943,68 +20225,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z744" w:id="226"/>
+    <w:bookmarkStart w:name="z744" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по результатам профилактического контроля без посещения субъекта (объекта) контроля (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20147,68 +20429,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="227"/>
+    <w:bookmarkStart w:name="z756" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по результатам анализа официальных интернет-ресурсов государственных органов, средств массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20351,68 +20633,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z768" w:id="228"/>
+    <w:bookmarkStart w:name="z768" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по результатам анализа сведений, представляемых государственными органами и организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20639,136 +20921,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="229"/>
+    <w:bookmarkStart w:name="z126" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z127" w:id="230"/>
+      <w:bookmarkStart w:name="z127" w:id="227"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20972,80 +21254,80 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z780" w:id="231"/>
+          <w:bookmarkStart w:name="z780" w:id="228"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
+          <w:bookmarkEnd w:id="228"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21133,80 +21415,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z785" w:id="232"/>
+          <w:bookmarkStart w:name="z785" w:id="229"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="232"/>
+          <w:bookmarkEnd w:id="229"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21294,118 +21576,118 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z790" w:id="233"/>
+          <w:bookmarkStart w:name="z790" w:id="230"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="233"/>
+          <w:bookmarkEnd w:id="230"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z791" w:id="234"/>
+          <w:bookmarkStart w:name="z791" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соблюдение основных этапов аккредитации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="234"/>
+          <w:bookmarkEnd w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21635,80 +21917,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z802" w:id="235"/>
+          <w:bookmarkStart w:name="z802" w:id="232"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="235"/>
+          <w:bookmarkEnd w:id="232"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21788,80 +22070,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z807" w:id="236"/>
+          <w:bookmarkStart w:name="z807" w:id="233"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="236"/>
+          <w:bookmarkEnd w:id="233"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21941,80 +22223,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z812" w:id="237"/>
+          <w:bookmarkStart w:name="z812" w:id="234"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="237"/>
+          <w:bookmarkEnd w:id="234"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22094,80 +22376,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z817" w:id="238"/>
+          <w:bookmarkStart w:name="z817" w:id="235"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="238"/>
+          <w:bookmarkEnd w:id="235"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22247,80 +22529,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z822" w:id="239"/>
+          <w:bookmarkStart w:name="z822" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="239"/>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22400,80 +22682,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z827" w:id="240"/>
+          <w:bookmarkStart w:name="z827" w:id="237"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="237"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22585,80 +22867,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z833" w:id="241"/>
+          <w:bookmarkStart w:name="z833" w:id="238"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="238"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22738,80 +23020,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z838" w:id="242"/>
+          <w:bookmarkStart w:name="z838" w:id="239"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="242"/>
+          <w:bookmarkEnd w:id="239"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22891,80 +23173,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z843" w:id="243"/>
+          <w:bookmarkStart w:name="z843" w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23044,80 +23326,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z848" w:id="244"/>
+          <w:bookmarkStart w:name="z848" w:id="241"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23197,80 +23479,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z853" w:id="245"/>
+          <w:bookmarkStart w:name="z853" w:id="242"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="245"/>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23350,80 +23632,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z858" w:id="246"/>
+          <w:bookmarkStart w:name="z858" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="246"/>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23503,80 +23785,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z863" w:id="247"/>
+          <w:bookmarkStart w:name="z863" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="247"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23656,80 +23938,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z868" w:id="248"/>
+          <w:bookmarkStart w:name="z868" w:id="245"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="248"/>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23809,80 +24091,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z873" w:id="249"/>
+          <w:bookmarkStart w:name="z873" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23962,80 +24244,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z878" w:id="250"/>
+          <w:bookmarkStart w:name="z878" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="250"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24115,118 +24397,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z883" w:id="251"/>
+          <w:bookmarkStart w:name="z883" w:id="248"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="251"/>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z884" w:id="252"/>
+          <w:bookmarkStart w:name="z884" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 представление заявителем в орган по аккредитации следующих документов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
+          <w:bookmarkEnd w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24456,80 +24738,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z895" w:id="253"/>
+          <w:bookmarkStart w:name="z895" w:id="250"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="253"/>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24609,118 +24891,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z900" w:id="254"/>
+          <w:bookmarkStart w:name="z900" w:id="251"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="254"/>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z901" w:id="255"/>
+          <w:bookmarkStart w:name="z901" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переоформление аттестата аккредитации в случае:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="255"/>
+          <w:bookmarkEnd w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24866,80 +25148,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z909" w:id="256"/>
+          <w:bookmarkStart w:name="z909" w:id="253"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="256"/>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25019,80 +25301,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z914" w:id="257"/>
+          <w:bookmarkStart w:name="z914" w:id="254"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="257"/>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25172,80 +25454,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z919" w:id="258"/>
+          <w:bookmarkStart w:name="z919" w:id="255"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="258"/>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25325,80 +25607,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z924" w:id="259"/>
+          <w:bookmarkStart w:name="z924" w:id="256"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="259"/>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25478,80 +25760,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z929" w:id="260"/>
+          <w:bookmarkStart w:name="z929" w:id="257"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25631,80 +25913,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z934" w:id="261"/>
+          <w:bookmarkStart w:name="z934" w:id="258"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="261"/>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25784,118 +26066,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z939" w:id="262"/>
+          <w:bookmarkStart w:name="z939" w:id="259"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="262"/>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z940" w:id="263"/>
+          <w:bookmarkStart w:name="z940" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наличие уведомления направленное субъекту аккредитации о принятом решении по актуализации материалов аккредитации </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="263"/>
+          <w:bookmarkEnd w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в письменном виде в течение трех рабочих дней с даты принятия решения по почте или посредством факсимильной связи и считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -25957,80 +26239,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z945" w:id="264"/>
+          <w:bookmarkStart w:name="z945" w:id="261"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="264"/>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26110,80 +26392,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z950" w:id="265"/>
+          <w:bookmarkStart w:name="z950" w:id="262"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="265"/>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26263,80 +26545,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z955" w:id="266"/>
+          <w:bookmarkStart w:name="z955" w:id="263"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="266"/>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26416,80 +26698,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z960" w:id="267"/>
+          <w:bookmarkStart w:name="z960" w:id="264"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="267"/>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26569,80 +26851,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z965" w:id="268"/>
+          <w:bookmarkStart w:name="z965" w:id="265"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="268"/>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26722,80 +27004,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z970" w:id="269"/>
+          <w:bookmarkStart w:name="z970" w:id="266"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="269"/>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26875,80 +27157,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z975" w:id="270"/>
+          <w:bookmarkStart w:name="z975" w:id="267"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="270"/>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27028,80 +27310,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z980" w:id="271"/>
+          <w:bookmarkStart w:name="z980" w:id="268"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="271"/>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27181,80 +27463,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z985" w:id="272"/>
+          <w:bookmarkStart w:name="z985" w:id="269"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="272"/>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27334,80 +27616,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z990" w:id="273"/>
+          <w:bookmarkStart w:name="z990" w:id="270"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="273"/>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27487,80 +27769,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z995" w:id="274"/>
+          <w:bookmarkStart w:name="z995" w:id="271"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="274"/>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27640,80 +27922,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1000" w:id="275"/>
+          <w:bookmarkStart w:name="z1000" w:id="272"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="275"/>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27793,80 +28075,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1005" w:id="276"/>
+          <w:bookmarkStart w:name="z1005" w:id="273"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="276"/>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27946,80 +28228,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1010" w:id="277"/>
+          <w:bookmarkStart w:name="z1010" w:id="274"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="277"/>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28099,80 +28381,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1015" w:id="278"/>
+          <w:bookmarkStart w:name="z1015" w:id="275"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28252,80 +28534,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1020" w:id="279"/>
+          <w:bookmarkStart w:name="z1020" w:id="276"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28405,118 +28687,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1025" w:id="280"/>
+          <w:bookmarkStart w:name="z1025" w:id="277"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="280"/>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1026" w:id="281"/>
+          <w:bookmarkStart w:name="z1026" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прекращение действия аттестата аккредитации по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) письменного заявления субъекта аккредитации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28578,80 +28860,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1031" w:id="282"/>
+          <w:bookmarkStart w:name="z1031" w:id="279"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28731,80 +29013,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1036" w:id="283"/>
+          <w:bookmarkStart w:name="z1036" w:id="280"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>46.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="283"/>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28884,80 +29166,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1041" w:id="284"/>
+          <w:bookmarkStart w:name="z1041" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>47.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="284"/>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29037,80 +29319,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1046" w:id="285"/>
+          <w:bookmarkStart w:name="z1046" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29190,80 +29472,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="286"/>
+          <w:bookmarkStart w:name="z1051" w:id="283"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>49.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29343,118 +29625,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1056" w:id="287"/>
+          <w:bookmarkStart w:name="z1056" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1057" w:id="288"/>
+          <w:bookmarkStart w:name="z1057" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осуществление мониторинга соответствия надлежавшей лабораторной</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 практики, с целью проведения проверки процедур и нормативов, применяемых лабораториями, включенными в программу мониторинга соответствия принципам надлежащей лабораторной практики, для оценки степени соответствия лабораторий принципам надлежащей лабораторной практики и сравнения первичных данных и записей с данными и записями, содержащимися в промежуточных и заключительных отчетах лабораторий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29516,118 +29798,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1062" w:id="289"/>
+          <w:bookmarkStart w:name="z1062" w:id="286"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1063" w:id="290"/>
+          <w:bookmarkStart w:name="z1063" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие мониторинга деятельности субъектов аккредитации на предмет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29801,80 +30083,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1072" w:id="291"/>
+          <w:bookmarkStart w:name="z1072" w:id="288"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>52.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29954,80 +30236,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1077" w:id="292"/>
+          <w:bookmarkStart w:name="z1077" w:id="289"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>53.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30107,80 +30389,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1082" w:id="293"/>
+          <w:bookmarkStart w:name="z1082" w:id="290"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>54.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="293"/>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30260,80 +30542,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1087" w:id="294"/>
+          <w:bookmarkStart w:name="z1087" w:id="291"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="294"/>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30399,64 +30681,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1092" w:id="295"/>
+      <w:bookmarkStart w:name="z1092" w:id="292"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30698,136 +30980,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="296"/>
+    <w:bookmarkStart w:name="z161" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkEnd w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z162" w:id="297"/>
+      <w:bookmarkStart w:name="z162" w:id="294"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31047,80 +31329,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1094" w:id="298"/>
+          <w:bookmarkStart w:name="z1094" w:id="295"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31208,80 +31490,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1099" w:id="299"/>
+          <w:bookmarkStart w:name="z1099" w:id="296"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31369,80 +31651,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1104" w:id="300"/>
+          <w:bookmarkStart w:name="z1104" w:id="297"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31522,80 +31804,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1109" w:id="301"/>
+          <w:bookmarkStart w:name="z1109" w:id="298"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31675,80 +31957,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1114" w:id="302"/>
+          <w:bookmarkStart w:name="z1114" w:id="299"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31828,80 +32110,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1119" w:id="303"/>
+          <w:bookmarkStart w:name="z1119" w:id="300"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31981,80 +32263,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1124" w:id="304"/>
+          <w:bookmarkStart w:name="z1124" w:id="301"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32134,80 +32416,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1129" w:id="305"/>
+          <w:bookmarkStart w:name="z1129" w:id="302"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32287,80 +32569,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1134" w:id="306"/>
+          <w:bookmarkStart w:name="z1134" w:id="303"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32440,80 +32722,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1139" w:id="307"/>
+          <w:bookmarkStart w:name="z1139" w:id="304"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="307"/>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32593,80 +32875,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1144" w:id="308"/>
+          <w:bookmarkStart w:name="z1144" w:id="305"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="308"/>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32746,80 +33028,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1149" w:id="309"/>
+          <w:bookmarkStart w:name="z1149" w:id="306"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="309"/>
+          <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32885,64 +33167,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1154" w:id="310"/>
+      <w:bookmarkStart w:name="z1154" w:id="307"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________ __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33184,136 +33466,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="311"/>
+    <w:bookmarkStart w:name="z165" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении поверочной лаборатории (центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z166" w:id="312"/>
+      <w:bookmarkStart w:name="z166" w:id="309"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33533,80 +33815,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1156" w:id="313"/>
+          <w:bookmarkStart w:name="z1156" w:id="310"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33694,80 +33976,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1161" w:id="314"/>
+          <w:bookmarkStart w:name="z1161" w:id="311"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33855,80 +34137,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1166" w:id="315"/>
+          <w:bookmarkStart w:name="z1166" w:id="312"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="315"/>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34008,80 +34290,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1171" w:id="316"/>
+          <w:bookmarkStart w:name="z1171" w:id="313"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34161,80 +34443,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1176" w:id="317"/>
+          <w:bookmarkStart w:name="z1176" w:id="314"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34314,80 +34596,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1181" w:id="318"/>
+          <w:bookmarkStart w:name="z1181" w:id="315"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="318"/>
+          <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34467,80 +34749,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1186" w:id="319"/>
+          <w:bookmarkStart w:name="z1186" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34620,80 +34902,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1191" w:id="320"/>
+          <w:bookmarkStart w:name="z1191" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34773,80 +35055,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1196" w:id="321"/>
+          <w:bookmarkStart w:name="z1196" w:id="318"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="321"/>
+          <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34926,80 +35208,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1201" w:id="322"/>
+          <w:bookmarkStart w:name="z1201" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="322"/>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35079,80 +35361,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1206" w:id="323"/>
+          <w:bookmarkStart w:name="z1206" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="323"/>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35232,80 +35514,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1211" w:id="324"/>
+          <w:bookmarkStart w:name="z1211" w:id="321"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="324"/>
+          <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35385,80 +35667,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1216" w:id="325"/>
+          <w:bookmarkStart w:name="z1216" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="325"/>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35538,80 +35820,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1221" w:id="326"/>
+          <w:bookmarkStart w:name="z1221" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="326"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35691,80 +35973,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1226" w:id="327"/>
+          <w:bookmarkStart w:name="z1226" w:id="324"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="327"/>
+          <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35830,64 +36112,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1231" w:id="328"/>
+      <w:bookmarkStart w:name="z1231" w:id="325"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________ __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -36129,126 +36411,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="329"/>
+    <w:bookmarkStart w:name="z169" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по подтверждению соответствия и испытательной лаборатории (центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1232" w:id="330"/>
+      <w:bookmarkStart w:name="z1232" w:id="327"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -36468,80 +36750,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1233" w:id="331"/>
+          <w:bookmarkStart w:name="z1233" w:id="328"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="331"/>
+          <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36629,80 +36911,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1238" w:id="332"/>
+          <w:bookmarkStart w:name="z1238" w:id="329"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="332"/>
+          <w:bookmarkEnd w:id="329"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36790,80 +37072,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1243" w:id="333"/>
+          <w:bookmarkStart w:name="z1243" w:id="330"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="333"/>
+          <w:bookmarkEnd w:id="330"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36943,80 +37225,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1248" w:id="334"/>
+          <w:bookmarkStart w:name="z1248" w:id="331"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="334"/>
+          <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37096,80 +37378,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1253" w:id="335"/>
+          <w:bookmarkStart w:name="z1253" w:id="332"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="335"/>
+          <w:bookmarkEnd w:id="332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37249,80 +37531,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1258" w:id="336"/>
+          <w:bookmarkStart w:name="z1258" w:id="333"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="336"/>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37402,80 +37684,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1263" w:id="337"/>
+          <w:bookmarkStart w:name="z1263" w:id="334"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="337"/>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37555,80 +37837,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1268" w:id="338"/>
+          <w:bookmarkStart w:name="z1268" w:id="335"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="338"/>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37708,80 +37990,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1273" w:id="339"/>
+          <w:bookmarkStart w:name="z1273" w:id="336"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="339"/>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37861,80 +38143,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1278" w:id="340"/>
+          <w:bookmarkStart w:name="z1278" w:id="337"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="340"/>
+          <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38014,80 +38296,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1283" w:id="341"/>
+          <w:bookmarkStart w:name="z1283" w:id="338"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="341"/>
+          <w:bookmarkEnd w:id="338"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38167,80 +38449,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1288" w:id="342"/>
+          <w:bookmarkStart w:name="z1288" w:id="339"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="342"/>
+          <w:bookmarkEnd w:id="339"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38320,80 +38602,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1293" w:id="343"/>
+          <w:bookmarkStart w:name="z1293" w:id="340"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="343"/>
+          <w:bookmarkEnd w:id="340"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38473,80 +38755,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1298" w:id="344"/>
+          <w:bookmarkStart w:name="z1298" w:id="341"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="344"/>
+          <w:bookmarkEnd w:id="341"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38626,80 +38908,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1303" w:id="345"/>
+          <w:bookmarkStart w:name="z1303" w:id="342"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="345"/>
+          <w:bookmarkEnd w:id="342"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38779,80 +39061,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1308" w:id="346"/>
+          <w:bookmarkStart w:name="z1308" w:id="343"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="346"/>
+          <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38932,80 +39214,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1313" w:id="347"/>
+          <w:bookmarkStart w:name="z1313" w:id="344"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="347"/>
+          <w:bookmarkEnd w:id="344"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39085,80 +39367,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1318" w:id="348"/>
+          <w:bookmarkStart w:name="z1318" w:id="345"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="348"/>
+          <w:bookmarkEnd w:id="345"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39238,80 +39520,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1323" w:id="349"/>
+          <w:bookmarkStart w:name="z1323" w:id="346"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="349"/>
+          <w:bookmarkEnd w:id="346"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39391,80 +39673,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1328" w:id="350"/>
+          <w:bookmarkStart w:name="z1328" w:id="347"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="350"/>
+          <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39544,80 +39826,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1333" w:id="351"/>
+          <w:bookmarkStart w:name="z1333" w:id="348"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="351"/>
+          <w:bookmarkEnd w:id="348"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39697,80 +39979,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1338" w:id="352"/>
+          <w:bookmarkStart w:name="z1338" w:id="349"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="352"/>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39836,64 +40118,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1343" w:id="353"/>
+      <w:bookmarkStart w:name="z1343" w:id="350"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________ ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -39984,55 +40266,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40358,31 +40640,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>