--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d6ffd42" w14:textId="d6ffd42">
+    <w:p w14:paraId="a6caf71" w14:textId="a6caf71">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -335,171 +335,171 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) проверочный лист за соблюдением законодательста Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по аккредитации согласно </w:t>
+      2) проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по аккредитации согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) проверочный лист за соблюдением законодательста Республики Казахстан об аккредитации в области оценки соответствия в отношении юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений согласно </w:t>
+      3) проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) проверочный лист за соблюдением законодательста Республики Казахстан об аккредитации в области оценки соответствия в отношении поверочной лаборатории (центра) согласно </w:t>
+      4) проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении поверочной лаборатории (центра) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) проверочный лист за соблюдением законодательста Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по подтверждению соответствия и испытательной лаборатории (центра) согласно </w:t>
+      5) проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по подтверждению соответствия и испытательной лаборатории (центра) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему совместному приказу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
@@ -3098,364 +3098,290 @@
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
     <w:bookmarkStart w:name="z243" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12-1. При формировании системы оценки рисков с использованием информационных систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется на основе перечня субъективных критериев согласно приложению 1 к настоящим критериям.</w:t>
+        <w:t xml:space="preserve">
+      12-1. При формировании системы оценки рисков с использованием цифровых систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется на основе перечня субъективных критериев для определения степени риска по субъективным критериям согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1366" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1366" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1367" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1367" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1368" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1368" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1369" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1369" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1370" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1370" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1371" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1371" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1372" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1372" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1373" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1373" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2438400" cy="889000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3477,70 +3403,70 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1374" w:id="94"/>
+    <w:bookmarkStart w:name="z1374" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="317500" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3572,70 +3498,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1375" w:id="95"/>
+    <w:bookmarkStart w:name="z1375" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="393700" cy="317500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3667,130 +3593,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия ,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1376" w:id="96"/>
+    <w:bookmarkStart w:name="z1376" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z1377" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z1377" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z1378" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z1378" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитанные по субъектам (объектам) значения по показателю нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z1379" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z1379" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1803400" cy="647700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3812,618 +3738,574 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1380" w:id="100"/>
+    <w:bookmarkStart w:name="z1380" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z1381" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z1381" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>max</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z1382" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z1382" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>min</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z1383" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z1383" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 12-1 в соответствии с совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Министра национальной экономики РК от 12.06.2023 № 107 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> и Министра национальной экономики РК от 12.06.2023 № 107 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...109 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z244" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z245" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+      13. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска органа государственного контроля в области аккредитации и оценки соответствия, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z247" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z246" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субъекты (объекты) контроля переводятся с применением цифровой системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z247" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z248" w:id="107"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z248" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в законах Республики Казахстан и критериях оценки степени риска органа государственного контроля в области аккредитации и оценки соответствия определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z249" w:id="108"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z249" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z250" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+      15. Система оценки и управления рисками государственными органами ведется с использованием цифровых систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z251" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z106" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в сфере аккредитации и оценки соответствия.</w:t>
+      При отсутствии цифровой системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в сфере аккредитации и оценки соответствия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4528,126 +4410,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z253" w:id="110"/>
+    <w:bookmarkStart w:name="z253" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Пункт 4 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 12.06.2023 № 107 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1384" w:id="111"/>
+      <w:bookmarkStart w:name="z1384" w:id="114"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       За соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
@@ -6346,71 +6228,50 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...19 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6515,68 +6376,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z301" w:id="112"/>
+    <w:bookmarkStart w:name="z301" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушения требований к субъектам (объектам) контроля в области аккредитации и оценки соответствия при проведении профилактического контроля с посещением, и внеплановых проверок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Наименование приложения 2 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6650,80 +6511,68 @@
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="113"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="113"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6776,337 +6625,251 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="114"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="114"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+За соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по аккредитации (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="115"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z309" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соблюдение основных этапов аккредитации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="116"/>
-[...165 lines deleted...]
-              <w:t xml:space="preserve">6) утверждение области аккредитации и выдача аттестата аккредитации либо прекращение предаккредитационного договора. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) наличие заявки и представленных документов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) наличие предаккредитационного договора; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) экспертиза представленных документов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) наличие подтверждающих документов об обследовании заявителя по месту нахождения; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) наличие решения об аккредитации либо об отказе в аккредитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) утверждение области аккредитации и выдача аттестата аккредитации либо прекращение предаккредитационного договора. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение основных этапов аккредитации при повторной аккредитации проводится с соблюдением всех указанных этапов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -7142,80 +6905,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="117"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7267,80 +7018,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z323" w:id="118"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7392,80 +7131,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z327" w:id="119"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7517,80 +7244,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z331" w:id="120"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7642,80 +7357,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z335" w:id="121"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7767,80 +7470,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="122"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7892,80 +7583,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z343" w:id="123"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8017,80 +7696,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="124"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8142,80 +7809,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z351" w:id="125"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8267,80 +7922,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z355" w:id="126"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8392,80 +8035,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="127"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8517,80 +8148,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z363" w:id="128"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8642,80 +8261,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z367" w:id="129"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8767,80 +8374,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z371" w:id="130"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8892,80 +8487,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z375" w:id="131"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9017,80 +8600,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z379" w:id="132"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9142,284 +8713,210 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="133"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z384" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 представление заявителем в орган по аккредитации следующих документов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
-[...165 lines deleted...]
-              <w:t>6) сведения о персонале, выполняющем работы по оценке соответствия, для органов по подтверждению соответствия;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявку на аккредитацию; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) нотариально засвидетельствованные копии документов, устанавливающие юридический статус заявителя; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заявляемую область аккредитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) руководство по качеству;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) паспорт по заявленному направлению деятельности в области оценки соответствия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сведения о персонале, выполняющем работы по оценке соответствия, для органов по подтверждению соответствия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) положение о структурных подразделениях и их структуру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9455,80 +8952,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z394" w:id="135"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9580,200 +9065,156 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z398" w:id="136"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z399" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переоформление аттестата аккредитации в случае:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
-[...81 lines deleted...]
-              <w:t xml:space="preserve">3) изменение наименования субъекта аккредитации; </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) реорганизация субъекта аккредитации; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) изменение места нахождения субъекта аккредитации; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) изменение наименования субъекта аккредитации; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) заявление субъекта аккредитации о расширении или сокращении области аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -9809,80 +9250,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z406" w:id="138"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9934,80 +9363,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="139"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10059,80 +9476,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z414" w:id="140"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10184,80 +9589,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z418" w:id="141"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10309,80 +9702,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z422" w:id="142"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10434,80 +9815,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z426" w:id="143"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10559,118 +9928,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z430" w:id="144"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z431" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наличие уведомления направленное субъекту аккредитации о принятом решении по актуализации материалов аккредитации </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в письменном виде в течение трех рабочих дней с даты принятия решения по почте или посредством факсимильной связи и считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -10704,80 +10059,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z435" w:id="146"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10829,80 +10172,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z439" w:id="147"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10954,80 +10285,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z443" w:id="148"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="148"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11079,80 +10398,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z447" w:id="149"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11204,80 +10511,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z451" w:id="150"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11329,80 +10624,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z455" w:id="151"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11454,80 +10737,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z459" w:id="152"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11579,80 +10850,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z463" w:id="153"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11704,80 +10963,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z467" w:id="154"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11829,80 +11076,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z471" w:id="155"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11954,80 +11189,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z475" w:id="156"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12079,80 +11302,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z479" w:id="157"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12204,80 +11415,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z483" w:id="158"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12329,80 +11528,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z487" w:id="159"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12454,80 +11641,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z491" w:id="160"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12579,80 +11754,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z495" w:id="161"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12704,118 +11867,104 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z499" w:id="162"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z500" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прекращение действия аттестата аккредитации по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) письменного заявления субъекта аккредитации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -12849,80 +11998,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z504" w:id="164"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12974,80 +12111,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z508" w:id="165"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13099,80 +12224,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z512" w:id="166"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13224,80 +12337,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z516" w:id="167"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13349,80 +12450,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z520" w:id="168"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13474,80 +12563,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z524" w:id="169"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13599,228 +12676,174 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z528" w:id="170"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие мониторинга деятельности субъектов аккредитации на предмет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
-[...109 lines deleted...]
-              <w:t>4) соответствие требованиям нормативных документов, на соответствие которым они аккредитуются (аккредитованы) с учетом схемы аккредитации;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) наличие документов подтверждающих статус юридического лица либо структурного подразделения юридического лица, действующего от его имени;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наличие документов подтверждающих квалификацию персонала, позволяющий выполнять работы по оценке соответствия в заявленной области аккредитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) наличие права собственности, хозяйственного ведения, оперативного управления или во временном владении и пользовании помещения, оборудование и материальные ресурсы, необходимые для выполнения работ по оценке соответствия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) соответствие требованиям нормативных документов, на соответствие которым они аккредитуются (аккредитованы) с учетом схемы аккредитации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) проведение работ по оценке соответствия в полном объеме и в пределах, утвержденных в области аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -13856,80 +12879,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z537" w:id="172"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13981,80 +12992,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z541" w:id="173"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14106,80 +13105,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z545" w:id="174"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14231,80 +13218,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z549" w:id="175"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14357,133 +13332,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z553" w:id="176"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В отношении юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z555" w:id="177"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14535,80 +13486,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z559" w:id="178"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14660,80 +13599,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z563" w:id="179"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14785,80 +13712,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z567" w:id="180"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14910,80 +13825,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z571" w:id="181"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15035,80 +13938,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z575" w:id="182"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15160,80 +14051,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z579" w:id="183"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15285,80 +14164,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z583" w:id="184"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15410,80 +14277,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z587" w:id="185"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15535,80 +14390,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z591" w:id="186"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15661,133 +14504,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z595" w:id="187"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В отношении поверочной лаборатории (центра) (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z597" w:id="188"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15839,80 +14658,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z601" w:id="189"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15964,80 +14771,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z605" w:id="190"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16089,80 +14884,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z609" w:id="191"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16214,80 +14997,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z613" w:id="192"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16339,80 +15110,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z617" w:id="193"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16464,80 +15223,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z621" w:id="194"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16589,80 +15336,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z625" w:id="195"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16714,80 +15449,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z629" w:id="196"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16839,80 +15562,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="197"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16964,80 +15675,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z637" w:id="198"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17089,80 +15788,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z641" w:id="199"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17214,80 +15901,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z645" w:id="200"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17340,133 +16015,109 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z649" w:id="201"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В отношении органа по подтверждению соответствия и испытательной лаборатории (центра) (степень тяжести устанавливается при несоблюдении нижеперечисленных требований)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z651" w:id="202"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17518,80 +16169,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z655" w:id="203"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17643,80 +16282,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z659" w:id="204"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17768,80 +16395,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z663" w:id="205"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17893,80 +16508,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z667" w:id="206"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18018,80 +16621,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z671" w:id="207"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18143,80 +16734,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z675" w:id="208"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18268,80 +16847,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z679" w:id="209"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18393,80 +16960,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z683" w:id="210"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18518,80 +17073,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z687" w:id="211"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18643,80 +17186,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z691" w:id="212"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="212"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18768,80 +17299,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z695" w:id="213"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18893,80 +17412,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z699" w:id="214"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19018,80 +17525,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z703" w:id="215"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="215"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19143,80 +17638,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z707" w:id="216"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19268,80 +17751,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z711" w:id="217"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19393,80 +17864,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z715" w:id="218"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="218"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19518,80 +17977,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z719" w:id="219"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19643,80 +18090,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z723" w:id="220"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="220"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19768,80 +18203,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z727" w:id="221"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="221"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20021,68 +18444,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z732" w:id="222"/>
+    <w:bookmarkStart w:name="z732" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по подтвержденным жалобам и обращениям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20225,68 +18648,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в области оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z744" w:id="223"/>
+    <w:bookmarkStart w:name="z744" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по результатам профилактического контроля без посещения субъекта (объекта) контроля (итоговые документы, выданные по итогам профилактического контроля без посещения субъекта (объекта) контроля)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20429,68 +18852,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z756" w:id="224"/>
+    <w:bookmarkStart w:name="z756" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по результатам анализа официальных интернет-ресурсов государственных органов, средств массовой информации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 6 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20633,138 +19056,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об аккредитации в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оценки соответствия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z768" w:id="225"/>
+    <w:bookmarkStart w:name="z768" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Субъективные критерии по результатам анализа сведений, представляемых государственными органами и организациями</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 7 исключено совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 12.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 222-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 12.06.2023 № 107 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -20921,136 +19312,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z126" w:id="226"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по аккредитации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z127" w:id="227"/>
+      <w:bookmarkStart w:name="z127" w:id="121"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -21254,80 +19645,68 @@
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z780" w:id="228"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="228"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21415,80 +19794,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z785" w:id="229"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="229"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21576,284 +19943,210 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z790" w:id="230"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="230"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z791" w:id="231"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 соблюдение основных этапов аккредитации:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="231"/>
-[...165 lines deleted...]
-              <w:t xml:space="preserve">6) утверждение области аккредитации и выдача аттестата аккредитации либо прекращение предаккредитационного договора. </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) наличие заявки и представленных документов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) наличие предаккредитационного договора; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) экспертиза представленных документов; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+4) наличие подтверждающих документов об обследовании заявителя по месту нахождения; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) наличие решения об аккредитации либо об отказе в аккредитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) утверждение области аккредитации и выдача аттестата аккредитации либо прекращение предаккредитационного договора. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение основных этапов аккредитации при повторной аккредитации проводится с соблюдением всех указанных этапов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -21917,80 +20210,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z802" w:id="232"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="232"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22070,80 +20351,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z807" w:id="233"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="233"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22223,80 +20492,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z812" w:id="234"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="234"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22376,80 +20633,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z817" w:id="235"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="235"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22529,80 +20774,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z822" w:id="236"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="236"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22682,80 +20915,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z827" w:id="237"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="237"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22867,80 +21088,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z833" w:id="238"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="238"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23020,80 +21229,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z838" w:id="239"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="239"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23173,80 +21370,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z843" w:id="240"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23326,80 +21511,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z848" w:id="241"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23479,80 +21652,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z853" w:id="242"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23632,80 +21793,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z858" w:id="243"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23785,80 +21934,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z863" w:id="244"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23938,80 +22075,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z868" w:id="245"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24091,80 +22216,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z873" w:id="246"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24244,80 +22357,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z878" w:id="247"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24397,284 +22498,210 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z883" w:id="248"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z884" w:id="249"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 представление заявителем в орган по аккредитации следующих документов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="249"/>
-[...165 lines deleted...]
-              <w:t>6) сведения о персонале, выполняющем работы по оценке соответствия, для органов по подтверждению соответствия;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) заявку на аккредитацию; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) нотариально засвидетельствованные копии документов, устанавливающие юридический статус заявителя; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) заявляемую область аккредитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) руководство по качеству;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) паспорт по заявленному направлению деятельности в области оценки соответствия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) сведения о персонале, выполняющем работы по оценке соответствия, для органов по подтверждению соответствия;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7) положение о структурных подразделениях и их структуру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -24738,80 +22765,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z895" w:id="250"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24891,200 +22906,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z900" w:id="251"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z901" w:id="252"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 переоформление аттестата аккредитации в случае:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="252"/>
-[...81 lines deleted...]
-              <w:t xml:space="preserve">3) изменение наименования субъекта аккредитации; </w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) реорганизация субъекта аккредитации; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+2) изменение места нахождения субъекта аккредитации; </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+3) изменение наименования субъекта аккредитации; </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) заявление субъекта аккредитации о расширении или сокращении области аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -25148,80 +23119,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z909" w:id="253"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25301,80 +23260,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z914" w:id="254"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25454,80 +23401,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z919" w:id="255"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25607,80 +23542,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z924" w:id="256"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25760,80 +23683,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z929" w:id="257"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25913,80 +23824,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z934" w:id="258"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26066,118 +23965,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z939" w:id="259"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z940" w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 наличие уведомления направленное субъекту аккредитации о принятом решении по актуализации материалов аккредитации </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="260"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в письменном виде в течение трех рабочих дней с даты принятия решения по почте или посредством факсимильной связи и считается полученным соответственно с даты отметки заявителя в уведомлении о получении почтового отправления или в день отправления факсимильного сообщения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26239,80 +24124,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z945" w:id="261"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26392,80 +24265,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z950" w:id="262"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26545,80 +24406,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z955" w:id="263"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26698,80 +24547,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z960" w:id="264"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26851,80 +24688,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z965" w:id="265"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27004,80 +24829,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z970" w:id="266"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27157,80 +24970,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z975" w:id="267"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27310,80 +25111,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z980" w:id="268"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27463,80 +25252,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z985" w:id="269"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27616,80 +25393,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z990" w:id="270"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27769,80 +25534,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z995" w:id="271"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27922,80 +25675,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1000" w:id="272"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28075,80 +25816,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1005" w:id="273"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28228,80 +25957,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1010" w:id="274"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28381,80 +26098,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1015" w:id="275"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28534,80 +26239,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1020" w:id="276"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28687,118 +26380,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1025" w:id="277"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1026" w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 прекращение действия аттестата аккредитации по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1) письменного заявления субъекта аккредитации;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -28860,80 +26539,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1031" w:id="279"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29013,80 +26680,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1036" w:id="280"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29166,80 +26821,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1041" w:id="281"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29319,80 +26962,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1046" w:id="282"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29472,80 +27103,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="283"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29625,118 +27244,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1056" w:id="284"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1057" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 осуществление мониторинга соответствия надлежавшей лабораторной</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 практики, с целью проведения проверки процедур и нормативов, применяемых лабораториями, включенными в программу мониторинга соответствия принципам надлежащей лабораторной практики, для оценки степени соответствия лабораторий принципам надлежащей лабораторной практики и сравнения первичных данных и записей с данными и записями, содержащимися в промежуточных и заключительных отчетах лабораторий </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -29798,228 +27403,174 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1062" w:id="286"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1063" w:id="287"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 наличие мониторинга деятельности субъектов аккредитации на предмет:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
-[...109 lines deleted...]
-              <w:t>4) соответствие требованиям нормативных документов, на соответствие которым они аккредитуются (аккредитованы) с учетом схемы аккредитации;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) наличие документов подтверждающих статус юридического лица либо структурного подразделения юридического лица, действующего от его имени;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наличие документов подтверждающих квалификацию персонала, позволяющий выполнять работы по оценке соответствия в заявленной области аккредитации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) наличие права собственности, хозяйственного ведения, оперативного управления или во временном владении и пользовании помещения, оборудование и материальные ресурсы, необходимые для выполнения работ по оценке соответствия;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) соответствие требованиям нормативных документов, на соответствие которым они аккредитуются (аккредитованы) с учетом схемы аккредитации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5) проведение работ по оценке соответствия в полном объеме и в пределах, утвержденных в области аккредитации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
@@ -30083,80 +27634,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1072" w:id="288"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30236,80 +27775,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1077" w:id="289"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30389,80 +27916,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1082" w:id="290"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30542,80 +28057,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1087" w:id="291"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30681,64 +28184,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1092" w:id="292"/>
+      <w:bookmarkStart w:name="z1092" w:id="122"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________ ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -30980,136 +28483,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="293"/>
+    <w:bookmarkStart w:name="z161" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении юридических лиц, осуществляющих метрологическую аттестацию методик выполнения измерений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 3 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z162" w:id="294"/>
+      <w:bookmarkStart w:name="z162" w:id="124"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -31329,80 +28832,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1094" w:id="295"/>
+          <w:bookmarkStart w:name="z1094" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="295"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31490,80 +28993,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1099" w:id="296"/>
+          <w:bookmarkStart w:name="z1099" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="296"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31651,80 +29154,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1104" w:id="297"/>
+          <w:bookmarkStart w:name="z1104" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="297"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31804,80 +29307,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1109" w:id="298"/>
+          <w:bookmarkStart w:name="z1109" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="298"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31957,80 +29460,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1114" w:id="299"/>
+          <w:bookmarkStart w:name="z1114" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="299"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32110,80 +29613,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1119" w:id="300"/>
+          <w:bookmarkStart w:name="z1119" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="300"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32263,80 +29766,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1124" w:id="301"/>
+          <w:bookmarkStart w:name="z1124" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="301"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32416,80 +29919,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1129" w:id="302"/>
+          <w:bookmarkStart w:name="z1129" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="302"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32569,80 +30072,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1134" w:id="303"/>
+          <w:bookmarkStart w:name="z1134" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="303"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32722,80 +30225,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1139" w:id="304"/>
+          <w:bookmarkStart w:name="z1139" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="304"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32875,80 +30378,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1144" w:id="305"/>
+          <w:bookmarkStart w:name="z1144" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="305"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33028,80 +30531,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1149" w:id="306"/>
+          <w:bookmarkStart w:name="z1149" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="306"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33167,64 +30670,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1154" w:id="307"/>
+      <w:bookmarkStart w:name="z1154" w:id="137"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________ __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33466,136 +30969,136 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="308"/>
+    <w:bookmarkStart w:name="z165" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении поверочной лаборатории (центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z166" w:id="309"/>
+      <w:bookmarkStart w:name="z166" w:id="139"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -33815,80 +31318,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1156" w:id="310"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33976,80 +31467,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1161" w:id="311"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34137,80 +31616,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1166" w:id="312"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34290,80 +31757,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1171" w:id="313"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34443,80 +31898,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1176" w:id="314"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34596,80 +32039,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1181" w:id="315"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34749,80 +32180,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1186" w:id="316"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34902,80 +32321,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1191" w:id="317"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35055,80 +32462,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1196" w:id="318"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35208,80 +32603,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1201" w:id="319"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35361,80 +32744,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1206" w:id="320"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35514,80 +32885,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1211" w:id="321"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35667,80 +33026,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1216" w:id="322"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35820,80 +33167,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1221" w:id="323"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="323"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35973,80 +33308,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1226" w:id="324"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36112,64 +33435,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1231" w:id="325"/>
+      <w:bookmarkStart w:name="z1231" w:id="140"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________ __________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -36411,126 +33734,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 140-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="326"/>
+    <w:bookmarkStart w:name="z169" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист за соблюдением законодательства Республики Казахстан об аккредитации в области оценки соответствия в отношении органа по подтверждению соответствия и испытательной лаборатории (центра)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 5 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1232" w:id="327"/>
+      <w:bookmarkStart w:name="z1232" w:id="142"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -36750,80 +34073,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1233" w:id="328"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36911,80 +34222,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1238" w:id="329"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37072,80 +34371,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1243" w:id="330"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37225,80 +34512,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1248" w:id="331"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37378,80 +34653,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1253" w:id="332"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37531,80 +34794,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1258" w:id="333"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37684,80 +34935,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1263" w:id="334"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37837,80 +35076,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1268" w:id="335"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37990,80 +35217,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1273" w:id="336"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38143,80 +35358,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1278" w:id="337"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="337"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38296,80 +35499,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1283" w:id="338"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38449,80 +35640,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1288" w:id="339"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38602,80 +35781,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1293" w:id="340"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38755,80 +35922,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1298" w:id="341"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38908,80 +36063,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1303" w:id="342"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39061,80 +36204,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1308" w:id="343"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39214,80 +36345,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1313" w:id="344"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="344"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39367,80 +36486,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1318" w:id="345"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="345"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39520,80 +36627,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1323" w:id="346"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="346"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39673,80 +36768,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1328" w:id="347"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="347"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39826,80 +36909,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1333" w:id="348"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="348"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -39979,80 +37050,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1338" w:id="349"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -40118,64 +37177,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1343" w:id="350"/>
+      <w:bookmarkStart w:name="z1343" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________ ___________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -40266,55 +37325,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40640,31 +37699,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>