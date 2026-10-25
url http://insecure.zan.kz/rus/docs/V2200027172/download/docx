--- v1 (2026-06-10)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="02d7003" w14:textId="02d7003">
+    <w:p w14:paraId="59364e4" w14:textId="59364e4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2816,384 +2816,290 @@
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z303" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12-1. При формировании системы оценки рисков с использованием информационных систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется согласно перечню субъективных критериев по форме согласно </w:t>
+      12-1. При формировании системы оценки рисков с использованием цифровых систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется согласно перечню субъективных критериев для определения степени риска по субъективным критериям по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 1</w:t>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим критериям.</w:t>
+        <w:t xml:space="preserve"> к настоящим Критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1353" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1353" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z1354" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1354" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z1355" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1355" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z1356" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1356" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z1357" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1357" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z1358" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1358" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z1359" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1359" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z1360" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z1360" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2844800" cy="901700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3215,210 +3121,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1361" w:id="86"/>
+    <w:bookmarkStart w:name="z1361" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z1362" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1362" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1363" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1363" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1364" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1364" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1365" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1365" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитанные по субъектам (объектам) значения по показателю нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1366" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z1366" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1968500" cy="673100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3440,90 +3346,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1367" w:id="92"/>
+    <w:bookmarkStart w:name="z1367" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z1368" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z1368" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="749300" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3555,70 +3461,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1369" w:id="94"/>
+    <w:bookmarkStart w:name="z1369" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="723900" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3650,70 +3556,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1370" w:id="95"/>
+    <w:bookmarkStart w:name="z1370" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="838200" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -3772,12503 +3678,374 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 12-1 в соответствии с совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...2 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...109 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z304" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z305" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+      13. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска органа государственного контроля в сфере обеспечения единства измерений, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z306" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Субъекты (объекты) контроля переводятся с применением цифровой системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z307" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z308" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z308" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в законах Республики Казахстан и критериях оценки степени риска органа государственного контроля в сфере обеспечения единства измерений определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z309" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z309" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...12 lines deleted...]
-        <w:br/>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменением, внесенным совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z310" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
+      15. Система оценки и управления рисками государственными органами ведется с использованием цифровых систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z80" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
+      При отсутствии цифровой системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...134 lines deleted...]
-    </w:tbl>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 158-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
-    </w:p>
-[...11858 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
@@ -16317,51 +4094,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к критериям оценки степени</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16375,220 +4152,12226 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) контроля в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обеспечения единства измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1372" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Степени нарушения требований к субъектам (объектам) контроля в области обеспечения единства измерений при проведении профилактического контроля с посещением, и внеплановых проверок</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 225-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ п/п</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование требования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Степень нарушения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие поверки средств измерений, перед выпуском в обращение, после ремонта, в период эксплуатации, удостоверенной оттиском поверительного клейма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие метрологически аттестованных и зарегистрированных в реестре Государственной системы обеспечения единства измерений методик выполнения измерений, применяемых при измерениях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие сертификата об утверждении типа средств измерений установленного образца.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие сертификата о метрологической аттестации средств измерений установленного образца, срок действия которого устанавливается при его выдаче, для средств измерений, выпускаемых в обращение в единичных экземплярах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие калибровки эталонов единиц величин, поверки или калибровки средств измерений для передачи размеров единиц величин от государственных эталонов единиц величин, а в случае отсутствия в Республике Казахстан государственных эталонов единиц величин – от национальных эталонов единиц величин других государств, степень эквивалентности которых подтверждена в базе данных ключевых сличений Международного бюро мер и весов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие сличения Государственных эталонов единиц величин с эталонами единиц величин Международного бюро мер и весов и национальными эталонами единиц величин других государств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие применяемых методик выполнения измерений при испытаниях объектов исследований с целью оценки их параметров с установленной точностью, а также для проведения учетных операций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие методики выполнения измерении в виде национального стандарта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение метрологической аттестации методики выполнения измерений проводимые с целью установления (подтверждения) предъявляемых к ней метрологических требований</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление метрологической аттестации методики выполнения измерений в Государственном научном метрологическом центре, юридическими лицами, аккредитованными на проведение работ по метрологической аттестации методик выполнения измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие метрологической аттестации методики выполнения измерений, прошедшей экспертизу представленного комплекта документов на предмет подтверждения соответствия методики выполнения измерений установленным требованиям путем оценивания правильности (обоснованности):</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) модели измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведений, приведенных при описании бюджета неопределенности или структуры образования погрешности результата измерений, полученных при разработке методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) плана и объема экспериментальных исследований, включая методы отбора и подготовки проб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) выбора средств измерений, эталонов единиц величин, стандартных образцов, технических средств и материалов, использованных при проведении экспериментальных исследований методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) выбора условий проведения экспериментальных исследований методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) выбора способов и средств обработки результатов экспериментальных исследований методики выполнения измерений, включая программное обеспечение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) выбора способов представления характеристик погрешности или способов представления неопределенности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) выбора предложенных процедур контроля показателей точности результатов измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение дополнительных экспериментальных метрологических исследований методики выполнения измерений при необходимости подтверждения правильности выбора метода и средств измерений, а также полноты требований, содержащихся в методике выполнения измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие заключения по результатам экспертизы методики выполнения измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие свидетельства о метрологической аттестации методики выполнения измерений при положительных результатах метрологической экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие метрологической аттестации методики выполнения измерений, в случае признания методики выполнения измерений государствами-членами Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие метрологической аттестации методики выполнения измерений, в случае признания в странах Содружества Независимых Государств</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение повторной метрологической аттестации методики выполнения измерений при:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) изменении исходных данных или метрологических характеристик методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) внесении изменений и дополнений в процедуру проведения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) истечении срока действия свидетельства о метрологической аттестации методики выполнения измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие заключения о возврате на доработку методики выполнения измерений при отрицательных результатах экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие зарегистрированных межгосударственных, национальных стандартов в области обеспечения единства измерений, устанавливающих методику выполнения измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие свидетельства о метрологической аттестации методики выполнения измерений, зарегистрированного в реестре Государственной системы обеспечения единства измерений Республики Казахстан при положительных результатах метрологической экспертизы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в реестре Государственной системы обеспечения единства измерений метрологически аттестованной методики выполнения измерений, разработанной в государстве-участнице "Соглашения о взаимном признании результатов испытаний с целью утверждения типа, метрологической аттестации, поверки и калибровки средств измерений"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие одного экземпляра методики выполнения измерений, со штампом "Зарегистрировано", с указанием регистрационного номера, даты и срока действия регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предоставление следующих документов для включения в число пользователей методики выполнения измерений других предприятий, если методика выполнения измерения зарегистрирована для использования в пределах одного предприятия:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) учтенного экземпляра методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) копии свидетельства об аттестации методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) разрешения от держателя подлинника методики выполнения измерений на ее использование (оригинал либо нотариально заверенная копия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перевод методик выполнения измерений используемых для получения результатов измерений с наивысшей точностью, примененных для оценки правильности измеренных значений величины, полученных с помощью других методик выполнения измерений величин того же рода, а также для калибровки средств измерений или для определения характеристик стандартных образцов, путем аттестации в референтную методику выполнения измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление метрологической аттестации методики выполнения измерений, принимаемой в качестве референтной, Государственным научным метрологическим центром и аккредитованным юридическими лицами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соблюдение требования, согласно которого в случае метрологической аттестации методик выполнения измерений в качестве референтной из числа метрологически аттестованных методик выполнения измерений при неизменности приписанных характеристик дополнительно к ранее проведенным исследованиям проводятся теоретические и экспериментальные исследования и подтверждение соответствия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие свидетельства о метрологической аттестации методики (метода) измерений, в случае если аттестация референтной методики проводится в отношении вновь разработанной методики (метода) измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие документов, направленных исполнителем по окончанию проведения метрологической аттестации референтной методики выполнения измерений для ее утверждения в уполномоченный орган в области обеспечения единства измерений:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, содержащий референтную методику выполнения измерений (описание референтной методики выполнения измерений);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заключение о соответствии референтной методики выполнения измерений, установленным метрологическим требованиям к измерениям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отчет, утвержденный руководителем исполнителя и содержащий результаты теоретических и (или) экспериментальных исследований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) копию свидетельства о метрологической аттестации методики выполнения измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие на свидетельстве о метрологической аттестации референтной методики выполнения измерений штампа: "Зарегистрировано в реестре государственной системы обеспечения единства измерений, в качестве референтной методики выполнения измерений" с указанием регистрационного номера и даты регистрации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+незначительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внесение изменений в референтную методику выполнения измерений разработчиком и представление на аттестацию и утверждение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие государственных эталонов единиц величин, предназначенных для воспроизведения и (или) хранения единиц величин (кратных либо дольных значений единиц величин) с целью передачи их размеров эталонам единиц величин, средствам измерений данных величин на территории Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие эталонов единиц величин у субъектов аккредитации, предназначенные для воспроизведения и (или) хранения единиц величин (кратных либо дольных значений единиц величин) с целью передачи их размеров другим средствам измерений данных величин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создание государственных эталонов единиц величин в соответствии с техническим заданием, в котором устанавливаются требования к метрологическим и техническим характеристикам эталонов единиц величин, а также этапы их создания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Создание эталонов единиц величин субъектов аккредитации в соответствии с техническим заданием или документом в области обеспечения единства измерений, устанавливающим требования к метрологическим и техническим характеристикам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исключение ранее утвержденного государственного эталона единиц величин из числа государственных или перевод в более низкий разряд только по результатам экспериментальных исследований или в случае создания и утверждения нового государственного эталона, с более высокими метрологическими характеристиками</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Регистрация в реестре государственной системы обеспечения единства измерений государственных эталонов единиц величин</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Формирование и утверждение перечня эталонов единиц величин по форме, согласно приложению к правилам создания, утверждения, хранения, применения и сличения государственных эталонов единиц величин и эталонов единиц величин субъектов аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты аккредитации в случае внесения изменений в утвержденный перечень эталонов единиц величин в течение 30 (тридцать) рабочих дней со дня внесения изменений направляют соответствующие сведения в Государственный научный метрологический центр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Применение государственных эталонов единиц величин для работ, связанных с воспроизведением, хранением и передачей размеров единиц величин, сличениями эталонов единиц величин, а также для научно-исследовательских работ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хранение и применение Государственных эталонов единиц величин осуществляется в соответствии с нормативным документом по стандартизации, эталонов единиц величин субъектов аккредитации в соответствии с руководством по эксплуатации или соответствующим разделом технического описания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты аккредитации осуществляют ведение журнала, в котором регистрируются работы, проведенные на эталоне единиц величин, в том числе профилактические и ремонтные работы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверочные лаборатории передают данные о поверяемых средствах измерений по результатам проведенной поверки средств измерений через личный кабинет цифровой системы Государственного научного метрологического центра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие первичной поверки на средства измерений, прошедшие испытания для целей утверждения типа и на соответствие утвержденному типу, и внесенные в реестр государственной системы обеспечения единства измерений, а также выпускаемые из производства и после ремонта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение периодической поверки средств измерений, находящихся в эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение внеочередной поверки при эксплуатации средств измерений до окончания срока действия сертификата о поверке средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение инспекционной поверки средств измерений при осуществлении государственного метрологического контроля и метрологического контроля для установления их исправности, правильности результатов последней поверки, уточнения принятой периодичности и установления правильности эксплуатации средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведение экспертной поверки, при возникновении спорных вопросов по метрологическим характеристикам, исправности средств измерений и пригодности их к эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие прослеживаемости применяемых для поверки эталонов единиц величин, поверяемых средств измерений до государственных эталонов единиц величин Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Осуществление поверки средств измерений аттестованными поверителями аккредитованных юридических лиц в соответствии с методикой поверки средств измерений на договорных условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверка средств измерений на основании заявки владельца (пользователя) средства измерений, изготовителя средств измерений, государственных органов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверка средств измерений в стационарных или передвижных поверочных лабораториях, непосредственно на местах расположения средств измерений (местах их изготовления, ремонта или эксплуатации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Средства измерений на поверку представляются расконсервированными, очищенными от грязи пыли, вместе с паспортом, техническим описанием, инструкцией по эксплуатации, методикой поверки и сертификатом о поверке средств измерений (при наличии), а также необходимыми комплектующими устройствами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие поверки средств измерений в ограниченном диапазоне или для применяемого числа диапазонов величин (на средство измерений наносится заявителем отчетливая надпись или условное обозначение, определяющие область их применения)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оформление результатов первичной, периодической и внеочередной поверок средств измерений, осуществляемых в соответствии с методиками поверки средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок действия сертификата о поверке средств измерений указывается с учетом периодичности поверки средства измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие извещения о непригодности к применению средства измерения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие сведений в поверочной лаборатории по передаче заявителю средства измерения с оформленным сертификатом или извещением о непригодности, а также передаче в Государственный научный метрологический центр сведений о поверенном средстве измерений для осуществления электронного учета данных о поверяемых средствах измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие заключения, по результатам экспертной поверки, проводимой по письменному обращению государственных органов, физических или юридических лиц при возникновении спорных вопросов по метрологическим характеристикам, об исправности средств измерений и пригодности средств измерений к эксплуатации и правильности эксплуатации средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признание результатов поверки средств измерений, проведенной в государстве-члене Евразийского экономического союза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Признание первичной поверки средств измерений, проводимой лабораториями или иными подразделениями зарубежных фирм, выполняющими поверку (калибровку) средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае выявления ошибок (опечаток) в сертификате о поверке средств измерений, допускается его замена с указанием номера и даты выдачи заменяемого сертификата о поверке средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установление периодичности поверки средств измерений (первичное значение) при проведении испытаний для целей утверждения типа или метрологической аттестации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение единого интервала между поверками (межповерочный интервал) при определении периодичности поверки для группы однотипных средств измерений для всех средств измерений данной группы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+При назначении периодичности поверки применяются критерии двух видов – нормируемые показатели метрологической надежности (нестабильности) средства измерений и экономический критерий оптимальности периодичности поверки, обеспечивающий максимальный экономический эффект эксплуатации средства измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Внесение изменений периодичности поверки, на основе предложений Государственным научным метрологическим центром, заинтересованных физических или юридических лиц с учетом результатов поверки средств измерений при эксплуатации средств измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установление значения периодичности поверки в календарном времени для средства измерений, изменение метрологических характеристик которых обусловлено старением (не зависит от интенсивности эксплуатации средства измерений), и в значениях наработки для средства измерений, изменение метрологических характеристик которых является следствием износа элементов средств измерений (зависящего от интенсивности эксплуатации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Установление значения периодичности поверки до 1 года в месяцах (эксплуатации или наработки) из ряда: 0,25; 0,5; 1; 2; 3; 4; 5; 6; 7; 8; 9; 10; 11; 12; и свыше 12 месяцев в годах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Назначение периодичности поверки осуществляется на основании моделирования зависимости показателей точности или метрологической надежности средств измерений от времени (наработки), прошедшего с момента последней поверки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Представление документов в Государственный научный метрологический центр не менее чем за один месяц до истечения срока действия ранее выданного сертификата для переаттестации поверителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие регистрации в реестре государственной системы обеспечения единства измерений поверителя, прошедшего аттестацию (переаттестацию) с указанием номера регистрации на сертификате об аттестации (переаттестации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исключение из реестра государственной системы обеспечения единства измерений в срок пять рабочих дней со дня принятия решения об отзыве сертификата и направление уведомления в организацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Руководство организации, в которой работает поверитель, в срок трех рабочих дней со дня получения уведомления направляет сертификат в Государственный научный метрологический центр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для переаттестации поверителя документы представляются в Государственный научный метрологический центр не менее чем за один месяц до истечения срока действия ранее выданного сертификата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+По результатам метрологической экспертизы Государственный научный метрологический центр направляет разработчику нормативно правового акта заключение по метрологической экспертизе нормативного правового акта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+В случае утери сертификата поверитель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) опубликовывает в средствах массовой информации, распространяемых на всей территории Республики Казахстан, сведения о признании недействительным сертификата с указанием номера, даты выдачи и срока действия сертификата;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) подает заявление в Государственный научный метрологический центр о признании сертификата недействительным и о выдаче дубликата сертификата с указанием номера сертификата, даты выдачи, срока действия, с приложением документа, подтверждающего опубликование сведений о признании недействительным сертификата с указанием номера, даты выдачи и срока действия сертификата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выдача дубликата сертификата поверителя в срок 10 (десять) рабочих дней со дня подачи заявления в Государственный научный метрологический центр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Направление заявления поверителем в Государственный научный метрологический центр о выдаче дубликата сертификата, с указанием номера сертификата, даты выдачи, срока действия с приложением испорченного оригинала сертификата в случае порчи сертификата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+На дубликате сертификата в правом верхнем углу указывается слово "Дубликат", с сохранением номера, даты выдачи и срока действия ранее выданного оригинала сертификата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использование годовых поверительных клейм в случаях, если для средства измерений установлен межповерочный интервал год и более</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использование квартальных поверительных клейм, в случаях, если для средства измерений установлен межповерочный интервал менее одного года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальный знак поверителя средств измерений присваивается руководителем поверочной лаборатории и состоит из одного символа, обозначаемого буквой казахского или латинского алфавита</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверочные лаборатории, вновь аккредитованные на право поверки средств измерений, представляют заявку на изготовление поверительных клейм в Государственный научный метрологический центр после получения аттестата аккредитации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хранение поверительных клейм в поверочных лабораториях возлагается на уполномоченное лицо, утвержденное руководителем поверочной лаборатории, которое ведет журналы выдачи и приемки поверительных клейм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хранение поверительных клейм и журнала в несгораемом шкафу, доступ к которому имеет руководитель поверочной лаборатории или уполномоченное лицо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+незначительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ведение учета и проверки на ежеквартальной основе состояния поверительных клейм руководителем поверочной лаборатории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в журнале отметки поверителя средств измерений, о сдаче неиспользованных поверительных клейм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие акта гашения и/или уничтожения поверительных клейм в случае повреждения или истечения срока применения поверительных клейм</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие поверительных клейм нижеследующим способам нанесения:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) ударный (металлическое и латунное клейма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наклеивание (самоклеящийся лейбл);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) пломбирование (пластиковая пломба).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метрологическая экспертиза проектов и действующих нормативных правовых актов, технических регламентов, а также проектов межгосударственных и национальных стандартов (за исключением стандартов, разрабатываемых на основе международных и региональных стандартов с идентичной степенью соответствия), содержащих требования к измерениям, средствам измерений, в том числе стандартным образцам является обязательной и проводится Государственным научным метрологическим центром</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие метрологической экспертизы стандартов на продукцию и услуги, работы (процессы), методы контроля (испытаний, измерений, анализа) которые устанавливают:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) требования к характеристикам точности измерений, достоверности измерительного контроля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) требования к методикам выполнения измерений, средствам измерений, стандартным образцам, аттестованным смесям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) методики выполнения измерений, анализа, испытаний и измерительного контроля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) данные о свойствах веществ и материалов, в том числе стандартные справочные данные;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) применение стандартных образцов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) методики поверки и калибровки средств измерений.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение об утверждении типа стандартного образца принимается уполномоченным органом, осуществляющим государственное регулирование в области технического регулирования и метрологии на основании положительных результатов метрологической экспертизы, проводимой Государственным научным метрологическим центром, и удостоверяется сертификатом об утверждении типа стандартного образца</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для проведения метрологической экспертизы документов по разработке стандартного образца заявитель направляет в Государственный научный метрологический центр следующие документы:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление с указанием наименования, назначения и области применения стандартного образца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) техническое задание на разработку стандартного образца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) научно-технический отчет, содержащий сведения о результатах работ по пунктам технического задания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) копии или реквизиты документов, подтверждающих поверку средств измерений и/или аттестацию методики выполнения измерения, использованных для определения аттестованных значений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) два экземпляра проектов описания типа стандартного образца, паспорт стандартного образца, этикетку стандартного образца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) один экземпляр стандартного образца или его фотографию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Передача данных поверочной лабораторией о поверяемых средствах измерений по результатам проведенной поверки средств измерений через личный кабинет цифровой системы Государственного научного метрологического центра</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Разработка методики поверки:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) предприятиями-разработчиками (изготовителями) средств измерений, при подготовке средств измерений к производству и выпуску в обращение в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) пользователями средств измерений при их эксплуатации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) физическими и юридическими лицами по заявке пользователя или изготовителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+значительное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие количества фасованной и расфасованной продукции количеству продукции, указанной на упаковке и (или) в товарно-сопроводительных документах, документах, подтверждающий факт приобретения продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соответствие массы, объема, расхода или других величин, характеризующих количество отчуждаемой продукции количеству продукции, указанной на упаковке и (или) в товарно-сопроводительных документах, в том числе документах, подтверждающий факт приобретения продукции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Использование исправных средств измерений, погрешность которых не превышает допустимой погрешности данных средств измерений, при совершении торговых операций расфасованной продукции при ее реализации и продукции отчуждаемой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+грубое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к критериям оценки степени</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>риска для отбора субъектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(объектов) контроля в области</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обеспечения единства измерений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1372" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Критерии оценки дополнены приложением 2 в соответствии с совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1373" w:id="104"/>
+    <w:bookmarkStart w:name="z1373" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в области обеспечения единства измерений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан в отношении субъектов (объектов) контроля осуществляющих виды деятельности, связанные с применением средств измерений, методик выполнения измерений, установленных перечнями измерений, относящихся к государственному регулированию и нормативными правовыми актами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1374" w:id="105"/>
+          <w:bookmarkStart w:name="z1374" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="105"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16758,80 +16541,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1381" w:id="106"/>
+          <w:bookmarkStart w:name="z1381" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="106"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16957,134 +16740,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1387" w:id="107"/>
+          <w:bookmarkStart w:name="z1387" w:id="109"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для профилактического контроля с посещением</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="107"/>
+          <w:bookmarkEnd w:id="109"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1389" w:id="108"/>
+          <w:bookmarkStart w:name="z1389" w:id="110"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="110"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17374,182 +17157,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 100% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1403" w:id="109"/>
+    <w:bookmarkStart w:name="z1403" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Показатели субъективных критериев определяются для однородных групп субъектов (объектов) контроля в каждой сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z1404" w:id="110"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1404" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) В графе 2 указывается показатель субъективного критерия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z1405" w:id="111"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1405" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) В графе 3 указываются приоритетные источники информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z1406" w:id="112"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z1406" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) В графе 4 указывается удельный вес по значимости показателя субъективного критерия в баллах. Сумма всех строк по данной графе не должно превышать 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1407" w:id="113"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z1407" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) В графе 5 указываются условия учета показателя субъективного критерия в расчете степени риска по субъективным критериям и числовые значения показателей субъективных критериев, соответствующие каждому условию. Числовые значения указываются в процентах от 0 до 100, в зависимости от повышения риска. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-[...31 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="115"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17706,202 +17457,146 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 139-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z160" w:id="114"/>
+    <w:bookmarkStart w:name="z160" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области обеспечения единства измерений в отношении субъектов (объектов) контроля, осуществляющих виды деятельности, связанные с измерениями, применением средств измерений и эталонов единиц величин, стандартных образцов, методик выполнения измерений, методик поверки средств измерений установленных перечнями измерений, относящихся к государственному регулированию техническими регламентами, а также связанные с установлением соответствия количества фасованной изготовителем или продавцом продукции в упаковках любого вида, а также расфасованной продукции при ее реализации и продукции, отчуждаемой при совершении торговых операций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
+        <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023); с изменением, внесенным совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z795" w:id="115"/>
+      <w:bookmarkStart w:name="z795" w:id="117"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18121,80 +17816,68 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z796" w:id="116"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="116"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18282,80 +17965,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z801" w:id="117"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="117"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18443,80 +18114,68 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z806" w:id="118"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="118"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18596,80 +18255,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="119"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18749,80 +18396,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z816" w:id="120"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18902,80 +18537,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z821" w:id="121"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="121"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19055,80 +18678,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z826" w:id="122"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19208,80 +18819,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z831" w:id="123"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19361,80 +18960,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z836" w:id="124"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19514,80 +19101,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z841" w:id="125"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19667,80 +19242,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z846" w:id="126"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19820,80 +19383,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z851" w:id="127"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19973,312 +19524,228 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z856" w:id="128"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z857" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие метрологической аттестации методики выполнения измерений прошедшей экспертизу представленного комплекта документов на предмет подтверждения соответствия методики выполнения измерений установленным требованиям путем оценивания правильности (обоснованности):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
-[...193 lines deleted...]
-              <w:t>7) выбора способов представления характеристик погрешности или способов представления неопределенности;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) модели измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) сведений, приведенных при описании бюджета неопределенности или структуры образования погрешности результата измерений, полученных при разработке методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) плана и объема экспериментальных исследований, включая методы отбора и подготовки проб;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) выбора средств измерений, эталонов единиц величин, стандартных образцов, технических средств и материалов, использованных при проведении экспериментальных исследований методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) выбора условий проведения экспериментальных исследований методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) выбора способов и средств обработки результатов экспериментальных исследований методики выполнения измерений, включая программное обеспечение;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) выбора способов представления характеристик погрешности или способов представления неопределенности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8) выбора предложенных процедур контроля показателей точности результатов измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -20342,80 +19809,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z869" w:id="130"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20495,80 +19950,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z874" w:id="131"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="131"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20648,80 +20091,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z879" w:id="132"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20801,80 +20232,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z884" w:id="133"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20954,80 +20373,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z889" w:id="134"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21107,172 +20514,138 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z894" w:id="135"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z895" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение повторной метрологической аттестации методики выполнения измерений при:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
-[...53 lines deleted...]
-              <w:t>2) внесении изменений и дополнений в процедуру проведения измерений;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) изменении исходных данных или метрологических характеристик методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) внесении изменений и дополнений в процедуру проведения измерений;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) истечении срока действия свидетельства о метрологической аттестации методики выполнения измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -21336,80 +20709,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z902" w:id="137"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21489,80 +20850,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z907" w:id="138"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="138"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21642,80 +20991,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z912" w:id="139"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21795,80 +21132,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z917" w:id="140"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21948,80 +21273,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z922" w:id="141"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22101,200 +21414,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z927" w:id="142"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z928" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление следующих документов для включения в число пользователей методики выполнения измерений других предприятий, если методика выполнения измерения зарегистрирована для использования в пределах одного предприятия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
-[...81 lines deleted...]
-              <w:t>3) копии свидетельства об аттестации методики выполнения измерений;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) учтенного экземпляра методики выполнения измерений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) копии свидетельства об аттестации методики выполнения измерений;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) разрешения от держателя подлинника методики выполнения измерений на ее использование (оригинал либо нотариально заверенная копия)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -22358,80 +21627,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z936" w:id="144"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22511,80 +21768,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z941" w:id="145"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22664,80 +21909,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z946" w:id="146"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="146"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22817,80 +22050,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z951" w:id="147"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="147"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22970,200 +22191,156 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z956" w:id="148"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z957" w:id="149"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие документов направленных исполнителем по окончанию проведения метрологической аттестации референтной методики выполнения измерений для ее утверждения в уполномоченный орган в области обеспечения единства измерений:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
-[...81 lines deleted...]
-              <w:t>3) отчет, утвержденный руководителем исполнителя и содержащий результаты теоретических и (или) экспериментальных исследований;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) документ, содержащий референтную методику выполнения измерений (описание референтной методики выполнения измерений);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) заключение о соответствии референтной методики выполнения измерений, установленным метрологическим требованиям к измерениям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отчет, утвержденный руководителем исполнителя и содержащий результаты теоретических и (или) экспериментальных исследований;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4) копию свидетельства о метрологической аттестации методики выполнения измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -23227,80 +22404,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z965" w:id="150"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="150"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23380,80 +22545,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z970" w:id="151"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="151"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23533,80 +22686,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z975" w:id="152"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="152"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23686,80 +22827,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z980" w:id="153"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="153"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23839,80 +22968,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z985" w:id="154"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23992,80 +23109,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z990" w:id="155"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24145,80 +23250,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z995" w:id="156"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24298,80 +23391,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1000" w:id="157"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24451,118 +23532,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1005" w:id="158"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1006" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формирование и утверждение перечня эталонов единиц величин по форме, согласно приложения к правилам создания, утверждения, хранения, применения и сличения государственных эталонов единиц величин и эталонов единиц величин субъектов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 аккредитации </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24624,80 +23691,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1011" w:id="160"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24777,80 +23832,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1016" w:id="161"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24930,80 +23973,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1021" w:id="162"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25083,80 +24114,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1026" w:id="163"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25236,114 +24255,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1031" w:id="164"/>
-[...62 lines deleted...]
-Поверочные лаборатории передают данные о поверяемых средствах измерений по результатам проведенной поверки средств измерений через личный кабинет информационной системы Государственного научного метрологического центра</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поверочные лаборатории передают данные о поверяемых средствах измерений по результатам проведенной поверки средств измерений через личный кабинет цифровой системы Государственного научного метрологического центра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25389,80 +24396,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1036" w:id="165"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25542,80 +24537,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1041" w:id="166"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25695,80 +24678,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1046" w:id="167"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25848,80 +24819,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="168"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26001,80 +24960,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1056" w:id="169"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26154,80 +25101,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1061" w:id="170"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26307,80 +25242,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1066" w:id="171"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26460,80 +25383,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1071" w:id="172"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26613,118 +25524,104 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1076" w:id="173"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1077" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поверка средств измерений в стационарных или передвижных поверочных лабораториях,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непосредственно на местах расположения средств измерений (местах их изготовления, ремонта или эксплуатации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26786,80 +25683,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1082" w:id="175"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26939,80 +25824,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1087" w:id="176"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27092,80 +25965,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1092" w:id="177"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27245,80 +26106,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1097" w:id="178"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27398,80 +26247,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1102" w:id="179"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27551,80 +26388,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1107" w:id="180"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27704,80 +26529,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1112" w:id="181"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27857,80 +26670,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1117" w:id="182"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="182"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28010,80 +26811,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1122" w:id="183"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="183"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28163,80 +26952,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1127" w:id="184"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="184"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28316,80 +27093,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1132" w:id="185"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="185"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28469,80 +27234,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1137" w:id="186"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="186"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28622,80 +27375,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1142" w:id="187"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="187"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28775,80 +27516,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1147" w:id="188"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="188"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28928,80 +27657,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1152" w:id="189"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="189"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29081,80 +27798,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1157" w:id="190"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29234,80 +27939,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1162" w:id="191"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="191"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29387,80 +28080,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1167" w:id="192"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="192"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29540,80 +28221,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1172" w:id="193"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="193"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29693,80 +28362,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1177" w:id="194"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="194"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29846,80 +28503,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1182" w:id="195"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29999,80 +28644,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1187" w:id="196"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30152,80 +28785,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1192" w:id="197"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="197"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30305,144 +28926,120 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1197" w:id="198"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1198" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае утери сертификата поверитель:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
-[...25 lines deleted...]
-              <w:t>1) опубликовывает в средствах массовой информации, распространяемых на всей территории Республики Казахстан, сведения о признании недействительным сертификата с указанием номера, даты выдачи и срока действия сертификата;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) опубликовывает в средствах массовой информации, распространяемых на всей территории Республики Казахстан, сведения о признании недействительным сертификата с указанием номера, даты выдачи и срока действия сертификата;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) подает заявление в Государственный научный метрологический центр о признании сертификата недействительным и о выдаче дубликата сертификата с указанием номера сертификата, даты выдачи, срока действия, с приложением документа, подтверждающего опубликование сведений о признании недействительным сертификата с указанием номера, даты выдачи и срока действия сертификата</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -30506,80 +29103,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1204" w:id="200"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="200"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30659,80 +29244,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1209" w:id="201"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30812,80 +29385,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1214" w:id="202"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30965,80 +29526,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1219" w:id="203"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="203"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31118,80 +29667,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1224" w:id="204"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31271,80 +29808,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1229" w:id="205"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31424,80 +29949,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1234" w:id="206"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="206"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31577,80 +30090,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1239" w:id="207"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="207"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31730,80 +30231,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1244" w:id="208"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="208"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31883,80 +30372,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1249" w:id="209"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="209"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32036,80 +30513,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1254" w:id="210"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="210"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32189,80 +30654,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1259" w:id="211"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="211"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32342,172 +30795,138 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1264" w:id="212"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1265" w:id="213"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соответствие поверительных клейм нижеследующим способам нанесения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
-[...53 lines deleted...]
-              <w:t>2) наклеивание (самоклеящийся лейбл);</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1)ударный (металлическое и латунное клейма);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) наклеивание (самоклеящийся лейбл);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
  пломбирование (пластиковая пломба). </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -32571,80 +30990,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1272" w:id="214"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="214"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32724,256 +31131,192 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1277" w:id="215"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1278" w:id="216"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие метрологической экспертизы стандартов на продукцию и услуги, работы (процессы), методы контроля (испытаний, измерений, анализа) которые устанавливают:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
-[...137 lines deleted...]
-              <w:t>5) применение стандартных образцов;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) требования к характеристикам точности измерений, достоверности измерительного контроля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) требования к методикам выполнения измерений, средствам измерений, стандартным образцам, аттестованным смесям;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) методики выполнения измерений, анализа, испытаний и измерительного контроля;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) данные о свойствах веществ и материалов, в том числе стандартные справочные данные;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) применение стандартных образцов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) методики поверки и калибровки средств измерений.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -33037,80 +31380,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1288" w:id="217"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="217"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33190,256 +31521,192 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1293" w:id="218"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1294" w:id="219"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для проведения метрологической экспертизы документов по разработке стандартного образца заявитель направляет в Государственный научный метрологический центр следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
-[...137 lines deleted...]
-              <w:t>5) два экземпляра проектов описания типа стандартного образца, паспорт стандартного образца, этикетку стандартного образца;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) заявление с указанием наименования, назначения и области применения стандартного образца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) техническое задание на разработку стандартного образца;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) научно-технический отчет, содержащий сведения о результатах работ по пунктам технического задания;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) копии или реквизиты документов, подтверждающих поверку средств измерений и/или аттестацию методики выполнения измерения, использованных для определения аттестованных значений;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) два экземпляра проектов описания типа стандартного образца, паспорт стандартного образца, этикетку стандартного образца;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6) один экземпляр стандартного образца или его фотографию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -33503,114 +31770,102 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1304" w:id="220"/>
-[...62 lines deleted...]
-Передача данных поверочной лабораторией о поверяемых средствах измерений по результатам проведенной поверки средств измерений через личный кабинет информационной системы Государственного научного метрологического центра</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Передача данных поверочной лабораторией о поверяемых средствах измерений по результатам проведенной поверки средств измерений через личный кабинет цифровой системы Государственного научного метрологического центра</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -33656,172 +31911,138 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1309" w:id="221"/>
-[...47 lines deleted...]
-          <w:bookmarkStart w:name="z1310" w:id="222"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка методики поверки:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
-[...53 lines deleted...]
-              <w:t>2) пользователями средств измерений при их эксплуатации;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) предприятиями-разработчиками (изготовителями) средств измерений, при подготовке средств измерений к производству и выпуску в обращение в Республике Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) пользователями средств измерений при их эксплуатации;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) физическими и юридическими лицами по заявке пользователя или изготовителя</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -33885,80 +32106,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1317" w:id="223"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="223"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34038,80 +32247,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1322" w:id="224"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="224"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34191,80 +32388,68 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1327" w:id="225"/>
-[...28 lines deleted...]
-          <w:bookmarkEnd w:id="225"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34330,64 +32515,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1332" w:id="226"/>
+      <w:bookmarkStart w:name="z1332" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________ ___________ ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34478,55 +32663,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34852,31 +33037,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>