--- v0 (2025-11-04)
+++ v1 (2026-06-10)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0392d54" w14:textId="0392d54">
+    <w:p w14:paraId="02d7003" w14:textId="02d7003">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2816,290 +2816,384 @@
         <w:t>
       SРз – показатель значительных нарушений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
     <w:bookmarkStart w:name="z303" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SРн – показатель незначительных нарушений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z1352" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть первая пункта 12-1 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-1. При формировании системы оценки рисков с использованием информационных систем, расчет показателя степени риска по субъективным критериям, а также показатели степени риска, осуществляется согласно перечню субъективных критериев по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z1353" w:id="79"/>
+    <w:bookmarkStart w:name="z1353" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям (R) осуществляется в автоматизированном режиме путем суммирования показателя степени риска по нарушениям по результатам предыдущих проверок и профилактического контроля с посещением субъектов (объектов) контроля (SP) и показателя степени риска по субъективным критериям (SC), с последующей нормализацией значений данных в диапазон от 0 до 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z1354" w:id="80"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z1354" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> = SP + SC, где</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z1355" w:id="81"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z1355" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       R</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пром</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – промежуточный показатель степени риска по субъективным критериям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z1356" w:id="82"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z1356" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SР – показатель степени риска по нарушениям,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z1357" w:id="83"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z1357" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       SC – показатель степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z1358" w:id="84"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z1358" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет производится по каждому субъекту (объекту) контроля однородной группы субъектов (объектов) контроля каждой сферы государственного контроля. При этом перечень оцениваемых субъектов (объектов) контроля, относимых к однородной группе субъектов (объектов) контроля одной сферы государственного контроля, образует выборочную совокупность (выборку) для последующей нормализации данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z1359" w:id="85"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z1359" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчет показателя степени риска по субъективным критериям производится по шкале от 0 до 100 баллов и осуществляется по следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z1360" w:id="86"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z1360" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2844800" cy="901700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
@@ -3121,210 +3215,210 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1361" w:id="87"/>
+    <w:bookmarkStart w:name="z1361" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – показатель субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z1362" w:id="88"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z1362" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       w</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> – удельный вес показателя субъективного критерия,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z1363" w:id="89"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z1363" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       n – количество показателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z1364" w:id="90"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z1364" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученное значение показателя степени риска по субъективным критериям включается в расчет показателя степени риска по субъективным критериям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z1365" w:id="91"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z1365" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассчитанные по субъектам (объектам) значения по показателю нормализуются в диапазон от 0 до 100 баллов. Нормализация данных осуществляется по каждой выборочной совокупности (выборке) с использованием следующей формулы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z1366" w:id="92"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z1366" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="1968500" cy="673100"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
@@ -3346,90 +3440,90 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1367" w:id="93"/>
+    <w:bookmarkStart w:name="z1367" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       R – показатель степени риска (итоговый) по субъективным критериям отдельного субъекта (объекта) контроля, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z1368" w:id="94"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z1368" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="749300" cy="279400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
@@ -3461,70 +3555,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– максимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (верхняя граница шкалы),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1369" w:id="95"/>
+    <w:bookmarkStart w:name="z1369" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="723900" cy="304800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
@@ -3556,70 +3650,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>– минимально возможное значение по шкале степени риска по субъективным критериям по субъектам (объектам), входящим в одну выборочную совокупность (выборку) (нижняя граница шкалы),</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1370" w:id="96"/>
+    <w:bookmarkStart w:name="z1370" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="838200" cy="368300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:stretch>
@@ -3695,228 +3789,416 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="97"/>
+    <w:bookmarkStart w:name="z304" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Управление рисками</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z305" w:id="98"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z305" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска органа государственного контроля в сфере обеспечения единства измерений, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z306" w:id="99"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 14 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z307" w:id="100"/>
+    <w:bookmarkStart w:name="z307" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z308" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z308" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в законах Республики Казахстан и критериях оценки степени риска органа государственного контроля в сфере обеспечения единства измерений определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z309" w:id="102"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z309" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z310" w:id="103"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 15 предусматривается в редакции совместного приказа и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Система оценки и управления рисками государственными органами ведется с использованием информационных систем, относящих субъекты (объекты) контроля к конкретным степеням риска и формирующих списки проведения контрольных мероприятий, а также основывается на государственной статистике, итогах ведомственного статистического наблюдения, а также информационных инструментах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z311" w:id="104"/>
+    <w:bookmarkStart w:name="z311" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии информационной системы оценки и управления рисками минимально допустимый порог количества субъектов (объектов) контроля, в отношении которых осуществляются профилактический контроль с посещением субъекта (объекта) контроля, не должен превышать пяти процентов от общего количества таких субъектов контроля в определенной сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4008,68 +4290,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) контроля в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обеспечения единства измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z313" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 1 предусматривается изменение совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z313" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Степени нарушения требований к субъектам (объектам) контроля в области обеспечения единства измерений при проведении профилактического контроля с посещением, и внеплановых проверок</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 - в редакции совместного приказа Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16017,220 +16375,220 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(объектов) контроля в области</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обеспечения единства измерений</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1372" w:id="106"/>
+    <w:bookmarkStart w:name="z1372" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Критерии оценки дополнены приложением 2 в соответствии с совместным приказом Заместителя Премьер-Министра - Министра торговли и интеграции РК от 13.06.2023 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 225-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и Министра национальной экономики РК от 13.06.2023 № 110 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1373" w:id="107"/>
+    <w:bookmarkStart w:name="z1373" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в области обеспечения единства измерений в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан в отношении субъектов (объектов) контроля осуществляющих виды деятельности, связанные с применением средств измерений, методик выполнения измерений, установленных перечнями измерений, относящихся к государственному регулированию и нормативными правовыми актами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1374" w:id="108"/>
+          <w:bookmarkStart w:name="z1374" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="108"/>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16400,80 +16758,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1381" w:id="109"/>
+          <w:bookmarkStart w:name="z1381" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="109"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16599,134 +16957,134 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1387" w:id="110"/>
+          <w:bookmarkStart w:name="z1387" w:id="107"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Для профилактического контроля с посещением</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="110"/>
+          <w:bookmarkEnd w:id="107"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1389" w:id="111"/>
+          <w:bookmarkStart w:name="z1389" w:id="108"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="111"/>
+          <w:bookmarkEnd w:id="108"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -17016,150 +17374,150 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 100% </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z1403" w:id="112"/>
+    <w:bookmarkStart w:name="z1403" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Показатели субъективных критериев определяются для однородных групп субъектов (объектов) контроля в каждой сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z1404" w:id="113"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z1404" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) В графе 2 указывается показатель субъективного критерия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z1405" w:id="114"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z1405" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) В графе 3 указываются приоритетные источники информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z1406" w:id="115"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z1406" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) В графе 4 указывается удельный вес по значимости показателя субъективного критерия в баллах. Сумма всех строк по данной графе не должно превышать 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z1407" w:id="116"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z1407" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) В графе 5 указываются условия учета показателя субъективного критерия в расчете степени риска по субъективным критериям и числовые значения показателей субъективных критериев, соответствующие каждому условию. Числовые значения указываются в процентах от 0 до 100, в зависимости от повышения риска. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -17348,126 +17706,202 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 14 марта 2022 года № 139-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z160" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      В приложении 2 предусматривается изменение совместным приказом и.о. Министра торговли и интеграции РК от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 158-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.04.2026 № 23 (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z160" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в области обеспечения единства измерений в отношении субъектов (объектов) контроля, осуществляющих виды деятельности, связанные с измерениями, применением средств измерений и эталонов единиц величин, стандартных образцов, методик выполнения измерений, методик поверки средств измерений установленных перечнями измерений, относящихся к государственному регулированию техническими регламентами, а также связанные с установлением соответствия количества фасованной изготовителем или продавцом продукции в упаковках любого вида, а также расфасованной продукции при ее реализации и продукции, отчуждаемой при совершении торговых операций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 – в редакции </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>совместного приказа</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и.о. Министра торговли и интеграции Республики Казахстан от 30 декабря 2022 года № 518-НҚ и Министра национальной экономики Республики Казахстан от 30 декабря 2022 года № 142 (вводится в действие с 01.01.2023).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z795" w:id="118"/>
+      <w:bookmarkStart w:name="z795" w:id="115"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>профилактического контроля с посещением субъекта (объекта) контроля</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17687,80 +18121,80 @@
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z796" w:id="119"/>
+          <w:bookmarkStart w:name="z796" w:id="116"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="116"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17848,80 +18282,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z801" w:id="120"/>
+          <w:bookmarkStart w:name="z801" w:id="117"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="117"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18009,80 +18443,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z806" w:id="121"/>
+          <w:bookmarkStart w:name="z806" w:id="118"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="121"/>
+          <w:bookmarkEnd w:id="118"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18162,80 +18596,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z811" w:id="122"/>
+          <w:bookmarkStart w:name="z811" w:id="119"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="119"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18315,80 +18749,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z816" w:id="123"/>
+          <w:bookmarkStart w:name="z816" w:id="120"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="120"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18468,80 +18902,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z821" w:id="124"/>
+          <w:bookmarkStart w:name="z821" w:id="121"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="121"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18621,80 +19055,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z826" w:id="125"/>
+          <w:bookmarkStart w:name="z826" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18774,80 +19208,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z831" w:id="126"/>
+          <w:bookmarkStart w:name="z831" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18927,80 +19361,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z836" w:id="127"/>
+          <w:bookmarkStart w:name="z836" w:id="124"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19080,80 +19514,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z841" w:id="128"/>
+          <w:bookmarkStart w:name="z841" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19233,80 +19667,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z846" w:id="129"/>
+          <w:bookmarkStart w:name="z846" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19386,80 +19820,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z851" w:id="130"/>
+          <w:bookmarkStart w:name="z851" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19539,118 +19973,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z856" w:id="131"/>
+          <w:bookmarkStart w:name="z856" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z857" w:id="132"/>
+          <w:bookmarkEnd w:id="128"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z857" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие метрологической аттестации методики выполнения измерений прошедшей экспертизу представленного комплекта документов на предмет подтверждения соответствия методики выполнения измерений установленным требованиям путем оценивания правильности (обоснованности):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19908,80 +20342,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z869" w:id="133"/>
+          <w:bookmarkStart w:name="z869" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20061,80 +20495,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z874" w:id="134"/>
+          <w:bookmarkStart w:name="z874" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20214,80 +20648,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z879" w:id="135"/>
+          <w:bookmarkStart w:name="z879" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>14.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20367,80 +20801,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z884" w:id="136"/>
+          <w:bookmarkStart w:name="z884" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>15.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20520,80 +20954,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z889" w:id="137"/>
+          <w:bookmarkStart w:name="z889" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>16.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20673,118 +21107,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z894" w:id="138"/>
+          <w:bookmarkStart w:name="z894" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>17.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z895" w:id="139"/>
+          <w:bookmarkEnd w:id="135"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z895" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение повторной метрологической аттестации методики выполнения измерений при:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -20902,80 +21336,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z902" w:id="140"/>
+          <w:bookmarkStart w:name="z902" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>18.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21055,80 +21489,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z907" w:id="141"/>
+          <w:bookmarkStart w:name="z907" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21208,80 +21642,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z912" w:id="142"/>
+          <w:bookmarkStart w:name="z912" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>20.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21361,80 +21795,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z917" w:id="143"/>
+          <w:bookmarkStart w:name="z917" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>21.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21514,80 +21948,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z922" w:id="144"/>
+          <w:bookmarkStart w:name="z922" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>22.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21667,118 +22101,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z927" w:id="145"/>
+          <w:bookmarkStart w:name="z927" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>23.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z928" w:id="146"/>
+          <w:bookmarkEnd w:id="142"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z928" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление следующих документов для включения в число пользователей методики выполнения измерений других предприятий, если методика выполнения измерения зарегистрирована для использования в пределах одного предприятия:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="146"/>
+          <w:bookmarkEnd w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21924,80 +22358,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z936" w:id="147"/>
+          <w:bookmarkStart w:name="z936" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>24.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="147"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22077,80 +22511,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z941" w:id="148"/>
+          <w:bookmarkStart w:name="z941" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>25.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="148"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22230,80 +22664,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z946" w:id="149"/>
+          <w:bookmarkStart w:name="z946" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>26.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="149"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22383,80 +22817,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z951" w:id="150"/>
+          <w:bookmarkStart w:name="z951" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>27.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="150"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22536,118 +22970,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z956" w:id="151"/>
+          <w:bookmarkStart w:name="z956" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>28.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="151"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z957" w:id="152"/>
+          <w:bookmarkEnd w:id="148"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z957" w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие документов направленных исполнителем по окончанию проведения метрологической аттестации референтной методики выполнения измерений для ее утверждения в уполномоченный орган в области обеспечения единства измерений:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="152"/>
+          <w:bookmarkEnd w:id="149"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22793,80 +23227,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z965" w:id="153"/>
+          <w:bookmarkStart w:name="z965" w:id="150"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>29.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="153"/>
+          <w:bookmarkEnd w:id="150"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22946,80 +23380,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z970" w:id="154"/>
+          <w:bookmarkStart w:name="z970" w:id="151"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="151"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23099,80 +23533,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z975" w:id="155"/>
+          <w:bookmarkStart w:name="z975" w:id="152"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>31.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="152"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23252,80 +23686,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z980" w:id="156"/>
+          <w:bookmarkStart w:name="z980" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>32.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="153"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23405,80 +23839,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z985" w:id="157"/>
+          <w:bookmarkStart w:name="z985" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>33.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23558,80 +23992,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z990" w:id="158"/>
+          <w:bookmarkStart w:name="z990" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>34.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23711,80 +24145,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z995" w:id="159"/>
+          <w:bookmarkStart w:name="z995" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>35.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23864,80 +24298,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1000" w:id="160"/>
+          <w:bookmarkStart w:name="z1000" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>36.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24017,118 +24451,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1005" w:id="161"/>
+          <w:bookmarkStart w:name="z1005" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>37.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1006" w:id="162"/>
+          <w:bookmarkEnd w:id="158"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1006" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Формирование и утверждение перечня эталонов единиц величин по форме, согласно приложения к правилам создания, утверждения, хранения, применения и сличения государственных эталонов единиц величин и эталонов единиц величин субъектов</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 аккредитации </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -24190,80 +24624,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1011" w:id="163"/>
+          <w:bookmarkStart w:name="z1011" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>38.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24343,80 +24777,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1016" w:id="164"/>
+          <w:bookmarkStart w:name="z1016" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>39.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24496,80 +24930,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1021" w:id="165"/>
+          <w:bookmarkStart w:name="z1021" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>40.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24649,80 +25083,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1026" w:id="166"/>
+          <w:bookmarkStart w:name="z1026" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>41.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24802,80 +25236,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1031" w:id="167"/>
+          <w:bookmarkStart w:name="z1031" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>42.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24955,80 +25389,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1036" w:id="168"/>
+          <w:bookmarkStart w:name="z1036" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>43.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25108,80 +25542,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1041" w:id="169"/>
+          <w:bookmarkStart w:name="z1041" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>44.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25261,80 +25695,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1046" w:id="170"/>
+          <w:bookmarkStart w:name="z1046" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>45.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25414,80 +25848,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1051" w:id="171"/>
+          <w:bookmarkStart w:name="z1051" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>46.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25567,80 +26001,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1056" w:id="172"/>
+          <w:bookmarkStart w:name="z1056" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>47.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25720,80 +26154,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1061" w:id="173"/>
+          <w:bookmarkStart w:name="z1061" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>48.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25873,80 +26307,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1066" w:id="174"/>
+          <w:bookmarkStart w:name="z1066" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>49.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26026,80 +26460,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1071" w:id="175"/>
+          <w:bookmarkStart w:name="z1071" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>50.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26179,118 +26613,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1076" w:id="176"/>
+          <w:bookmarkStart w:name="z1076" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>51.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1077" w:id="177"/>
+          <w:bookmarkEnd w:id="173"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1077" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Поверка средств измерений в стационарных или передвижных поверочных лабораториях,</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 непосредственно на местах расположения средств измерений (местах их изготовления, ремонта или эксплуатации)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -26352,80 +26786,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1082" w:id="178"/>
+          <w:bookmarkStart w:name="z1082" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>52.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26505,80 +26939,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1087" w:id="179"/>
+          <w:bookmarkStart w:name="z1087" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>53.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26658,80 +27092,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1092" w:id="180"/>
+          <w:bookmarkStart w:name="z1092" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>54.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26811,80 +27245,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1097" w:id="181"/>
+          <w:bookmarkStart w:name="z1097" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>55.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26964,80 +27398,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1102" w:id="182"/>
+          <w:bookmarkStart w:name="z1102" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>56.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27117,80 +27551,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1107" w:id="183"/>
+          <w:bookmarkStart w:name="z1107" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>57.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27270,80 +27704,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1112" w:id="184"/>
+          <w:bookmarkStart w:name="z1112" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>58.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27423,80 +27857,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1117" w:id="185"/>
+          <w:bookmarkStart w:name="z1117" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>59.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27576,80 +28010,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1122" w:id="186"/>
+          <w:bookmarkStart w:name="z1122" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>60.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="186"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27729,80 +28163,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1127" w:id="187"/>
+          <w:bookmarkStart w:name="z1127" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>61.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="187"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27882,80 +28316,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1132" w:id="188"/>
+          <w:bookmarkStart w:name="z1132" w:id="185"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>62.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="188"/>
+          <w:bookmarkEnd w:id="185"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28035,80 +28469,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1137" w:id="189"/>
+          <w:bookmarkStart w:name="z1137" w:id="186"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>63.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="189"/>
+          <w:bookmarkEnd w:id="186"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28188,80 +28622,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1142" w:id="190"/>
+          <w:bookmarkStart w:name="z1142" w:id="187"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>64.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="190"/>
+          <w:bookmarkEnd w:id="187"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28341,80 +28775,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1147" w:id="191"/>
+          <w:bookmarkStart w:name="z1147" w:id="188"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>65.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="191"/>
+          <w:bookmarkEnd w:id="188"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28494,80 +28928,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1152" w:id="192"/>
+          <w:bookmarkStart w:name="z1152" w:id="189"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>66.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="192"/>
+          <w:bookmarkEnd w:id="189"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28647,80 +29081,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1157" w:id="193"/>
+          <w:bookmarkStart w:name="z1157" w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>67.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="193"/>
+          <w:bookmarkEnd w:id="190"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28800,80 +29234,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1162" w:id="194"/>
+          <w:bookmarkStart w:name="z1162" w:id="191"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>68.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="194"/>
+          <w:bookmarkEnd w:id="191"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28953,80 +29387,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1167" w:id="195"/>
+          <w:bookmarkStart w:name="z1167" w:id="192"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>69.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="192"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29106,80 +29540,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1172" w:id="196"/>
+          <w:bookmarkStart w:name="z1172" w:id="193"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>70.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="193"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29259,80 +29693,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1177" w:id="197"/>
+          <w:bookmarkStart w:name="z1177" w:id="194"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>71.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="197"/>
+          <w:bookmarkEnd w:id="194"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29412,80 +29846,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1182" w:id="198"/>
+          <w:bookmarkStart w:name="z1182" w:id="195"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>72.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="198"/>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29565,80 +29999,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1187" w:id="199"/>
+          <w:bookmarkStart w:name="z1187" w:id="196"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>73.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="199"/>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29718,80 +30152,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1192" w:id="200"/>
+          <w:bookmarkStart w:name="z1192" w:id="197"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>74.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="200"/>
+          <w:bookmarkEnd w:id="197"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29871,118 +30305,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1197" w:id="201"/>
+          <w:bookmarkStart w:name="z1197" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>75.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="201"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1198" w:id="202"/>
+          <w:bookmarkEnd w:id="198"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1198" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 В случае утери сертификата поверитель:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="202"/>
+          <w:bookmarkEnd w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -30072,80 +30506,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1204" w:id="203"/>
+          <w:bookmarkStart w:name="z1204" w:id="200"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>76.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="203"/>
+          <w:bookmarkEnd w:id="200"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30225,80 +30659,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1209" w:id="204"/>
+          <w:bookmarkStart w:name="z1209" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>77.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="204"/>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30378,80 +30812,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1214" w:id="205"/>
+          <w:bookmarkStart w:name="z1214" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>78.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="205"/>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30531,80 +30965,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1219" w:id="206"/>
+          <w:bookmarkStart w:name="z1219" w:id="203"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>79.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="206"/>
+          <w:bookmarkEnd w:id="203"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30684,80 +31118,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1224" w:id="207"/>
+          <w:bookmarkStart w:name="z1224" w:id="204"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>80.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="207"/>
+          <w:bookmarkEnd w:id="204"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30837,80 +31271,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1229" w:id="208"/>
+          <w:bookmarkStart w:name="z1229" w:id="205"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>81.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="208"/>
+          <w:bookmarkEnd w:id="205"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30990,80 +31424,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1234" w:id="209"/>
+          <w:bookmarkStart w:name="z1234" w:id="206"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>82.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="209"/>
+          <w:bookmarkEnd w:id="206"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31143,80 +31577,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1239" w:id="210"/>
+          <w:bookmarkStart w:name="z1239" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>83.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="210"/>
+          <w:bookmarkEnd w:id="207"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31296,80 +31730,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1244" w:id="211"/>
+          <w:bookmarkStart w:name="z1244" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>84.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="211"/>
+          <w:bookmarkEnd w:id="208"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31449,80 +31883,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1249" w:id="212"/>
+          <w:bookmarkStart w:name="z1249" w:id="209"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>85.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="209"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31602,80 +32036,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1254" w:id="213"/>
+          <w:bookmarkStart w:name="z1254" w:id="210"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>86.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="210"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31755,80 +32189,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1259" w:id="214"/>
+          <w:bookmarkStart w:name="z1259" w:id="211"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>87.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="214"/>
+          <w:bookmarkEnd w:id="211"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31908,118 +32342,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1264" w:id="215"/>
+          <w:bookmarkStart w:name="z1264" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>88.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="215"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1265" w:id="216"/>
+          <w:bookmarkEnd w:id="212"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1265" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соответствие поверительных клейм нижеследующим способам нанесения:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="216"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32137,80 +32571,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1272" w:id="217"/>
+          <w:bookmarkStart w:name="z1272" w:id="214"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>89.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="217"/>
+          <w:bookmarkEnd w:id="214"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32290,118 +32724,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1277" w:id="218"/>
+          <w:bookmarkStart w:name="z1277" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>90.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1278" w:id="219"/>
+          <w:bookmarkEnd w:id="215"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1278" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наличие метрологической экспертизы стандартов на продукцию и услуги, работы (процессы), методы контроля (испытаний, измерений, анализа) которые устанавливают:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -32603,80 +33037,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1288" w:id="220"/>
+          <w:bookmarkStart w:name="z1288" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>91.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32756,118 +33190,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1293" w:id="221"/>
+          <w:bookmarkStart w:name="z1293" w:id="218"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>92.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1294" w:id="222"/>
+          <w:bookmarkEnd w:id="218"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1294" w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Для проведения метрологической экспертизы документов по разработке стандартного образца заявитель направляет в Государственный научный метрологический центр следующие документы:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="219"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33069,80 +33503,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1304" w:id="223"/>
+          <w:bookmarkStart w:name="z1304" w:id="220"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>93.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="223"/>
+          <w:bookmarkEnd w:id="220"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33222,118 +33656,118 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1309" w:id="224"/>
+          <w:bookmarkStart w:name="z1309" w:id="221"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>94.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="224"/>
-[...18 lines deleted...]
-          <w:bookmarkStart w:name="z1310" w:id="225"/>
+          <w:bookmarkEnd w:id="221"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1310" w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Разработка методики поверки:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="225"/>
+          <w:bookmarkEnd w:id="222"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -33451,80 +33885,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1317" w:id="226"/>
+          <w:bookmarkStart w:name="z1317" w:id="223"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>95.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="226"/>
+          <w:bookmarkEnd w:id="223"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33604,80 +34038,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1322" w:id="227"/>
+          <w:bookmarkStart w:name="z1322" w:id="224"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>96.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="227"/>
+          <w:bookmarkEnd w:id="224"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33757,80 +34191,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z1327" w:id="228"/>
+          <w:bookmarkStart w:name="z1327" w:id="225"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>97.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="228"/>
+          <w:bookmarkEnd w:id="225"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33896,64 +34330,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1332" w:id="229"/>
+      <w:bookmarkStart w:name="z1332" w:id="226"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (ые) лицо (а)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________ ___________ ______________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -34044,55 +34478,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34418,31 +34852,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>