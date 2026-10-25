--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d672cb" w14:textId="9d672cb">
+    <w:p w14:paraId="c27640a" w14:textId="c27640a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1664,52 +1664,72 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) описание функций подразделения по ПОД/ФТ, в том числе процедуру взаимодействия с другими подразделениями и персоналом организации, филиалами при осуществлении внутреннего контроля в целях ПОД/ФТ/ФРОМУ, а также функций, полномочий ответственного работника, процедуру взаимодействия ответственного работника с уполномоченными органами и должностными лицами организации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z46" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) сведения об автоматизированных цифровых системах и программном обеспечении, используемых для осуществления внутреннего контроля в целях ПОД/ФТ/ФРОМУ и передачи сообщений в уполномоченный орган по финансовому мониторингу, в том числе сведения об их разработчиках;</w:t>
+        <w:t xml:space="preserve">
+      2) сведения об автоматизированных цифровых системах и программном обеспечении, используемых для осуществления внутреннего контроля в целях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и передачи сообщений в уполномоченный орган по финансовому мониторингу, в том числе сведения об их разработчиках;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z47" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок фиксирования сведений, а также хранения документов и информации, полученных в ходе реализации внутреннего контроля в целях ПОД/ФТ/ФРОМУ, с учетом возможности их использования в качестве доказательства в суде, чтобы они могли быть своевременно доступны уполномоченному органу, а также иным государственным органам в соответствии с их компетенцией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z48" w:id="33"/>
     <w:p>
@@ -1854,71 +1874,91 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменением, внесенным постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными постановлениями Правления Национального Банка РК от 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026); от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z55" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2622,52 +2662,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, не совмещаются с функциями службы внутреннего аудита либо иного органа, уполномоченного на проведение внутреннего аудита, а также функциями подразделений, осуществляющих операционную (текущую) деятельность организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z72" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      12. Организация для автоматизации процессов по вопросам внутреннего контроля в целях ПОД/ФТ/ФРОМУ использует автоматизированные цифровые системы, соответствующие следующим требованиям:</w:t>
+        <w:t xml:space="preserve">
+      12. Организация для автоматизации процессов по вопросам внутреннего контроля в целях </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> использует автоматизированные цифровые системы, соответствующие следующим требованиям:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z302" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) возможность ведения досье (анкет) клиентов, включая вносимые в них изменения (дополнения);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z303" w:id="61"/>
     <w:p>
@@ -2994,91 +3054,111 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12 - в редакции постановления Правления Национального Банка РК от 17.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 94</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенными постановлениями Правления Национального Банка РК от 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с 12.07.2026); от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4246,1370 +4326,412 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) иностранные государства (территории), в отношении которых применяются международные санкции (эмбарго), принятые резолюциями Совета Безопасности Организаций Объединенных Наций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
     <w:bookmarkStart w:name="z108" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) иностранные государства и (или) части территорий иностранных государств, характеризующихся как оффшорные зоны:</w:t>
+        <w:t xml:space="preserve">
+      3) иностранные государства и (или) части территорий иностранных государств, характеризующихся как оффшорные зоны согласно перечню офшорных зон, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 10 апреля 2026 года № 34 "Об утверждении перечня офшорных зон";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z109" w:id="106"/>
-[...15 lines deleted...]
-      Соединенные Штаты Америки (только в части территорий Американских Виргинских островов, штата Вайоминг, острова Гуам, штата Делавэр и Содружества Пуэрто-Рико);</w:t>
+    <w:bookmarkStart w:name="z161" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) иностранные государства (территории), определенные организацией в качестве представляющих высокий риск ОД/ФТ/ФРОМУ на основе других факторов (сведения об уровне коррупции, незаконного производства, оборота и (или) транзита наркотиков, сведения о поддержке международного терроризма и другое).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z110" w:id="107"/>
-[...15 lines deleted...]
-      Княжество Андорра;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z162" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Услуги (продукты, операции) организации, а также способы их предоставления, подверженные высокому риску ОД/ФТ/ФРОМУ, включают, но не ограничиваются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z111" w:id="108"/>
-[...15 lines deleted...]
-      Государство Антигуа и Барбуда;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) дистанционное обслуживание клиентов, включая обслуживание посредством электронных терминалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z112" w:id="109"/>
-[...15 lines deleted...]
-      Содружество Багамских островов;</w:t>
+    <w:bookmarkStart w:name="z164" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) услуги по приему наличных денег для осуществления платежа без открытия банковского счета отправителя денег на сумму, превышающую пятьсот тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z113" w:id="110"/>
-[...15 lines deleted...]
-      Государство Барбадос;</w:t>
+    <w:bookmarkStart w:name="z165" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) услуги по реализации (распространению) электронных денег и платежных карточек;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z114" w:id="111"/>
-[...15 lines deleted...]
-      Государство Белиз;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) исключен постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) услуги по обработке платежей, инициированных клиентом в электронной форме, и передаче необходимой информации банку, организации, осуществляющей отдельные виды банковских операций, для осуществления платежа и (или) перевода либо принятия денег по данным платежам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z115" w:id="112"/>
-[...1018 lines deleted...]
-    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 с изменениями, внесенными постановлениями Правления Национального Банка РК от 10.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4) исключен постановлением Правления Национального Банка РК от 10.06.2026 </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 10.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования);</w:t>
+        <w:t xml:space="preserve"> (вводятся в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="163"/>
-[...101 lines deleted...]
-    <w:bookmarkStart w:name="z168" w:id="164"/>
+    <w:bookmarkStart w:name="z168" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При оценке степени подверженности услуг (продуктов) организации рискам ОД/ФТ/ФРОМУ в соответствии с категориями и факторами рисков, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5644,92 +4766,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, организацией учитываются дополнительные сведения, влияющие на итоговую степень риска, включая, но не ограничиваясь:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z169" w:id="165"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z169" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) количество направленных организацией в уполномоченный орган по финансовому мониторингу сообщений о подозрительных операциях клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z170" w:id="166"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z170" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) количество направленных организацией в уполномоченный орган по финансовому мониторингу сообщений о пороговых операциях клиентов с наличными деньгами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z171" w:id="167"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z171" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. В рамках реализации программы управления рисками (оценки рисков) ОД/ФТ/ФРОМУ организацией принимаются меры по классификации клиентов с учетом категорий и факторов рисков, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5764,269 +4886,269 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, а также иных категорий и факторов рисков, устанавливаемых организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z172" w:id="168"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z172" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уровень риска клиента (группы клиентов) устанавливается организацией по результатам анализа сведений о клиенте (клиентах), полученных в рамках процедур по идентификации и мониторингу операций клиентов, и оценивается по шкале определения уровня риска, которая не может состоять менее чем из двух уровней (низкий, высокий).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z173" w:id="169"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z173" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пересмотр уровня риска клиента (группы клиентов) осуществляется организацией по мере обновления сведений о клиенте (группе клиентов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z174" w:id="170"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Программа идентификации клиентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z175" w:id="171"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z175" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. В целях реализации требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона о ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по надлежащей проверке клиента организация разрабатывает программу идентификации клиентов (их представителей) и бенефициарных собственников.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z346" w:id="172"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z346" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Идентификация клиента (его представителя) и бенефициарного собственника заключается в проведении организацией мероприятий по фиксированию и проверке достоверности сведений о клиенте (его представителе), выявлению бенефициарного собственника и фиксированию сведений о нем, установлению и фиксированию предполагаемой цели деловых отношений или разовой операции (сделки), а также получению и фиксированию иных предусмотренных Требованиями сведений о клиенте (его представителе) и бенефициарном собственнике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z347" w:id="173"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z347" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В зависимости от уровня риска клиента степень проводимых организацией мероприятий выражается в применении упрощенных либо усиленных мер надлежащей проверки клиентов (их представителей) и бенефициарных собственников путем проведения стандартной, упрощенной либо усиленной идентификации клиентов (их представителей), бенефициарных собственников, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z348" w:id="174"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z348" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Идентификация бенефициарного собственника осуществляется путем принятия надлежащих (разумных) мер для проверки личности бенефициарного собственника клиента, в том числе путем запроса у клиента дополнительных сведений и (или) документов о конечном бенефициаром собственнике клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z349" w:id="175"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z349" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для выявления бенефициарного собственника, сведения, представленные клиентом (его представителем) и бенефициарным собственником, сверяются со сведениями, отраженными в реестре бенефициарных собственников юридических лиц в соответствии с порядком, определяемом уполномоченным органом по финансовому мониторингу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z350" w:id="176"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z350" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях риск-идентификации клиента (его представителя) организацией (на добровольной основе) используется скоринговый модуль – автоматизированная система, содержащая в себе информацию из разных источников данных.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6045,51 +5167,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z390" w:id="177"/>
+    <w:bookmarkStart w:name="z390" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20-1. В соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6104,51 +5226,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О платежах и платежных системах" организация осуществляет авторизацию клиента в мобильном приложении с использованием средств аутентификации, обеспечивающих подтверждение личности клиента с применением биометрических данных клиента, в случае:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) первичной регистрации клиента в мобильном приложении; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6313,70 +5435,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="178"/>
+    <w:bookmarkStart w:name="z179" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Организация проводит идентификацию клиента (его представителя) и бенефициарного собственника, а также устанавливает предполагаемую цель деловых отношений или разовой операции (сделки) в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установления деловых отношений с клиентом, за исключением реализации электронных денег на сумму, не превышающую трехкратный размер месячного расчетного показателя, а также распространение платежных карточек, сумма которых не превышает двести тысяч теңге;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6539,70 +5661,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводятся в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z351" w:id="179"/>
+    <w:bookmarkStart w:name="z351" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1. Организация принимает меры по недопущению вовлечения ее в противоправную деятельность, осуществление операций, связанных с дальнейшим приобретением необеспеченных цифровых активов на биржах цифровых активов, не являющихся участниками Международного финансового центра "Астана", оказывающих услуги по управлению платформой цифровых активов, через провайдеров услуг цифровых активов, не являющихся лицензированными или прошедшими учетную регистрацию в Национальном Банке и участников особого режима регулирования Национального Банка, деятельность которых связана с цифровыми активами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6641,150 +5763,150 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z352" w:id="180"/>
+    <w:bookmarkStart w:name="z352" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-2. Организация при осуществлении платежа (или) перевода денег клиента блокирует его при наличии оснований полагать, что данный платеж и (или) перевод денег является подозрительным в соответствии с критериями, установленными законодательством Республики Казахстан и внутренними документами, когда платеж и (или) перевод денег:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z353" w:id="181"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z353" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       осуществляется в пользу организатора игорного бизнеса, в том числе, иностранного, деятельность которого запрещена на территории Республики Казахстан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об игорном бизнесе";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z354" w:id="182"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z354" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляется в пользу поставщика услуги, деятельность которого не соответствует заявленной деятельности, указанной при вступлении в деловые отношения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z355" w:id="183"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z355" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществляется вне перечня допустимых к оплате видов товаров/сервисов/услуг, утвержденного Организацией в рамках взаимодействия с поставщиком платежных услуг, в том числе иностранным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6803,90 +5925,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z356" w:id="184"/>
+    <w:bookmarkStart w:name="z356" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21-3. Организация в случае, когда потенциальным клиентом является иностранный поставщик услуг при установлении деловых отношений с ним принимает в отношении него усиленные меры по надлежащей проверке, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6905,70 +6027,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z362" w:id="185"/>
+    <w:bookmarkStart w:name="z362" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-4. Поставщик услуг при вступлении в деловые отношения с организацией в целях обеспечения приема платежей в свою пользу представляет организации достоверную информацию об оказываемой деятельности, в том числе, с указанием полного перечня видов услуг, планируемых к оказанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае если поставщик услуг является иностранным поставщиком платежных услуг, организация дополнительно принимает следующие меры:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7133,210 +6255,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z363" w:id="186"/>
+    <w:bookmarkStart w:name="z363" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-5. Организация при обработке платежей с использованием платежной карточки обеспечивает формирование в своей автоматизированной системе полной информации о параметрах каждой операции в том числе следующей информацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z364" w:id="187"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z364" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) идентификатор транзакции внутри системы Организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z365" w:id="188"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z365" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) дата и время операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z366" w:id="189"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z366" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) код категории субъекта предпринимательства (Merchant Category Code);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z367" w:id="190"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z367" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уникальный 12-значный идентификатор операции (Reference Retrieval Number или Receiver Reference Number) и иные технические реквизиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z368" w:id="191"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z368" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) наименование Организации без сокращений, торговых обозначений, аббревиатур и кодов, допускающих неоднозначное толкование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z369" w:id="192"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z369" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) наименование торговой точки без сокращений, торговых обозначений, аббревиатур и кодов, допускающих неоднозначное толкование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z370" w:id="193"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z370" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) в случае участия в операции третьих сторон – поставщиков платежных услуг (платежный посредник), в том числе иностранных, их наименование без сокращений, торговых обозначений, аббревиатур и кодов, допускающих неоднозначное толкование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7375,250 +6497,250 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="194"/>
+    <w:bookmarkStart w:name="z371" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-6. Организация, осуществляющая обработку операций с использованием электронных денег, обеспечивает формирование в своей автоматизированной системе полной информации о параметрах каждой операции с использованием электронных денег, в том числе следующей информации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z372" w:id="195"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z372" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Идентификатор транзакции внутри системы электронных денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z373" w:id="196"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z373" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Дата и время операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z374" w:id="197"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z374" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Сведения об электронных кошельках отправителя и получателя (уникальный идентификатор, статус идентификации владельца);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z375" w:id="198"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z375" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) Сведения об отправителе электронных денег (в случае наличия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z376" w:id="199"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z376" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) Сведения о получателе электронных денег;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z377" w:id="200"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z377" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) Код назначения операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z378" w:id="201"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z378" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) Наименование поставщика платежных услуг (платежный посредник), в том числе иностранного, в пользу которого осуществляется перевод электронных денег от отправителя за оплату услуг третьих лиц, не представленных в системе электронных денег в качестве поставщиков услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z379" w:id="202"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z379" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) Сведения о погашении электронных денег (банк, номер банковского счета).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z380" w:id="203"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z380" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При осуществлении перевода электронных денег от отправителя в пользу поставщика платежных услуг (платежный посредник), в том числе иностранного, за оплату услуг третьих лиц, не представленных в системе электронных денег в качестве поставщиков услуг, Организация обязана обеспечить отображение полной цепочки участников операции в платежном документе (чеке, квитанции, детализации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7637,70 +6759,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z387" w:id="204"/>
+    <w:bookmarkStart w:name="z387" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-7. В рамках взаимодействия с иностранными поставщиками платежных услуг (платежный посредник), в пользу которых организация принимает платежи за товары/сервисы/услуги третьих лиц, организация устанавливает перечень допустимых к оплате видов товаров/сервисов/услуг в виде приложения к заключаемому договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Приложение включает в себя следующую информацию о:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7847,70 +6969,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z389" w:id="205"/>
+    <w:bookmarkStart w:name="z389" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-8. Организация, являющаяся оператором системы электронных денег, допускает открытие не более трех электронных кошельков одному владельцу электронных денег в рамках одной системы электронных денег.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация принимает меры по усиленному мониторингу операций клиентов - владельцев двух и более электронных кошельков в рамках одной системы электронных денег.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -7967,70 +7089,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="206"/>
+    <w:bookmarkStart w:name="z189" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Сведения, полученные в соответствии с пунктами 21 и 21-7 Требований, вносятся (включаются) организацией в досье клиента, которое хранится в организации на протяжении всего периода деловых отношений с клиентом и не менее пяти лет со дня их окончания либо совершения разовой операции (сделки), с учетом возможности их использования в качестве доказательства в суде, чтобы они могли быть своевременно доступны уполномоченному органу, а также иным государственным органам в соответствии с их компетенцией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Документы и сведения об операциях с деньгами и (или) иным имуществом, в том числе подлежащих финансовому мониторингу, подозрительных операциях, а также результаты изучения сложных, необычно крупных и других необычных операций подлежат хранению организациями не менее пяти лет после совершения операции.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -8067,251 +7189,251 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="207"/>
+    <w:bookmarkStart w:name="z191" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Упрощенная идентификация проводится организацией с учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ при:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z192" w:id="208"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z192" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) установлении деловых отношений с банками второго уровня, страховыми (перестраховочными) организациями, профессиональными участниками рынка ценных бумаг - резидентами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z193" w:id="209"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z193" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) присвоении клиенту пониженного уровня риска ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z194" w:id="210"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z194" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Усиленная идентификация проводится организацией:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z195" w:id="211"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z195" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) при присвоении клиенту высокого уровня риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z196" w:id="212"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z196" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при выявлении в процессе мониторинга и изучения операций клиента подозрительной операции (сделки) либо попытки ее совершения, за исключением ситуаций, при которых усиленная идентификация приведет к его непреднамеренному информированию о направлении сообщения о такой операции в уполномоченный орган по финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z197" w:id="213"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z197" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) при проведении операций на сумму, превышающую порог, установленный пунктом 1 статьи 4 Закона о ПОД/ФТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z198" w:id="214"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z198" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) при наличии сомнений в достоверности представленных клиентом сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z199" w:id="215"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z199" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) в случаях, установленных внутренними документами организации, в том числе по решению ответственного работника.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z200" w:id="216"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z200" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. В процессе идентификации клиента (выявления бенефициарного собственника) организацией проводится проверка на наличие такого клиента (бенефициарного собственника) в перечне организаций и лиц, связанных с финансированием терроризма и экстремизма, получаемом в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8326,1567 +7448,1629 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ (далее – Перечень ФТ), перечне организаций и лиц, связанных с финансированием распространения оружия массового уничтожения, получаемом в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 12-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ (далее – Перечень ФРОМУ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="218"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z201" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В отношении иностранных граждан, иных лиц, в отношении которых у организации имеются сведения о наличии у них гражданства иностранного государства, а также лиц без гражданства организацией в процессе идентификации клиента (выявления бенефициарного собственника) проводится проверка на принадлежность такого клиента (бенефициарного собственника) к публичному должностному лицу, его супруге (супругу) и близким родственникам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 с изменением, внесенным постановлением Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z202" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Документы, представляемые клиентом (его представителем) в целях подтверждения сведений о клиенте (его представителе) и бенефициарном собственнике, проверяются на их действительность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z203" w:id="219"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z203" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Программа идентификации клиента (его представителя) и бенефициарного собственника включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z204" w:id="220"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z204" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) процедуру принятия клиентов на обслуживание, включая процедуру и основания для отказа в установлении деловых отношений и (или) в проведении операции, а также прекращения деловых отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z205" w:id="221"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z205" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуру идентификации клиента (его представителя) и бенефициарного собственника, в том числе особенности процедур применения упрощенных и усиленных мер надлежащей проверки клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z206" w:id="222"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z206" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) описание мер, направленных на выявление среди физических лиц, находящихся на обслуживании или принимаемых на обслуживание, публичных должностных лиц, их супругов и близких родственников и принятие таких клиентов на обслуживание (с письменного разрешения должностных лиц организации);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z207" w:id="223"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z207" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) процедуру проверки клиента (его представителя) и бенефициарного собственника на наличие в Перечне ФТ и Перечне ФРОМУ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z208" w:id="224"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z208" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) особенности идентификации при дистанционном установлении деловых отношений (без личного присутствия клиента или его представителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z209" w:id="225"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z209" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) особенности обмена сведениями, полученными в процессе идентификации клиента (его представителя) и бенефициарного собственника, в рамках выполнения требований по ПОД/ФТ/ФРОМУ, установленных юридическим лицом, которое имеет контроль над организацией (при наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z210" w:id="226"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z210" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) описание дополнительных источников информации, в том числе предоставляемых государственными органами, в целях идентификации клиента (его представителя) и бенефициарного собственника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z211" w:id="227"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z211" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) процедуру проверки достоверности сведений о клиенте (его представителе) и бенефициарном собственнике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z212" w:id="228"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z212" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) требования к форме, содержанию и порядку ведения досье клиента, обновления сведений, содержащихся в досье, с указанием периодичности обновления сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z213" w:id="229"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z213" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) процедуру обеспечения доступа работников организации к информации, полученной при проведении идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z214" w:id="230"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z214" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) процедуру оценки уровня риска клиента, основания оценки такого риска;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z215" w:id="231"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z215" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) перечень мер (процедур), направленных на выявление и идентификацию организацией бенефициарного собственника клиентов, включая перечень запрашиваемых у клиента документов и информации, порядок принятия организацией решения о признании физического лица бенефициарным собственником;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z216" w:id="232"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z216" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) дополнительные меры (при наличии) по идентификации клиента (его представителя) и бенефициарного собственника, включенные в программу организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z217" w:id="233"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z217" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Если организация в соответствии с Законом о ПОД/ФТ на основании договора поручила иному лицу применение в отношении клиентов организации мер, предусмотренных подпунктами 1), 2), 2-1), 2-2) и 4) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ, организация разрабатывает правила ее взаимодействия с такими лицами, которые включают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z218" w:id="234"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z218" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру выявления возможных (потенциальных) рисков ОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z219" w:id="235"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z219" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру заключения организацией договоров с лицами, которым поручено проведение идентификации, а также перечень должностных лиц организации, уполномоченных заключать такие договоры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z220" w:id="236"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z220" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру идентификации клиента-физического лица, его представителя, выгодоприобретателя в соответствии с договорами между организацией и лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z221" w:id="237"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z221" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру и сроки передачи организации сведений, полученных при проведении идентификации, лицами, которым поручено проведение идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z222" w:id="238"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z222" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру осуществления организацией контроля за соблюдением лицами, которым поручено проведение идентификации, требований по идентификации, включая процедуру, сроки и полноту передачи организации полученных сведений, а также меры, принимаемые организацией по устранению выявленных нарушений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z223" w:id="239"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z223" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       основания, процедуру и сроки принятия организацией решения об одностороннем отказе от исполнения договора с лицами, которым поручено проведение идентификации, в случае несоблюдения ими требований по идентификации, в том числе процедуру, сроки и полноту передачи организации полученных сведений, а также перечень должностных лиц организации, уполномоченных принимать такое решение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z224" w:id="240"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z224" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       положения об ответственности лиц, которым организация поручила проведение идентификации, за несоблюдение ими требований по идентификации, включая порядок, сроки и полноту передачи организации полученных сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z225" w:id="241"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z225" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедуру взаимодействия организации с лицами, которым поручено проведение идентификации, по вопросам оказания им методологической помощи в целях выполнения требований по идентификации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z226" w:id="242"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z226" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнительные условия (при наличии), включенные в правила взаимодействия организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z227" w:id="243"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z227" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Организации не совершают действия, предусмотренные пунктами 6, 6-1 и 8 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ, в случае регистрации, пребывания или нахождения другого субъекта финансового мониторинга или иностранной финансовой организации в государстве (территории), которое не выполняет и (или) недостаточно выполняет рекомендации Группы разработки финансовых мер борьбы с отмыванием денег (ФАТФ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z228" w:id="244"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z228" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. С учетом требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона о ПОД/ФТ организация проводит идентификацию клиента (его представителя) и бенефициарного собственника до установления деловых отношений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z229" w:id="245"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z229" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Программа мониторинга и изучения операций клиентов, включая изучение сложных, необычно крупных и других необычных операций клиентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z230" w:id="246"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z230" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. В целях реализации требований Закона о ПОД/ФТ по надлежащей проверке клиента, а также по выявлению и направлению в уполномоченный орган по финансовому мониторингу сообщений о пороговых и подозрительных операциях, организация разрабатывает программу мониторинга и изучения операций клиентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z231" w:id="247"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z231" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. В рамках программы мониторинга и изучения операций клиентов организацией проводятся мероприятия по обновлению и (или) получению дополнительных сведений о клиентах (их представителях) и бенефициарных собственниках, а также по изучению операций клиентов и выявлению пороговых и подозрительных операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z232" w:id="248"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z232" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Частота, глубина и интенсивность изучения операций клиента определяется с учетом уровня риска клиента, на основе анализа сведений о размере, значимости, характере, масштабе и сложности деятельности клиента, а также сведений об источнике финансирования совершаемых клиентом операций и (или) степени подверженности услуг, которыми пользуется клиент, рискам ОД/ФТ/ФРОМУ, совершения (попытка совершения) клиентом операций (операции), подлежащих финансовому мониторингу, а также с учетом имеющихся у организации сценариев (схем) ОД/ФТ/ФРОМУ и (или) признаков необычных и подозрительных операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z233" w:id="249"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z233" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты мониторинга и изучения операций клиентов используются организацией для ежегодной оценки степени подверженности услуг организации рискам ОД/ФТ/ФРОМУ, а также для пересмотра уровней рисков клиентов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z234" w:id="250"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z234" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Полученные в рамках реализации программы мониторинга и изучения операций клиента, включая изучение сложных, необычно крупных и других необычных операций клиентов, сведения вносятся в досье клиента и хранятся в организации на протяжении всего периода деловых отношений с клиентом и не менее пяти лет со дня их окончания либо совершения разовой операции (сделки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z235" w:id="251"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z235" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Периодичность обновления и (или) необходимость получения дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике устанавливаются организацией с учетом уровня риска клиента (группы клиентов) и (или) степени подверженности услуг организации, которыми пользуется клиент, рисков ОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z236" w:id="252"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z236" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Обновление сведений о клиенте (его представителе) и бенефициарном собственнике с высоким уровнем риска осуществляется не реже одного раза в год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z237" w:id="253"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z237" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка наличия клиента (бенефициарного собственника) в Перечне ФТ и Перечне ФРОМУ (включения в Перечень ФТ и Перечень ФРОМУ) не зависит от уровня риска клиента и осуществляется по мере внесения изменений в Перечнях ФТ и Перечнях ФРОМУ (обновления Перечня ФТ и Перечня ФРОМУ).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z238" w:id="254"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z238" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Программа мониторинга и изучения операций клиентов включает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z239" w:id="255"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z239" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) перечень признаков необычных и подозрительных операций, составляемый на основе Признаков определения подозрительной операций, утвержденных уполномоченным органом по финансовому мониторингу в соответствии с пунктом 2 статьи 10 Закона о ПОД/ФТ, а также разработанных организацией самостоятельно;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z240" w:id="256"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z240" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) процедуру выявления операции клиента, имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма, утвержденным уполномоченным органом по финансовому мониторингу в соответствии с пунктом 5 статьи 4 Закона о ПОД/ФТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z241" w:id="257"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z241" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) распределение обязанностей между работниками организации по обновлению ранее полученных и (или) получению дополнительных сведений о клиенте (его представителе) и бенефициарном собственнике в случаях, предусмотренных Требованиями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z242" w:id="258"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z242" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) распределение обязанностей между работниками организации по выявлению и передаче между работниками сведений о пороговых, необычных и подозрительных операциях, а также операциях, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z243" w:id="259"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z243" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) описание механизма взаимодействия подразделений при выявлении пороговых, необычных и подозрительных операций, а также операций, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z244" w:id="260"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z244" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) процедуру, основания и срок принятия ответственным работником решения о квалификации операции клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z245" w:id="261"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z245" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) процедуру взаимодействия работников по принятию решения об отказе в проведении операции клиента (за исключением отказа в связи с нахождением клиента, бенефициарного собственника в Перечне ФТ и Перечне ФРОМУ), а также о прекращении деловых отношений с клиентом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z246" w:id="262"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z246" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) процедуру взаимодействия подразделений (работников) организации по выявлению клиентов и бенефициарных собственников, находящихся в Перечне ФТ и Перечне ФРОМУ, а также по незамедлительному замораживанию операций с деньгами и (или) иным имуществом таких клиентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z247" w:id="263"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z247" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) процедуру фиксирования (в том числе способы фиксирования) и хранения сведений о результатах изучения необычных операций, а также сведений о пороговых и подозрительных операциях (в том числе суммы операции, валюты операции) и операциях, имеющих характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z248" w:id="264"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z248" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) процедуру представления в уполномоченный орган по финансовому мониторингу сообщений о пороговых и подозрительных операциях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z249" w:id="265"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z249" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) процедуру информирования (при необходимости) уполномоченных органов и должностных лиц организации о выявлении пороговой и подозрительной операции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z250" w:id="266"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z250" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) процедуру принятия и описание мер, принимаемых в отношении клиента и его операций в случае осуществления клиентом систематически и (или) в значительных объемах необычных и (или) подозрительных операций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z251" w:id="267"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z251" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) дополнительные меры (при наличии) по мониторингу и изучению операций клиентов, включенные в программу организацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z252" w:id="268"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z252" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. При возникновении сомнений в части правомерности квалификации операции в качестве пороговой, а также при выявлении необычной или подозрительной операции и операции, имеющей характеристики, соответствующие типологиям, схемам и способам легализации (отмывания) преступных доходов и финансирования терроризма, работник организации, выявивший указанную операцию, направляет сообщение о такой операции ответственному работнику (в подразделение по ПОД/ФТ) в порядке, в форме и в сроки, установленные внутренними документами организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z253" w:id="269"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z253" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация о нескольких операциях направляется как в одном сообщении или несколькими сообщениями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z254" w:id="270"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z254" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сообщения об операциях, указанные в части первой настоящего пункта, а также результаты их изучения, хранятся организацией не менее пяти лет со дня прекращения деловых отношений с клиентом либо совершения разовой операции (сделки).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z255" w:id="271"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z255" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. В соответствии с подпунктом 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона о ПОД/ФТ все операции клиента подлежат изучению:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z256" w:id="272"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z256" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       по основаниям, указанным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 4 Закона о ПОД/ФТ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z257" w:id="273"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z257" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       если они имеют характеристики признаков подозрительной операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z258" w:id="274"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z258" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Операции клиента признаются подозрительными в случае, если по результатам изучения операций, указанных в части первой настоящего пункта, у организации имеются основания полагать, что операции клиента связаны с легализацией отмывания доходов и финансирования терроризма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z259" w:id="275"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z259" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решение о признании (непризнании) операции клиента в качестве подозрительной операции организацией принимается самостоятельно на основании имеющейся в ее распоряжении информации и документов, характеризующих статус и деятельность клиента (его представителя) и бенефициарного собственника, осуществляющего операцию, а также информации о финансово-хозяйственной деятельности, финансовом положении и деловой репутации клиента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z260" w:id="276"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z260" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Разница между временем совершения операции и временем признания такой операции подозрительной, не превышает промежуток времени, определяющий частоту изучения операции клиента в соответствии с правилами внутреннего контроля организации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z261" w:id="277"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z261" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация представляет в уполномоченный орган по финансовому мониторингу сообщения о совершении подозрительной операции с деньгами и (или) иным имуществом, не позднее рабочего дня, следующего за днем принятия организацией соответствующего решения (совершения действия) электронным способом посредством электронного взаимодействия организации с уполномоченным органом по финансовому мониторингу на его платформе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z262" w:id="278"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z262" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сообщения о совершенных операциях с деньгами и (или) иным имуществом, которые не были признаны подозрительными до их проведения, представляются организацией в уполномоченный орган не позднее двадцати четырех часов после признания операции подозрительной. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z263" w:id="279"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z263" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Программа подготовки и обучения субъектов финансового мониторинга в сфере ПОД/ФТ/ФРОМУ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z264" w:id="280"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z264" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Целью Программы подготовки и обучения работников в сфере ПОД/ФТ/ФРОМУ (далее – Программа обучения) является получение работниками организации знаний и формирование навыков, необходимых для исполнения ими требований законодательства в сфере ПОД/ФТ/ФРОМУ, а также правил внутреннего контроля и иных внутренних документов субъекта в сфере ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z265" w:id="281"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z265" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Программа подготовки и обучения работников в сфере ПОД/ФТ/ФРОМУ включает, но не ограничивается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z266" w:id="282"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z266" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) порядок непрерывного обучения работников, включающий в себя тематику обучения, методы, сроки проведения и подразделение (лицо), ответственное за проведение обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-    <w:bookmarkStart w:name="z267" w:id="283"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z267" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) перечень подразделений (работников) организации, работники которых проходят обучение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-    <w:bookmarkStart w:name="z268" w:id="284"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z268" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) порядок и формы хранения результатов обучения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z269" w:id="285"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z269" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) порядок и формы проверки знаний работников по вопросам ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z270" w:id="286"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z270" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Программа обучения разрабатывается в соответствии с требованиями по подготовке и обучению работников субъектов, утверждаемыми уполномоченным органом по финансовому мониторингу в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10043,129 +9227,169 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оружия массового уничтожения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для платежных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z272" w:id="287"/>
+    <w:bookmarkStart w:name="z272" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования к содержанию досье клиента - физического лица</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="287"/>
+        <w:t xml:space="preserve"> Требования к содержанию досье клиента-физического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="236"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Сведения</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="236"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12611,92 +11835,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3. Дополнительные сведения о физическом лице-иностранце</w:t>
+3. Дополнительные сведения о физическом лице-иностранном гражданине</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер, дата выдачи, срок действия визы (в случае представления в качестве документа, удостоверяющего личность, заграничного паспорта) (за исключением граждан государств, въезжающих в Республику Казахстан в безвизовом порядке)</w:t>
+Номер, дата выдачи, срок действия визы (в случае представления в качестве документа, удостоверяющего личность, заграничного паспорта) (за исключением иностранных граждан, въезжающих в Республику Казахстан в безвизовом порядке)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -12801,51 +12025,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер, дата выдачи, срок действия миграционной карточки (в случае представления в качестве документа, удостоверяющего личность, заграничного паспорта) (для граждан государств, въезжающих в Республику Казахстан в безвизовом порядке)</w:t>
+Номер, дата выдачи, срок действия миграционной карточки (в случае представления в качестве документа, удостоверяющего личность, заграничного паспорта) (для иностранных граждан, въезжающих в Республику Казахстан в безвизовом порядке)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14619,51 +13843,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Номер, дата выдачи, срок действия визы (в случае представления в качестве документа, удостоверяющего личность, заграничного паспорта) (за исключением граждан государств, въезжающих в Республику Казахстан в безвизовом порядке)</w:t>
+Номер, дата выдачи, срок действия визы (в случае представления в качестве документа, удостоверяющего личность, заграничного паспорта) (за исключением иностранных граждан, въезжающих в Республику Казахстан в безвизовом порядке)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15829,51 +15053,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Принадлежность бенефициарного собственника - иностранца к публичным должностным лицам или связанным с ними лицам (членам семьи)</w:t>
+Принадлежность бенефициарного собственника-иностранного гражданина к публичным должностным лицам или связанным с ними лицам (членам семьи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16718,186 +15942,188 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ✓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z273" w:id="288"/>
+    <w:bookmarkStart w:name="z1861" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к Требованиям к содержанию досье клиента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z274" w:id="289"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z1862" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Перечень документов, удостоверяющих личность, на основании которых могут совершаться гражданско-правовые сделки для граждан Республики Казахстан, иностранцев и лиц без гражданства определяется в соответствии с требованиями </w:t>
+      1. Перечень документов, удостоверяющих личность, на основании которых могут совершаться гражданско-правовые сделки для граждан Республики Казахстан, иностранных граждан и лиц без гражданства определяется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z275" w:id="290"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z1863" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), сверки с данными из доступных источников (базами данных), проверки сведений другими способами, включая выезд по адресу. В рамках проверки достоверности сведений, необходимых для идентификации личности, также проводится визуальное сличение фотографии, размещенной на документе, удостоверяющем личность, с клиентом (представителем клиента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z277" w:id="292"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z1864" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условные обозначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z1865" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ✓ – необходимость фиксирования соответствующих сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z278" w:id="293"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z1866" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ✓✓ – необходимость фиксирования соответствующих сведений и проверки их достоверности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17054,68 +16280,106 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оружия массового уничтожения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>для платежных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z280" w:id="294"/>
+    <w:bookmarkStart w:name="z280" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Требования к содержанию досье клиента - юридического лица</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="294"/>
+        <w:t xml:space="preserve"> Требования к содержанию досье клиента-юридического лица</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции постановления Правления Национального Банка РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 109</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -25012,51 +24276,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя и при наличии отчество бенефициарного собственника</w:t>
+Фамилия, имя, и при наличии отчество (при его наличии) бенефициарного собственника</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -25882,51 +25146,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Принадлежность бенефициарного собственника - иностранца к публичным должностным лицам или связанным с ними лицам (членам семьи)</w:t>
+Принадлежность бенефициарного собственника – иностранного гражданина к публичным должностным лицам или связанным с ними лицам (членам семьи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -28154,262 +27418,283 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ✓</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z281" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z281" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснения к Требованиям к содержанию досье клиента:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z282" w:id="296"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z1871" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Перечень документов, удостоверяющих личность, на основании которых могут совершаться гражданско-правовые сделки для граждан Республики Казахстан, иностранцев и лиц без гражданства определяется в соответствии с требованиями </w:t>
+      1. Перечень документов, удостоверяющих личность, на основании которых могут совершаться гражданско-правовые сделки для граждан Республики Казахстан, иностранных граждан и лиц без гражданства определяется в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О документах, удостоверяющих личность".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z283" w:id="297"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z1872" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Проверка достоверности представленных сведений осуществляется путем сверки с данными оригиналов или нотариально удостоверенных копий соответствующих документов, представленных клиентом (его представителем), сверки с данными из доступных источников (базами данных), проверки сведений другими способами, включая выезд по адресу. В рамках проверки достоверности сведений по идентификации личности также проводится визуальное сличение фотографии, размещенной на документе, удостоверяющем личность, с клиентом (представителем клиента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z284" w:id="298"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1873" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения, относящиеся к регистрации и наличию лицензии, устанавливаются также отношении международной организации, если договорами об учреждении такой международной организации и (или) об условиях ее пребывания на территории государства (государств) не предусмотрено осуществление их деятельности соответственно без регистрации и (или) лицензии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z286" w:id="300"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1874" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Условные обозначения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z1875" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ✓ – необходимость фиксирования соответствующих сведений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z287" w:id="301"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1876" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ✓✓ – необходимость фиксирования соответствующих сведений и проверки их достоверности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>