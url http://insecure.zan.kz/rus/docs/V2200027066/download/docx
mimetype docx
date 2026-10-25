--- v2 (2026-07-26)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bcd242e" w14:textId="bcd242e">
+    <w:p w14:paraId="5fd716e" w14:textId="5fd716e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1515,1314 +1515,1391 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок предоставления участков национального парка под объекты строительства в долгосрочное пользование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z181" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Участки Национальных парков для осуществления туристской и рекреационной деятельности предоставляются в долгосрочное пользование на срок от пяти до двадцати пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
+      15. Участки Национальных парков для осуществления туристской и рекреационной деятельности предоставляются в долгосрочное пользование на срок от пяти до сорока девяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z9" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В долгосрочное пользование предоставляются участки Национального парка под размещение визит-центров, рекреационных центров, гостиниц, музеев и других объектов обслуживания туристов.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра экологии и природных ресурсов РК от 19.05.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 97</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра экологии и природных ресурсов РК от 09.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="39"/>
+    <w:bookmarkStart w:name="z183" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Национальный парк формирует тендерную документацию, которая содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z184" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z184" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лот (лоты), выставляемый на тендер, сформированный в соответствии с Генеральным планом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z185" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z185" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информацию о времени и месте проведения тендера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z186" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z186" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) способ, место и окончательный срок представления тендерных заявок и срок их действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z187" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z187" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) целевое назначение участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z188" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z188" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) сроки разработки проектно-сметной документации (далее – ПСД) и строительства объектов (при этом срок разработки ПСД устанавливается не более одного календарного года, а срок строительства объекта не более трех календарных лет);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z189" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z189" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) требования по строительству объектов инженерной, транспортной и социальной инфраструктуры, благоустройству прилегающей территории объекта строительства, этажности, используемым при строительстве материалам, управлению отходами, образующихся при строительстве в соответствии с законодательством в сфере архитектурной, градостроительной и строительной деятельности в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z190" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z190" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) требования по возмещению всех убытков, связанных со сносом недвижимости, расположенной на застраиваемом земельном участке, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пунктом 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 44 Земельного Кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z191" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z191" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) акт выбора земельного участка с указанием площади и приложением схемы участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z192" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z192" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Для утверждения тендерной документации между членами координационного совета при Национальном парке и потенциальными участниками проводится предварительное обсуждение проекта тендерной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z193" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z193" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проект тендерной документации размещается на официальных интернет-ресурсах организатора тендера за десять календарных дней до размещения объявления о проведении тендера. Срок предварительного обсуждения проекта тендерной документации составляет пять календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z194" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z194" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возникновении вопросов к проекту тендерной документации лица, принимающие участие в его обсуждении обращаются к организатору тендера с письменным запросом о разъяснении положений тендерной документации и, при необходимости, внесения обоснованных предложений к нему.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z195" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z195" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии замечаний и предложений к проекту тендерной документации, тендерная документация утверждается организатором тендера в течении одного рабочего дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z196" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z196" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии замечаний и предложений, координационный совет при Национальном парке в течении пяти календарных дней со дня истечения срока предварительного обсуждения тендерной документации вносит одно из следующих предложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z197" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z197" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменить и (или) дополнить проект тендерной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z198" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z198" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отклонить замечания к проекту тендерной документации с указанием обоснований причин их отклонения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z199" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z199" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) дать разъяснения положений тендерной документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z200" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z200" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По итогам предварительного обсуждения Национальным парком в однодневный срок подписывается соответствующий протокол, который содержит информацию о поступивших замечаниях к проекту тендерной документации и принятых предложениях координационного совета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z201" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z201" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организатор тендера в течении трех рабочих дней после подписания протокола предварительного обсуждения принимает одно из решений, указанных в части пятой настоящего пункта. После чего, протокол предварительного обсуждения проекта тендерной документации и текст утвержденной тендерной документации размещается на официальном интернет-ресурсе Национального парка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z202" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z202" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Тендерная документация утверждается со дня принятия одного из указанных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z203" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z203" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Национальный парк не менее чем за десять календарных дней до проведения тендера размещает объявление о предстоящем тендере в средствах массовой информации, распространяемых на всей территории Республики Казахстан, и на официальных интернет-ресурсах Национального парка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z204" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z204" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В объявлении о проведении тендера указываются наименование и местонахождение организатора тендера, перечень лотов с краткой характеристикой, выставляемых на тендер, адрес официального интернет-ресурса Национального парка, на котором размещена тендерная документация, место и окончательный срок представления тендерных заявок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z205" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 19 предусмотрен в новой редакции в соответствии с приказом Министра экологии и природных ресурсов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z205" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тендерная комиссия (далее – Комиссия) создается приказом руководителя Национального парка, в состав которой включаются представители Национального парка, местных исполнительных органов в области туристской деятельности, территориального подразделения Уполномоченного органа, уполномоченного органа по земельным отношениям, местного исполнительного органа области, города республиканского значения, столицы, осуществляющего функции в сфере архитектуры и градостроительства, неправительственных организаций (по согласованию), координационного совета при Национальном парке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z206" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z206" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия состоит из нечетного количества членов, но не менее девяти человек. Число представителей неправительственных организаций в составе Комиссии состоит из не менее трех человек. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z207" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z207" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комиссии не передают свои полномочия другим лицам. Секретарем является работник Национального парка, не входящий в состав комиссии и не имеющий права голоса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z208" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z208" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председателем Комиссии назначается руководитель Национального парка или лицо, его замещающее.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z209" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z209" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Членом Комиссии не является лицо:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z210" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z210" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заинтересованное в результатах тендерных процедур;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z211" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z211" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) связанное трудовыми отношениями с участниками тендера, и (или) их подведомственными, дочерними и зависимыми организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z212" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z212" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) являющееся близким родственником, супругом (супругой) и (или) свойственником с членами Комиссии, руководства участников тендера, их подведомственных, дочерних и зависимых организаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z213" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z213" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При возникновении у члена Комиссии конфликта интересов, член Комиссии, у которого возник конфликт интересов, до проведения заседания в письменной форме уведомляет остальных членов Комиссии о возникшем конфликте интересов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z214" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z214" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Остальные члены Комиссии по обращению члена комиссии, у которого возник конфликт интересов, или при получении информации из других источников своевременно принимают следующие меры по предотвращению и урегулированию конфликта интересов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z215" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z215" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отстраняют члена Комиссии, у которого возник конфликт интересов, от участия в работе Комиссии. Решение об отстранении члена Комиссии, у которого возник конфликт интересов, принимается Комиссией в письменной форме большинством голосов ее членов путем открытого голосования и оглашается в присутствии члена Комиссии, у которого возник конфликт интересов. При равном количестве голосов голос председателя Комиссии является решающим;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z216" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z216" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в течении одного календарного дня пересматривают состав Комиссии в соответствии с приказом по взаимозаменяемости состава Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z217" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z217" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения Комиссии принимаются открытым голосованием большинством голосов от общего числа членов Комиссии, присутствующих на ее заседании.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z218" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z218" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Члены Комиссии обладают равными голосами при принятии решения. При равенстве голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z219" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z219" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z220" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z220" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z221" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z221" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Решения Комиссии оформляются в виде протокола и подписываются председателем, секретарем и присутствующими членами Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z222" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z222" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При несогласии с принимаемым решением член Комиссии излагает особое мнение в письменной форме, которое приобщается к протоколу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z223" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z223" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Одновременно с размещением объявления о проведении тендера на официальном интернет-ресурс Национального парка размещается перечень лотов, выставляемых на тендер с краткой характеристикой и тендерная документация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z224" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z224" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Национальный парк до регистрации потенциальных участников тендера предоставляет им возможность ознакомиться с участками, отведенными для осуществления туристской и рекреационной деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z225" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z225" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Потенциальный участник тендера подготавливает и представляет на регистрацию тендерную заявку в Национальный парк в соответствии с требованиями и сроками, установленными тендерной документацией, в запечатанном конверте. С момента регистрации тендерной заявки лицо, представившее тендерную заявку, приобретает статус участника тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z226" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z226" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К участию в тендере допускаются граждане Республики Казахстан и юридические лица Республики Казахстан без иностранного участия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z227" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z227" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Участник тендера представляет следующие документы (на государственном или русском языках):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z228" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z228" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) тендерную заявку в произвольной форме на участие в тендере с указанием лотов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z229" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z229" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) копию устава и свидетельства или справки о государственной регистрации (перерегистрации) юридического лица – для юридических лиц, для физических лиц копию документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z230" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z230" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) технические спецификации (описание технических характеристик предлагаемых работ и услуг, включая спецификации, планы, чертежи, эскизы.);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z231" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z231" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) перечень предлагаемых услуг и работ, направленных на обеспечение сохранности природных комплексов, объектов государственного природно-заповедного фонда и историко-культурного наследия, расположенных на территории пользователя, с учетом создания новых рабочих мест для местного населения и условий для лиц с ограниченными возможностями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z232" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z232" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документы о наличии финансовых средств и (или) доступе к заемным средствам и (или) наличии соответствующих материальных и трудовых ресурсов, достаточных для строительства объектов. Наличие финансовых средств подтверждается справкой, выданной банком второго уровня не позднее десяти рабочих дней до момента ее представления для участия в тендере. Участник тендера прилагает бизнес-план проекта с приложением финансово-экономической модели проекта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z233" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z233" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) предполагаемый эскиз (эскизный проект) объектов строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z234" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z234" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) предлагаемую цену за пользование природными комплексами в туристских и рекреационных целях, объектов туристского и рекреационного назначения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z235" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z235" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка на участие в тендере представляется заявителем в прошитом виде, с пронумерованными страницами, и последняя страница заверяется его подписью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z236" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z236" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Для рассмотрения поданных заявок на участие в тендере, Национальный парк проводит заседание Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z400" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z400" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На заседании Комиссии секретарь Комиссии в присутствии участвующих членов Комиссии поочередно вскрывает конверты с поданными заявками на участие в тендере, оглашая наименование заявителя и содержимое данных конвертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z401" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z401" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На заседании Комиссии секретарь Комиссии ведет протокол вскрытия и рассмотрения заявок на участие в тендере.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z402" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z402" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Вскрытые заявки на участие в тендере поочередно передаются каждому члену Комиссии для проверки содержимого.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z403" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z403" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявки на участие в тендере к рассмотрению не принимаются, в случаях отсутствия одного или нескольких документов, указанных в пункте 23 Правил и несоответствия заполненного заявления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2841,110 +2918,110 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="97"/>
+    <w:bookmarkStart w:name="z241" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. По результатам вскрытия конвертов с тендерными заявками в день вскрытия конвертов секретарем Комиссии составляется протокол вскрытия конвертов, подписываемый всеми членами Комиссии, заверенные копии которого представляются участникам тендера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z242" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z242" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Оценка тендерных заявок проводится Комиссией в течении одного рабочего дня со дня вскрытия конвертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z243" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z243" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. При отсутствии других претендентов победителем тендера признается единственный участник тендера, который представил полный перечень документов, предусмотренный пунктом 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2963,70 +3040,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="100"/>
+    <w:bookmarkStart w:name="z244" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Тендер считается несостоявшимся при отсутствии заявок и (или) если документы, представленные участниками тендера, будут признаны Комиссией не соответствующими перечню документов, указанным в пункте 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3045,330 +3122,330 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z245" w:id="101"/>
+    <w:bookmarkStart w:name="z245" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Выбор победителя тендера из числа участников производится на заседании Комиссии при условии присутствия не менее двух третей от общего числа членов Комиссии. Решение Комиссии принимается открытым голосованием и считается принятым при условии, что за него подано большинство голосов от общего количества присутствующих членов Комиссии. При равенстве голосов, принятым считается решение, за которое проголосовал председатель </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z246" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z246" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Член Комиссии, при несогласии с решением Комиссии, выражает особое мнение, которое излагает в письменном виде и прикладывает к протоколу итогов тендера на предоставление участков Национального парка в долгосрочное пользование (далее – протокол итогов тендера).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z247" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z247" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z248" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z248" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z249" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z249" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Протокол итогов тендера по каждому лоту подписывается всеми присутствующими членами Комиссии, секретарем и содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z250" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z250" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) список членов Комиссии, участвовавших в заседании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z251" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z251" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование заявителя и его юридический адрес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z252" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z252" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) местонахождение и площадь предоставляемого в долгосрочное пользование земельного участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z253" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z253" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оценку тендерных заявок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z254" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z254" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) решение Комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z255" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z255" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. С момента подписания протокола итогов тендера Национальный парк направляет победителю тендера уведомление о результатах тендера и заключает в течении пяти рабочих дней Договор, в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z256" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z256" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После заключения Договора победитель тендера признается пользователем участка Национального парка (далее – Пользователь).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z257" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z257" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Неявка победителя тендера в течении десяти рабочих дней со дня направления ему уведомления для заключения Договора, рассматриваются как отказ от пользования участком Национального парка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z258" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z258" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия в соответствии с пунктами 23 и 30 настоящих Правил определяет победителя из числа оставшихся участников тендера, предложивших наилучшие условия по долгосрочному пользованию участком Национального парка, и (или) данный лот выносится на следующий тендер в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3387,170 +3464,170 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="115"/>
+    <w:bookmarkStart w:name="z259" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Результаты и протокол итогов тендера публикуются Национальным парком в тех же средствах массовой информации, что и объявление о проведении тендера, и на официальном интернет-ресурсе Национального парка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z260" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z260" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. При несогласии участника тендера с решением Комиссии, обращение в суд допускается после обжалования в досудебном порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z261" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z261" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Со дня заключения Договора Пользователь в течении одного календарного года осуществляет подготовку ПСД (при необходимости подготовки ПСД указано в договоре), разработанную в соответствии с эскизом (эскизным проектом), и представляет ее вместе с календарным планом строительства в Национальный парк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z262" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z262" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Национальный парк производит согласование ПСД в течении трех рабочих дней со дня предоставления ПСД и календарного плана строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z263" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z263" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35-1. Участки особо охраняемых природных территорий в зоне ограниченной хозяйственной деятельности предоставляются государственным органам и их дочерним и (или) аффилированным организациям со сто процентным участием государства в уставном капитале для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма с учетом путей миграции животных без перевода земель особо охраняемых природных территорий в земли запаса на основании договора о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры к объектам туризма, заключенного с природоохранной организацией по инвестиционным проектам, реализуемым по поручению Президента Республики Казахстан и (или) одобренных Инвестиционным штабом при Правительстве за счет средств инвестора, а также для содержания, обслуживания и функционирования государственных резиденций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма заключается на основании типового договора, утверждаемого Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3605,374 +3682,439 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="120"/>
+    <w:bookmarkStart w:name="z264" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. ПСД, согласованная с Национальным парком, не позднее тридцати рабочих дней направляется Пользователем на комплексную вневедомственную экспертизу согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 64-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z265" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z265" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Пользователь после получения положительного заключения комплексной вневедомственной экспертизы на ПСД начинает строительство объектов, предварительно уведомив в письменной форме об этом Национальный парк.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z266" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z266" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Предоставление в краткосрочное пользование участков национального парка под размещение временных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z267" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z267" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. В краткосрочное пользование предоставляются участки Национального парка под размещение временных объектов (палаточные лагеря, объекты общественного питания, бивачные поляны и смотровые площадки, пляжи, лодочные станции, пункты проката велосипедов и водных видов транспорта и пляжного инвентаря) с учетом норм рекреационных нагрузок, стационарных пасек со строительством временных строений, необходимых для занятия пчеловодством, за исключением участков, на которых расположены объекты историко-культурного наследия. Участки предоставляются на туристских тропах, туристских маршрутах и отдельно от них в соответствии с Генеральным планом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z268" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z268" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Участки Национальных парков для осуществления туристской и рекреационной деятельности предоставляются в краткосрочное пользование на срок от одного до пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z269" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z269" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Национальный парк формирует конкурсную документацию, которая содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z270" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z270" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лот (лоты), выставляемый на конкурс, сформированный в соответствии с Генеральным планом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z271" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z271" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информацию о времени и месте проведения конкурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z272" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z272" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) способ, место и окончательный срок представления конкурсных заявок и срок их действия;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z273" w:id="129"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z273" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) целевое назначение участка;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z274" w:id="130"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z274" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) акт выбора осмотра земельного участка с указанием площади и приложением схемы участка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z275" w:id="131"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z275" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41. Предварительное обсуждение проекта конкурсной документации потенциальными участниками осуществляется согласно пункту 18 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z276" w:id="132"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Размещение объявления о предстоящем конкурсе осуществляется в порядке, установленном пунктом 18 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 42 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 43 предусмотрен в новой редакции в соответствии с приказом Министра экологии и природных ресурсов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 203</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z277" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5083,74 +5225,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Предоставление участков национального парка в долгосрочное пользование для ведения рыбоводства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
     <w:bookmarkStart w:name="z327" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      59. Участки Национальных парков для ведения рыбоводства предоставляются в долгосрочное пользование на срок от пяти до двадцати пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
+      59. Участки Национальных парков для ведения рыбоводства предоставляются в долгосрочное пользование на срок от пяти до сорока девяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z328" w:id="184"/>
+    <w:bookmarkStart w:name="z12" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Организация рыбоводных хозяйства осуществляется без капитального строительства с использованием временных строений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 59 - в редакции приказа Министра экологии и природных ресурсов РК от 09.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z329" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60. Национальный парк формирует тендерную документацию, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="185"/>
     <w:bookmarkStart w:name="z330" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8438,55 +8642,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>