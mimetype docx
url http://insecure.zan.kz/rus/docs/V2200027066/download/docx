--- v0 (2025-11-08)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0ffb06" w14:textId="c0ffb06">
+    <w:p w14:paraId="01c801e" w14:textId="01c801e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -939,5036 +939,5150 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления туристской и рекреационной деятельности в национальных парках</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z160" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Туристская и рекреационная деятельность в Национальных парках осуществляется путем размещения объектов административно-хозяйственного назначения, ведения хозяйственной деятельности, необходимой для обеспечения охраны и функционирования Национального парка, обслуживания посетителей, включая организацию любительского (спортивного) рыболовства, общего пользования животным миром, осуществление строительства и эксплуатации рекреационных центров, вольеров для разведения и содержания диких животных, рыбоводных хозяйств, гостиниц, кемпингов, музеев и других объектов обслуживания туристов, устройства бивачных стоянок и смотровых площадок, пляжей, лодочных станций, пунктов проката водных видов транспорта и пляжного инвентаря с учетом норм рекреационных нагрузок, в зонах туристской, рекреационной и ограниченной хозяйственной деятельности.</w:t>
+      3. Туристская и рекреационная деятельность в Национальных парках осуществляется путем размещения объектов административно-хозяйственного назначения, ведения хозяйственной деятельности, необходимой для обеспечения охраны и функционирования Национального парка, обслуживания посетителей, включая организацию любительского (спортивного) рыболовства, общего пользования животным миром, осуществление строительства и эксплуатации визит-центров, рекреационных центров, вольеров для разведения и содержания диких животных, рыбоводных хозяйств, гостиниц, кемпингов, музеев и других объектов обслуживания туристов, устройства бивачных стоянок и смотровых площадок, пляжей, лодочных станций, пунктов проката водных видов транспорта и пляжного инвентаря с учетом норм рекреационных нагрузок, в зонах туристской, рекреационной и ограниченной хозяйственной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z161" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление участков для размещения рыбоводных хозяйств осуществляется при наличии биологического обоснования с положительным заключением государственной экологической экспертизы.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ведение рыбоводства осуществляется способом организации рыбоводных хозяйств с замкнутым циклом водообеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра экологии и природных ресурсов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 97 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Туристская и рекреационная деятельность в Национальных парках осуществляется непосредственно Национальным парком, а также физическими и юридическими лицами, оказывающими туристские услуги.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z162" w:id="21"/>
-[...15 lines deleted...]
-      Ведение рыбоводства осуществляется способом организации рыбоводных хозяйств с замкнутым циклом водообеспечения .</w:t>
+    <w:bookmarkStart w:name="z164" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Участки для осуществления туристской и рекреационной деятельности предоставляются в соответствии с генеральным планом развития инфраструктуры государственного национального природного парка и только в зонах туристской, рекреационной (для строительства только временных строений) и ограниченной хозяйственной деятельности как с существующей инфраструктурой, так и для создания новой инфраструктуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z163" w:id="22"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z165" w:id="24"/>
+    <w:bookmarkStart w:name="z165" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Строительство и размещение объектов туризма осуществляется в соответствии с требованиями санитарных правил "Санитарно-эпидемиологические требования к объектам коммунального назначения", утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 26 июля 2022 года № ҚР ДСМ-67 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 28925).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z166" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z166" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 46 Закона участки для осуществления туристской и рекреационной деятельности предоставляются в соответствии с Генеральным планом развития инфраструктуры Национального парка и только в зонах туристской, рекреационной и ограниченной хозяйственной деятельности как с существующей инфраструктурой, так и для создания новой инфраструктуры.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z167" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Участки Национальных парков, на территории которых расположены дороги и стоянки для автотранспортных средств, туристские тропы, туристские маршруты в пользование не предоставляются.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z168" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для осуществления туристской и рекреационной деятельности Национальные парки размещают информацию о туристском потенциале Национальных парков на официальных интернет-ресурсах Национального парка и уполномоченного органа в области особо охраняемых природных территорий (далее – Уполномоченный орган).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z167" w:id="26"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z169" w:id="28"/>
+    <w:bookmarkStart w:name="z169" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Для организации и использования устройства бивачных стоянок и смотровых площадок физические и юридические лица заключают с Национальным парком договор краткосрочного пользования участком Национального парка в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 393</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан (далее – Договор).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z170" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z170" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для информирования потенциальных инвесторов об имеющихся участках для размещения объектов на территории Национальных парков, на официальных интернет-ресурсах Уполномоченного органа и Национального парка размещается выписка из Генерального плана.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z171" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z171" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 46-1 Закона вне зависимости от перехода права пользования земельным участком, предоставленным в долгосрочное пользование для осуществления туристской и рекреационной деятельности, за физическими, юридическими лицами или частными партнерами сохраняется обязанность приведения участка в состояние, обеспечивающее сохранность объектов государственного природно-заповедного фонда, и соблюдения требований по охране окружающей среды, за исключением случаев передачи объектов строительства другому лицу в соответствии с письменным уведомлением уполномоченного органа, либо когда договором установлено иное.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z172" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Проектирование размещения туристских троп, туристских маршрутов осуществляется Национальным парком или туроператорами по согласованию с Национальным парком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z173" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Проектирование туристской тропы, туристского маршрута предусматривает проведение обследования туристского маршрута и включает:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z172" w:id="31"/>
-[...15 lines deleted...]
-      10. Проектирование размещения туристских троп, туристских маршрутов осуществляется Национальным парком или туроператорами по согласованию с Национальным парком.</w:t>
+    <w:bookmarkStart w:name="z174" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) расчет необходимого количества зимовок, бивачных стоянок (полян), стоянок для транспорта, в том числе с электрозарядными станциями в местах, имеющих доступ к электрическим сетям, кемпингов, палаточных лагерей, смотровых площадок, пунктов фотографирования и общественного питания, туристского инвентаря, снаряжения и транспортных средств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z173" w:id="32"/>
-[...15 lines deleted...]
-      11. Проектирование туристской тропы, туристского маршрута предусматривает проведение обследования туристского маршрута и включает:</w:t>
+    <w:bookmarkStart w:name="z175" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определение потребности в инструкторах по туризму, экскурсоводах, гидах, и организацию их подготовки, разработку рекламно-информационных материалов с описанием туристского маршрута;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z174" w:id="33"/>
-[...15 lines deleted...]
-      1) расчет необходимого количества зимовок, бивачных стоянок (полян), стоянок для транспорта, в том числе с электрозарядными станциями в местах, имеющих доступ к электрическим сетям, кемпингов, палаточных лагерей, смотровых площадок, пунктов фотографирования и общественного питания, туристского инвентаря, снаряжения и транспортных средств;</w:t>
+    <w:bookmarkStart w:name="z176" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) расчет рекреационной нагрузки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z175" w:id="34"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z177" w:id="36"/>
+    <w:bookmarkStart w:name="z177" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Экспедиционное обследование осуществляется по территориям с благоприятными природными условиями, отвечающим экологическим требованиям, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 233</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экологического кодекса Республики Казахстан, с учетом реальных возможностей развития конкретного вида туризма.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z178" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. При проектировании туристской тропы и туристского маршрута учитываются квалификации инструкторов, которые необходимы для безопасного прохождения, протяженность, климатические, географические показатели района, крутизна склонов и скорость течения рек.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z179" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Каждая туристская тропа, туристский маршрут в национальных парках имеют паспорта туристской тропы, туристского маршрута согласно приложению к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z178" w:id="37"/>
-[...15 lines deleted...]
-      13. При проектировании туристской тропы и туристского маршрута учитываются квалификации инструкторов, которые необходимы для безопасного прохождения, протяженность, климатические, географические показатели района, крутизна склонов и скорость течения рек.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления участков национального парка под объекты строительства в долгосрочное пользование</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z179" w:id="38"/>
-[...15 lines deleted...]
-      14. Каждая туристская тропа, туристский маршрут в национальных парках имеют паспорта туристской тропы, туристского маршрута согласно приложению к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Участки Национальных парков для осуществления туристской и рекреационной деятельности предоставляются в долгосрочное пользование на срок от пяти до двадцати пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z180" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В долгосрочное пользование предоставляются участки Национального парка под размещение визит-центров, рекреационных центров, гостиниц, музеев и других объектов обслуживания туристов.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок предоставления участков национального парка под объекты строительства в долгосрочное пользование</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 - в редакции приказа Министра экологии и природных ресурсов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z183" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Национальный парк формирует тендерную документацию, которая содержит:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z181" w:id="40"/>
-[...15 lines deleted...]
-      15. Участки Национальных парков для осуществления туристской и рекреационной деятельности предоставляются в долгосрочное пользование на срок от пяти до двадцати пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
+    <w:bookmarkStart w:name="z184" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лот (лоты), выставляемый на тендер, сформированный в соответствии с Генеральным планом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z182" w:id="41"/>
-[...15 lines deleted...]
-      В долгосрочное пользование предоставляются участки Национального парка под размещение рекреационных центров, гостиниц, музеев и других объектов обслуживания туристов.</w:t>
+    <w:bookmarkStart w:name="z185" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию о времени и месте проведения тендера;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z183" w:id="42"/>
-[...15 lines deleted...]
-      16. Национальный парк формирует тендерную документацию, которая содержит:</w:t>
+    <w:bookmarkStart w:name="z186" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) способ, место и окончательный срок представления тендерных заявок и срок их действия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z184" w:id="43"/>
-[...15 lines deleted...]
-      1) лот (лоты), выставляемый на тендер, сформированный в соответствии с Генеральным планом;</w:t>
+    <w:bookmarkStart w:name="z187" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) целевое назначение участка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z185" w:id="44"/>
-[...15 lines deleted...]
-      2) информацию о времени и месте проведения тендера;</w:t>
+    <w:bookmarkStart w:name="z188" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) сроки разработки проектно-сметной документации (далее – ПСД) и строительства объектов (при этом срок разработки ПСД устанавливается не более одного календарного года, а срок строительства объекта не более трех календарных лет);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z186" w:id="45"/>
-[...15 lines deleted...]
-      3) способ, место и окончательный срок представления тендерных заявок и срок их действия;</w:t>
+    <w:bookmarkStart w:name="z189" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) требования по строительству объектов инженерной, транспортной и социальной инфраструктуры, благоустройству прилегающей территории объекта строительства, этажности, используемым при строительстве материалам, управлению отходами, образующихся при строительстве в соответствии с законодательством в сфере архитектурной, градостроительной и строительной деятельности в Республике Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z187" w:id="46"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z190" w:id="49"/>
+    <w:bookmarkStart w:name="z190" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) требования по возмещению всех убытков, связанных со сносом недвижимости, расположенной на застраиваемом земельном участке, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">пунктом 7 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 44 Земельного Кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z191" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) акт выбора земельного участка с указанием площади и приложением схемы участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z192" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для утверждения тендерной документации между членами координационного совета при Национальном парке и потенциальными участниками проводится предварительное обсуждение проекта тендерной документации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z193" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проект тендерной документации размещается на официальных интернет-ресурсах организатора тендера за десять календарных дней до размещения объявления о проведении тендера. Срок предварительного обсуждения проекта тендерной документации составляет пять календарных дней.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z191" w:id="50"/>
-[...15 lines deleted...]
-      8) акт выбора земельного участка с указанием площади и приложением схемы участка.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении вопросов к проекту тендерной документации лица, принимающие участие в его обсуждении обращаются к организатору тендера с письменным запросом о разъяснении положений тендерной документации и, при необходимости, внесения обоснованных предложений к нему.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z192" w:id="51"/>
-[...15 lines deleted...]
-      17. Для утверждения тендерной документации между членами координационного совета при Национальном парке и потенциальными участниками проводится предварительное обсуждение проекта тендерной документации.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии замечаний и предложений к проекту тендерной документации, тендерная документация утверждается организатором тендера в течении одного рабочего дня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z193" w:id="52"/>
-[...15 lines deleted...]
-      Проект тендерной документации размещается на официальных интернет-ресурсах организатора тендера за десять календарных дней до размещения объявления о проведении тендера. Срок предварительного обсуждения проекта тендерной документации составляет пять календарных дней.</w:t>
+    <w:bookmarkStart w:name="z196" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии замечаний и предложений, координационный совет при Национальном парке в течении пяти календарных дней со дня истечения срока предварительного обсуждения тендерной документации вносит одно из следующих предложений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z194" w:id="53"/>
-[...15 lines deleted...]
-      При возникновении вопросов к проекту тендерной документации лица, принимающие участие в его обсуждении обращаются к организатору тендера с письменным запросом о разъяснении положений тендерной документации и, при необходимости, внесения обоснованных предложений к нему.</w:t>
+    <w:bookmarkStart w:name="z197" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) изменить и (или) дополнить проект тендерной документации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z195" w:id="54"/>
-[...15 lines deleted...]
-      При отсутствии замечаний и предложений к проекту тендерной документации, тендерная документация утверждается организатором тендера в течении одного рабочего дня.</w:t>
+    <w:bookmarkStart w:name="z198" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) отклонить замечания к проекту тендерной документации с указанием обоснований причин их отклонения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z196" w:id="55"/>
-[...15 lines deleted...]
-      При наличии замечаний и предложений, координационный совет при Национальном парке в течении пяти календарных дней со дня истечения срока предварительного обсуждения тендерной документации вносит одно из следующих предложений:</w:t>
+    <w:bookmarkStart w:name="z199" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) дать разъяснения положений тендерной документации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z197" w:id="56"/>
-[...15 lines deleted...]
-      1) изменить и (или) дополнить проект тендерной документации;</w:t>
+    <w:bookmarkStart w:name="z200" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам предварительного обсуждения Национальным парком в однодневный срок подписывается соответствующий протокол, который содержит информацию о поступивших замечаниях к проекту тендерной документации и принятых предложениях координационного совета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z198" w:id="57"/>
-[...15 lines deleted...]
-      2) отклонить замечания к проекту тендерной документации с указанием обоснований причин их отклонения;</w:t>
+    <w:bookmarkStart w:name="z201" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организатор тендера в течении трех рабочих дней после подписания протокола предварительного обсуждения принимает одно из решений, указанных в части пятой настоящего пункта. После чего, протокол предварительного обсуждения проекта тендерной документации и текст утвержденной тендерной документации размещается на официальном интернет-ресурсе Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z199" w:id="58"/>
-[...15 lines deleted...]
-      3) дать разъяснения положений тендерной документации.</w:t>
+    <w:bookmarkStart w:name="z202" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Тендерная документация утверждается со дня принятия одного из указанных решений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z200" w:id="59"/>
-[...15 lines deleted...]
-      По итогам предварительного обсуждения Национальным парком в однодневный срок подписывается соответствующий протокол, который содержит информацию о поступивших замечаниях к проекту тендерной документации и принятых предложениях координационного совета.</w:t>
+    <w:bookmarkStart w:name="z203" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Национальный парк не менее чем за десять календарных дней до проведения тендера размещает объявление о предстоящем тендере в средствах массовой информации, распространяемых на всей территории Республики Казахстан, и на официальных интернет-ресурсах Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z201" w:id="60"/>
-[...15 lines deleted...]
-      Организатор тендера в течении трех рабочих дней после подписания протокола предварительного обсуждения принимает одно из решений, указанных в части пятой настоящего пункта. После чего, протокол предварительного обсуждения проекта тендерной документации и текст утвержденной тендерной документации размещается на официальном интернет-ресурсе Национального парка.</w:t>
+    <w:bookmarkStart w:name="z204" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В объявлении о проведении тендера указываются наименование и местонахождение организатора тендера, перечень лотов с краткой характеристикой, выставляемых на тендер, адрес официального интернет-ресурса Национального парка, на котором размещена тендерная документация, место и окончательный срок представления тендерных заявок.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z202" w:id="61"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z205" w:id="64"/>
+    <w:bookmarkStart w:name="z205" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Тендерная комиссия (далее – Комиссия) создается приказом руководителя Национального парка, в состав которой включаются представители Национального парка, местных исполнительных органов в области туристской деятельности, территориального подразделения Уполномоченного органа, уполномоченного органа по земельным отношениям, местного исполнительного органа области, города республиканского значения, столицы, осуществляющего функции в сфере архитектуры и градостроительства, неправительственных организаций (по согласованию), координационного совета при Национальном парке. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z206" w:id="65"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z206" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия состоит из нечетного количества членов, но не менее девяти человек. Число представителей неправительственных организаций в составе Комиссии состоит из не менее трех человек. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z207" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии не передают свои полномочия другим лицам. Секретарем является работник Национального парка, не входящий в состав комиссии и не имеющий права голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z208" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателем Комиссии назначается руководитель Национального парка или лицо, его замещающее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z209" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Членом Комиссии не является лицо:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z207" w:id="66"/>
-[...15 lines deleted...]
-      Члены Комиссии не передают свои полномочия другим лицам. Секретарем является работник Национального парка, не входящий в состав комиссии и не имеющий права голоса.</w:t>
+    <w:bookmarkStart w:name="z210" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заинтересованное в результатах тендерных процедур;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z208" w:id="67"/>
-[...15 lines deleted...]
-      Председателем Комиссии назначается руководитель Национального парка или лицо, его замещающее.</w:t>
+    <w:bookmarkStart w:name="z211" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) связанное трудовыми отношениями с участниками тендера, и (или) их подведомственными, дочерними и зависимыми организациями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z209" w:id="68"/>
-[...15 lines deleted...]
-      Членом Комиссии не является лицо:</w:t>
+    <w:bookmarkStart w:name="z212" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) являющееся близким родственником, супругом (супругой) и (или) свойственником с членами Комиссии, руководства участников тендера, их подведомственных, дочерних и зависимых организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z210" w:id="69"/>
-[...15 lines deleted...]
-      1) заинтересованное в результатах тендерных процедур;</w:t>
+    <w:bookmarkStart w:name="z213" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении у члена Комиссии конфликта интересов, член Комиссии, у которого возник конфликт интересов, до проведения заседания в письменной форме уведомляет остальных членов Комиссии о возникшем конфликте интересов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z211" w:id="70"/>
-[...15 lines deleted...]
-      2) связанное трудовыми отношениями с участниками тендера, и (или) их подведомственными, дочерними и зависимыми организациями;</w:t>
+    <w:bookmarkStart w:name="z214" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остальные члены Комиссии по обращению члена комиссии, у которого возник конфликт интересов, или при получении информации из других источников своевременно принимают следующие меры по предотвращению и урегулированию конфликта интересов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z212" w:id="71"/>
-[...15 lines deleted...]
-      3) являющееся близким родственником, супругом (супругой) и (или) свойственником с членами Комиссии, руководства участников тендера, их подведомственных, дочерних и зависимых организаций.</w:t>
+    <w:bookmarkStart w:name="z215" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отстраняют члена Комиссии, у которого возник конфликт интересов, от участия в работе Комиссии. Решение об отстранении члена Комиссии, у которого возник конфликт интересов, принимается Комиссией в письменной форме большинством голосов ее членов путем открытого голосования и оглашается в присутствии члена Комиссии, у которого возник конфликт интересов. При равном количестве голосов голос председателя Комиссии является решающим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z213" w:id="72"/>
-[...15 lines deleted...]
-      При возникновении у члена Комиссии конфликта интересов, член Комиссии, у которого возник конфликт интересов, до проведения заседания в письменной форме уведомляет остальных членов Комиссии о возникшем конфликте интересов.</w:t>
+    <w:bookmarkStart w:name="z216" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течении одного календарного дня пересматривают состав Комиссии в соответствии с приказом по взаимозаменяемости состава Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z214" w:id="73"/>
-[...15 lines deleted...]
-      Остальные члены Комиссии по обращению члена комиссии, у которого возник конфликт интересов, или при получении информации из других источников своевременно принимают следующие меры по предотвращению и урегулированию конфликта интересов:</w:t>
+    <w:bookmarkStart w:name="z217" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Комиссии принимаются открытым голосованием большинством голосов от общего числа членов Комиссии, присутствующих на ее заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z215" w:id="74"/>
-[...15 lines deleted...]
-      1) отстраняют члена Комиссии, у которого возник конфликт интересов, от участия в работе Комиссии. Решение об отстранении члена Комиссии, у которого возник конфликт интересов, принимается Комиссией в письменной форме большинством голосов ее членов путем открытого голосования и оглашается в присутствии члена Комиссии, у которого возник конфликт интересов. При равном количестве голосов голос председателя Комиссии является решающим;</w:t>
+    <w:bookmarkStart w:name="z218" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии обладают равными голосами при принятии решения. При равенстве голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z216" w:id="75"/>
-[...15 lines deleted...]
-      2) в течении одного календарного дня пересматривают состав Комиссии в соответствии с приказом по взаимозаменяемости состава Комиссии.</w:t>
+    <w:bookmarkStart w:name="z219" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z217" w:id="76"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="79"/>
+    <w:bookmarkStart w:name="z220" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z221" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Комиссии оформляются в виде протокола и подписываются председателем, секретарем и присутствующими членами Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z222" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии с принимаемым решением член Комиссии излагает особое мнение в письменной форме, которое приобщается к протоколу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z223" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Одновременно с размещением объявления о проведении тендера на официальном интернет-ресурс Национального парка размещается перечень лотов, выставляемых на тендер с краткой характеристикой и тендерная документация.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z221" w:id="80"/>
-[...15 lines deleted...]
-      Решения Комиссии оформляются в виде протокола и подписываются председателем, секретарем и присутствующими членами Комиссии.</w:t>
+    <w:bookmarkStart w:name="z224" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Национальный парк до регистрации потенциальных участников тендера предоставляет им возможность ознакомиться с участками, отведенными для осуществления туристской и рекреационной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z222" w:id="81"/>
-[...15 lines deleted...]
-      При несогласии с принимаемым решением член Комиссии излагает особое мнение в письменной форме, которое приобщается к протоколу.</w:t>
+    <w:bookmarkStart w:name="z225" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Потенциальный участник тендера подготавливает и представляет на регистрацию тендерную заявку в Национальный парк в соответствии с требованиями и сроками, установленными тендерной документацией, в запечатанном конверте. С момента регистрации тендерной заявки лицо, представившее тендерную заявку, приобретает статус участника тендера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z223" w:id="82"/>
-[...15 lines deleted...]
-      20. Одновременно с размещением объявления о проведении тендера на официальном интернет-ресурс Национального парка размещается перечень лотов, выставляемых на тендер с краткой характеристикой и тендерная документация.</w:t>
+    <w:bookmarkStart w:name="z226" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К участию в тендере допускаются граждане Республики Казахстан и юридические лица Республики Казахстан без иностранного участия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z224" w:id="83"/>
-[...15 lines deleted...]
-      21. Национальный парк до регистрации потенциальных участников тендера предоставляет им возможность ознакомиться с участками, отведенными для осуществления туристской и рекреационной деятельности.</w:t>
+    <w:bookmarkStart w:name="z227" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Участник тендера представляет следующие документы (на государственном или русском языках):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z225" w:id="84"/>
-[...15 lines deleted...]
-      22. Потенциальный участник тендера подготавливает и представляет на регистрацию тендерную заявку в Национальный парк в соответствии с требованиями и сроками, установленными тендерной документацией, в запечатанном конверте. С момента регистрации тендерной заявки лицо, представившее тендерную заявку, приобретает статус участника тендера.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) тендерную заявку в произвольной форме на участие в тендере с указанием лотов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z226" w:id="85"/>
-[...15 lines deleted...]
-      К участию в тендере допускаются граждане Республики Казахстан и юридические лица Республики Казахстан без иностранного участия.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию устава и свидетельства или справки о государственной регистрации (перерегистрации) юридического лица – для юридических лиц, для физических лиц копию документа, удостоверяющего личность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z227" w:id="86"/>
-[...15 lines deleted...]
-      23. Участник тендера представляет следующие документы (на государственном или русском языках):</w:t>
+    <w:bookmarkStart w:name="z230" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) технические спецификации (описание технических характеристик предлагаемых работ и услуг, включая спецификации, планы, чертежи, эскизы.);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z228" w:id="87"/>
-[...15 lines deleted...]
-      1) тендерную заявку в произвольной форме на участие в тендере с указанием лотов;</w:t>
+    <w:bookmarkStart w:name="z231" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) перечень предлагаемых услуг и работ, направленных на обеспечение сохранности природных комплексов, объектов государственного природно-заповедного фонда и историко-культурного наследия, расположенных на территории пользователя, с учетом создания новых рабочих мест для местного населения и условий для лиц с ограниченными возможностями.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z229" w:id="88"/>
-[...15 lines deleted...]
-      2) копию устава и свидетельства или справки о государственной регистрации (перерегистрации) юридического лица – для юридических лиц, для физических лиц копию документа, удостоверяющего личность;</w:t>
+    <w:bookmarkStart w:name="z232" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документы о наличии финансовых средств и (или) доступе к заемным средствам и (или) наличии соответствующих материальных и трудовых ресурсов, достаточных для строительства объектов. Наличие финансовых средств подтверждается справкой, выданной банком второго уровня не позднее десяти рабочих дней до момента ее представления для участия в тендере. Участник тендера прилагает бизнес-план проекта с приложением финансово-экономической модели проекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z230" w:id="89"/>
-[...15 lines deleted...]
-      3) технические спецификации (описание технических характеристик предлагаемых работ и услуг, включая спецификации, планы, чертежи, эскизы.);</w:t>
+    <w:bookmarkStart w:name="z233" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предполагаемый эскиз (эскизный проект) объектов строительства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z231" w:id="90"/>
-[...15 lines deleted...]
-      4) перечень предлагаемых услуг и работ, направленных на обеспечение сохранности природных комплексов, объектов государственного природно-заповедного фонда и историко-культурного наследия, расположенных на территории пользователя, с учетом создания новых рабочих мест для местного населения и условий для лиц с ограниченными возможностями.</w:t>
+    <w:bookmarkStart w:name="z234" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) предлагаемую цену за пользование природными комплексами в туристских и рекреационных целях, объектов туристского и рекреационного назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z232" w:id="91"/>
-[...15 lines deleted...]
-      5) документы о наличии финансовых средств и (или) доступе к заемным средствам и (или) наличии соответствующих материальных и трудовых ресурсов, достаточных для строительства объектов. Наличие финансовых средств подтверждается справкой, выданной банком второго уровня не позднее десяти рабочих дней до момента ее представления для участия в тендере. Участник тендера прилагает бизнес-план проекта с приложением финансово-экономической модели проекта;</w:t>
+    <w:bookmarkStart w:name="z235" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка на участие в тендере представляется заявителем в прошитом виде, с пронумерованными страницами, и последняя страница заверяется его подписью.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z233" w:id="92"/>
-[...15 lines deleted...]
-      6) предполагаемый эскиз (эскизный проект) объектов строительства;</w:t>
+    <w:bookmarkStart w:name="z236" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Для рассмотрения поданных заявок на участие в тендере, Национальный парк проводит заседание Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z234" w:id="93"/>
-[...15 lines deleted...]
-      7) предлагаемую цену за пользование природными комплексами в туристских и рекреационных целях, объектов туристского и рекреационного назначения.</w:t>
+    <w:bookmarkStart w:name="z400" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заседании Комиссии секретарь Комиссии в присутствии участвующих членов Комиссии поочередно вскрывает конверты с поданными заявками на участие в тендере, оглашая наименование заявителя и содержимое данных конвертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z235" w:id="94"/>
-[...15 lines deleted...]
-      Заявка на участие в тендере представляется заявителем в прошитом виде, с пронумерованными страницами, и последняя страница заверяется его подписью.</w:t>
+    <w:bookmarkStart w:name="z401" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заседании Комиссии секретарь Комиссии ведет протокол вскрытия и рассмотрения заявок на участие в тендере.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z236" w:id="95"/>
-[...15 lines deleted...]
-      24. Для рассмотрения поданных заявок на участие в тендере, Национальный парк проводит заседание Комиссии.</w:t>
+    <w:bookmarkStart w:name="z402" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вскрытые заявки на участие в тендере поочередно передаются каждому члену Комиссии для проверки содержимого.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z400" w:id="96"/>
-[...15 lines deleted...]
-      На заседании Комиссии секретарь Комиссии в присутствии участвующих членов Комиссии поочередно вскрывает конверты с поданными заявками на участие в тендере, оглашая наименование заявителя и содержимое данных конвертов.</w:t>
+    <w:bookmarkStart w:name="z403" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявки на участие в тендере к рассмотрению не принимаются, в случаях отсутствия одного или нескольких документов, указанных в пункте 23 Правил и несоответствия заполненного заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z401" w:id="97"/>
-[...15 lines deleted...]
-      На заседании Комиссии секретарь Комиссии ведет протокол вскрытия и рассмотрения заявок на участие в тендере.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z241" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. По результатам вскрытия конвертов с тендерными заявками в день вскрытия конвертов секретарем Комиссии составляется протокол вскрытия конвертов, подписываемый всеми членами Комиссии, заверенные копии которого представляются участникам тендера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z402" w:id="98"/>
-[...15 lines deleted...]
-      Вскрытые заявки на участие в тендере поочередно передаются каждому члену Комиссии для проверки содержимого.</w:t>
+    <w:bookmarkStart w:name="z242" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Оценка тендерных заявок проводится Комиссией в течении одного рабочего дня со дня вскрытия конвертов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z403" w:id="99"/>
-[...15 lines deleted...]
-      Заявки на участие в тендере к рассмотрению не принимаются, в случаях отсутствия одного или нескольких документов, указанных в пункте 23 Правил и несоответствия заполненного заявления.</w:t>
+    <w:bookmarkStart w:name="z243" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При отсутствии других претендентов победителем тендера признается единственный участник тендера, который представил полный перечень документов, предусмотренный пунктом 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 24 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z241" w:id="100"/>
-[...15 lines deleted...]
-      25. По результатам вскрытия конвертов с тендерными заявками в день вскрытия конвертов секретарем Комиссии составляется протокол вскрытия конвертов, подписываемый всеми членами Комиссии, заверенные копии которого представляются участникам тендера.</w:t>
+    <w:bookmarkStart w:name="z244" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Тендер считается несостоявшимся при отсутствии заявок и (или) если документы, представленные участниками тендера, будут признаны Комиссией не соответствующими перечню документов, указанным в пункте 23 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z242" w:id="101"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 27 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 28 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z244" w:id="103"/>
-[...81 lines deleted...]
-    <w:bookmarkStart w:name="z245" w:id="104"/>
+    <w:bookmarkStart w:name="z245" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Выбор победителя тендера из числа участников производится на заседании Комиссии при условии присутствия не менее двух третей от общего числа членов Комиссии. Решение Комиссии принимается открытым голосованием и считается принятым при условии, что за него подано большинство голосов от общего количества присутствующих членов Комиссии. При равенстве голосов, принятым считается решение, за которое проголосовал председатель </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z246" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член Комиссии, при несогласии с решением Комиссии, выражает особое мнение, которое излагает в письменном виде и прикладывает к протоколу итогов тендера на предоставление участков Национального парка в долгосрочное пользование (далее – протокол итогов тендера).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z247" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z248" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z246" w:id="105"/>
-[...15 lines deleted...]
-      Член Комиссии, при несогласии с решением Комиссии, выражает особое мнение, которое излагает в письменном виде и прикладывает к протоколу итогов тендера на предоставление участков Национального парка в долгосрочное пользование (далее – протокол итогов тендера).</w:t>
+    <w:bookmarkStart w:name="z249" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Протокол итогов тендера по каждому лоту подписывается всеми присутствующими членами Комиссии, секретарем и содержит следующую информацию:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z247" w:id="106"/>
-[...15 lines deleted...]
-      Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
+    <w:bookmarkStart w:name="z250" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) список членов Комиссии, участвовавших в заседании;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z248" w:id="107"/>
-[...15 lines deleted...]
-      Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии.</w:t>
+    <w:bookmarkStart w:name="z251" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование заявителя и его юридический адрес;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z249" w:id="108"/>
-[...15 lines deleted...]
-      30. Протокол итогов тендера по каждому лоту подписывается всеми присутствующими членами Комиссии, секретарем и содержит следующую информацию:</w:t>
+    <w:bookmarkStart w:name="z252" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) местонахождение и площадь предоставляемого в долгосрочное пользование земельного участка;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z250" w:id="109"/>
-[...15 lines deleted...]
-      1) список членов Комиссии, участвовавших в заседании;</w:t>
+    <w:bookmarkStart w:name="z253" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) оценку тендерных заявок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z251" w:id="110"/>
-[...15 lines deleted...]
-      2) наименование заявителя и его юридический адрес;</w:t>
+    <w:bookmarkStart w:name="z254" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) решение Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z252" w:id="111"/>
-[...15 lines deleted...]
-      3) местонахождение и площадь предоставляемого в долгосрочное пользование земельного участка;</w:t>
+    <w:bookmarkStart w:name="z255" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. С момента подписания протокола итогов тендера Национальный парк направляет победителю тендера уведомление о результатах тендера и заключает в течении пяти рабочих дней Договор, в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z253" w:id="112"/>
-[...15 lines deleted...]
-      4) оценку тендерных заявок;</w:t>
+    <w:bookmarkStart w:name="z256" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После заключения Договора победитель тендера признается пользователем участка Национального парка (далее – Пользователь).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z254" w:id="113"/>
-[...15 lines deleted...]
-      5) решение Комиссии.</w:t>
+    <w:bookmarkStart w:name="z257" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Неявка победителя тендера в течении десяти рабочих дней со дня направления ему уведомления для заключения Договора, рассматриваются как отказ от пользования участком Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z255" w:id="114"/>
-[...15 lines deleted...]
-      31. С момента подписания протокола итогов тендера Национальный парк направляет победителю тендера уведомление о результатах тендера и заключает в течении пяти рабочих дней Договор, в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z258" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия в соответствии с пунктами 23 и 30 настоящих Правил определяет победителя из числа оставшихся участников тендера, предложивших наилучшие условия по долгосрочному пользованию участком Национального парка, и (или) данный лот выносится на следующий тендер в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z256" w:id="115"/>
-[...15 lines deleted...]
-      После заключения Договора победитель тендера признается пользователем участка Национального парка (далее – Пользователь).</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 32 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z259" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Результаты и протокол итогов тендера публикуются Национальным парком в тех же средствах массовой информации, что и объявление о проведении тендера, и на официальном интернет-ресурсе Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z257" w:id="116"/>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="119"/>
+    <w:bookmarkStart w:name="z260" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. При несогласии участника тендера с решением Комиссии, обращение в суд допускается после обжалования в досудебном порядке, предусмотренном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z261" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Со дня заключения Договора Пользователь в течении одного календарного года осуществляет подготовку ПСД (при необходимости подготовки ПСД указано в договоре), разработанную в соответствии с эскизом (эскизным проектом), и представляет ее вместе с календарным планом строительства в Национальный парк.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z262" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Национальный парк производит согласование ПСД в течении трех рабочих дней со дня предоставления ПСД и календарного плана строительства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z263" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35-1. Участки особо охраняемых природных территорий в зоне ограниченной хозяйственной деятельности предоставляются государственным органам и их дочерним и (или) аффилированным организациям со сто процентным участием государства в уставном капитале для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма с учетом путей миграции животных без перевода земель особо охраняемых природных территорий в земли запаса на основании договора о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры к объектам туризма, заключенного с природоохранной организацией по инвестиционным проектам, реализуемым по поручению Президента Республики Казахстан и (или) одобренных Инвестиционным штабом при Правительстве за счет средств инвестора, а также для содержания, обслуживания и функционирования государственных резиденций.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z261" w:id="120"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z404" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма заключается на основании типового договора, утверждаемого Правительством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z405" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В договоре о предоставлении в долгосрочное пользование участков особо охраняемых природных территорий для проектирования, строительства и обслуживания инженерной инфраструктуры (дорог, мостов, линий электропередачи и других коммуникаций) к объектам туризма указываются наименование проводимых работ, сроки и условия их выполнения, экологические требования по охране окружающей среды, мероприятия по рекультивации нарушенных земель и сроки их проведения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 35-1 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 261</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 35-1 - в редакции приказа Министра экологии и природных ресурсов РК от 19.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 97</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования)..</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="125"/>
+    <w:bookmarkStart w:name="z264" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. ПСД, согласованная с Национальным парком, не позднее тридцати рабочих дней направляется Пользователем на комплексную вневедомственную экспертизу согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 64-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z265" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37. Пользователь после получения положительного заключения комплексной вневедомственной экспертизы на ПСД начинает строительство объектов, предварительно уведомив в письменной форме об этом Национальный парк.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z266" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Предоставление в краткосрочное пользование участков национального парка под размещение временных объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z267" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В краткосрочное пользование предоставляются участки Национального парка под размещение временных объектов (палаточные лагеря, объекты общественного питания, бивачные поляны и смотровые площадки, пляжи, лодочные станции, пункты проката велосипедов и водных видов транспорта и пляжного инвентаря) с учетом норм рекреационных нагрузок, стационарных пасек со строительством временных строений, необходимых для занятия пчеловодством, за исключением участков, на которых расположены объекты историко-культурного наследия. Участки предоставляются на туристских тропах, туристских маршрутах и отдельно от них в соответствии с Генеральным планом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z268" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Участки Национальных парков для осуществления туристской и рекреационной деятельности предоставляются в краткосрочное пользование на срок от одного до пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z269" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Национальный парк формирует конкурсную документацию, которая содержит:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z265" w:id="126"/>
-[...15 lines deleted...]
-      37. Пользователь после получения положительного заключения комплексной вневедомственной экспертизы на ПСД начинает строительство объектов, предварительно уведомив в письменной форме об этом Национальный парк.</w:t>
+    <w:bookmarkStart w:name="z270" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лот (лоты), выставляемый на конкурс, сформированный в соответствии с Генеральным планом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z266" w:id="127"/>
+    <w:bookmarkStart w:name="z271" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию о времени и месте проведения конкурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z272" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) способ, место и окончательный срок представления конкурсных заявок и срок их действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z273" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) целевое назначение участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z274" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) акт выбора осмотра земельного участка с указанием площади и приложением схемы участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z275" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Предварительное обсуждение проекта конкурсной документации потенциальными участниками осуществляется согласно пункту 18 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z276" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Размещение объявления о предстоящем конкурсе осуществляется в порядке, установленном пунктом 18 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...123 lines deleted...]
-      3) способ, место и окончательный срок представления конкурсных заявок и срок их действия;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 42 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z277" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Комиссия создается приказом руководителя Национального парка, в состав которой включаются представители Национального парка, местных исполнительных органов в области туристской деятельности, территориального подразделения Уполномоченного органа, уполномоченного органа по земельным отношениям, местного исполнительного органа области, города республиканского значения, столицы, осуществляющего функции в сфере архитектуры и градостроительства, неправительственных организаций (по согласованию), координационного совета при Национальном парке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z273" w:id="134"/>
-[...161 lines deleted...]
-    <w:bookmarkStart w:name="z278" w:id="139"/>
+    <w:bookmarkStart w:name="z278" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Комиссия состоит из нечетного количества членов, но не менее девяти человек. Число представителей неправительственных организаций в составе Комиссии состоит из не менее трех человек. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z279" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии не передают свои полномочия другим лицам. Секретарем является работник Национального парка, не входящий в состав Комиссии и не имеющий права голоса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z280" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Председателем Комиссии назначается руководитель Национального парка или лицо, его замещающее.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z281" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Членом Комиссии не является лицо:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z282" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) заинтересованное в результатах конкурсных процедур;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z283" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) связанное трудовыми отношениями с участниками конкурса, либо их подведомственными, дочерними и зависимыми организациями;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z279" w:id="140"/>
-[...15 lines deleted...]
-      Члены Комиссии не передают свои полномочия другим лицам. Секретарем является работник Национального парка, не входящий в состав Комиссии и не имеющий права голоса.</w:t>
+    <w:bookmarkStart w:name="z284" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) являющееся близким родственником, супругом (супругой) и (или) свойственником с членами Комиссии, руководства участников конкурса, их подведомственных, дочерних и зависимых организаций.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z280" w:id="141"/>
-[...15 lines deleted...]
-      Председателем Комиссии назначается руководитель Национального парка или лицо, его замещающее.</w:t>
+    <w:bookmarkStart w:name="z285" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При возникновении у члена Комиссии конфликта интересов, член Комиссии, у которого возник конфликт интересов, до проведения заседания в письменной форме уведомляет остальных членов Комиссии о возникшем конфликте интересов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z281" w:id="142"/>
-[...15 lines deleted...]
-      Членом Комиссии не является лицо:</w:t>
+    <w:bookmarkStart w:name="z286" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Остальные члены Комиссии по обращению члена Комиссии, у которого возник конфликт интересов, или при получении информации из других источников своевременно принимают следующие меры по предотвращению и урегулированию конфликта интересов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z282" w:id="143"/>
-[...15 lines deleted...]
-      1) заинтересованное в результатах конкурсных процедур;</w:t>
+    <w:bookmarkStart w:name="z287" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отстраняют члена Комиссии, у которого возник конфликт интересов, от участия в работе Комиссии. Решение об отстранении члена комиссии, у которого возник конфликт интересов, принимается Комиссией в письменной форме большинством голосов ее членов путем открытого голосования и оглашается в присутствии члена Комиссии, у которого возник конфликт интересов. При равном количестве голосов голос председателя Комиссии является решающим;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z283" w:id="144"/>
-[...15 lines deleted...]
-      2) связанное трудовыми отношениями с участниками конкурса, либо их подведомственными, дочерними и зависимыми организациями;</w:t>
+    <w:bookmarkStart w:name="z288" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течении одного календарного дня пересматривают состав Комиссии в соответствии с приказом по взаимозаменяемости состава Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z284" w:id="145"/>
-[...15 lines deleted...]
-      3) являющееся близким родственником, супругом (супругой) и (или) свойственником с членами Комиссии, руководства участников конкурса, их подведомственных, дочерних и зависимых организаций.</w:t>
+    <w:bookmarkStart w:name="z289" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решения Комиссии принимаются открытым голосованием большинством голосов от общего числа членов конкурсной Комиссии, присутствующих на ее заседании.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z285" w:id="146"/>
-[...15 lines deleted...]
-      При возникновении у члена Комиссии конфликта интересов, член Комиссии, у которого возник конфликт интересов, до проведения заседания в письменной форме уведомляет остальных членов Комиссии о возникшем конфликте интересов.</w:t>
+    <w:bookmarkStart w:name="z290" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены Комиссии обладают равными голосами при принятии решения. При равенстве голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z286" w:id="147"/>
-[...15 lines deleted...]
-      Остальные члены Комиссии по обращению члена Комиссии, у которого возник конфликт интересов, или при получении информации из других источников своевременно принимают следующие меры по предотвращению и урегулированию конфликта интересов:</w:t>
+    <w:bookmarkStart w:name="z291" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z287" w:id="148"/>
-[...15 lines deleted...]
-      1) отстраняют члена Комиссии, у которого возник конфликт интересов, от участия в работе Комиссии. Решение об отстранении члена комиссии, у которого возник конфликт интересов, принимается Комиссией в письменной форме большинством голосов ее членов путем открытого голосования и оглашается в присутствии члена Комиссии, у которого возник конфликт интересов. При равном количестве голосов голос председателя Комиссии является решающим;</w:t>
+    <w:bookmarkStart w:name="z292" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии. Решение Комиссии оформляются в виде протокола и подписываются председателем, секретарем, присутствующими членами Комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z288" w:id="149"/>
-[...15 lines deleted...]
-      2) в течении одного календарного дня пересматривают состав Комиссии в соответствии с приказом по взаимозаменяемости состава Комиссии.</w:t>
+    <w:bookmarkStart w:name="z293" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несогласии с принимаемым решением, член Комиссии излагает особое мнение в письменной форме, которое приобщается к протоколу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z289" w:id="150"/>
-[...15 lines deleted...]
-      Решения Комиссии принимаются открытым голосованием большинством голосов от общего числа членов конкурсной Комиссии, присутствующих на ее заседании.</w:t>
+    <w:bookmarkStart w:name="z294" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Одновременно с размещением объявления о проведении конкурса на официальном интернет-ресурс Национального парка размещается перечень лотов с краткой характеристикой, выставляемых на конкурс и конкурсная документация.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z290" w:id="151"/>
-[...15 lines deleted...]
-      Члены Комиссии обладают равными голосами при принятии решения. При равенстве голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
+    <w:bookmarkStart w:name="z295" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Национальный парк до регистрации потенциальных участников конкурса предоставляет им возможность ознакомиться с участками, отведенными для осуществления туристской и рекреационной деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z291" w:id="152"/>
+    <w:bookmarkStart w:name="z296" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Потенциальный участник конкурса подготавливает и представляет на регистрацию конкурсную заявку в Национальный парк в соответствии с требованиями и сроками, установленными конкурсной документацией, в запечатанном конверте. С момента регистрации конкурсной заявки лицо, представившее конкурсную заявку, приобретает статус участника конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z297" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К участию в конкурсе допускаются граждане Республики Казахстан и юридические лица Республики Казахстан без иностранного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z298" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Участник конкурса представляет следующие документы (на государственном или русском языках):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z299" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) конкурсную заявку в произвольной форме на участие в конкурсе с указанием лотов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z300" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копию устава и свидетельства или справки о государственной регистрации (перерегистрации) юридического лица – для юридических лиц, копию документа, удостоверяющего личность – для физических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z301" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) план использования и обустройства участка Национального парка, включая мероприятия по сохранению объектов государственного природно-заповедного фонда, историко-культурного наследия, расположенных на территории Пользователя, санитарно-гигиенические и противопожарные мероприятия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z302" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы о наличии финансовых средств и (или) доступе к заемным средствам и (или) наличии соответствующих материальных и трудовых ресурсов, достаточных для размещения временных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z303" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перечень предлагаемых услуг и работ, направленных на обеспечение сохранности природных комплексов, объектов государственного природно-заповедного фонда и историко-культурного наследия, расположенных на территории Пользователя, с учетом создания новых рабочих мест для местного населения и условий для лиц с ограниченными возможностями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z304" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) предлагаемую цену за пользование природными комплексами в туристских и рекреационных целях, объектов туристского и рекреационного назначения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z305" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявка на участие в конкурсе представляется заявителем в прошитом виде, с пронумерованными страницами, и последняя страница заверяется его подписью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z306" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Для рассмотрения поданных заявок на участие в конкурсе, Национальный парк проводит заседание Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z406" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заседании Комиссии секретарь Комиссии в присутствии участвующих членов Комиссии поочередно вскрывает конверты с поданными заявками на участие в конкурсе, оглашая наименование заявителя и содержимое данных конвертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z407" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На заседании Комиссии секретарь Комиссии ведет протокол вскрытия и рассмотрения заявок на участие в конкурсе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z408" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Вскрытые заявки на участие в конкурсе поочередно передаются каждому члену Комиссии для проверки содержимого.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z409" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявки на участие в конкурсе к рассмотрению не принимаются, в случаях отсутствия одного или нескольких документов, указанных в пункте 47 Правил и несоответствия заполненного заявления.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. По результатам вскрытия конвертов с конкурсными заявками в день вскрытия конвертов секретарем Комиссии составляется протокол вскрытия конвертов, подписываемый всеми членами Комиссии, заверенные копии которого представляются участникам конкурса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z312" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Оценка конкурсных заявок проводится Комиссией в течении одного рабочего дня со дня вскрытия конвертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z313" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. При отсутствии других претендентов победителем конкурса признается единственный участник конкурса, которым представлен полный перечень документов, предусмотренный пунктом 47 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Конкурс считается несостоявшимся при отсутствии заявок и (или) если документы, представленные участниками конкурса, будут признаны Комиссией не соответствующими перечню документов, указанным в пункте 48 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z315" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. Выбор победителя конкурса из числа участников производится на заседании Комиссии, при условии присутствия не менее двух третей от общего числа членов Комиссии. Решение Комиссии принимается открытым голосованием и считается принятым при условии, что за него подано большинство голосов от общего количества присутствующих членов Комиссии. При равенства голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z316" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любой член Комиссии, при несогласии с решением Комиссии, выражает особое мнение, которое излагает в письменном виде и прикладывает к протоколу итогов конкурса на предоставление участков Национального парка в краткосрочное пользование (далее – протокол итогов конкурса).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z317" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заседания Комиссии ведутся в режиме реального времени с организацией онлайн-трансляций, с обеспечением беспрепятственного доступа участников заседания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-[...379 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z318" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ссылка на видео-аудио запись заседания Комиссии размещается на интернет-ресурсе Национального парка в течении трех рабочих дней с даты проведения заседания Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z319" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Протокол итогов конкурса по каждому лоту подписывается всеми присутствующими членами Комиссии, секретарем и содержит информацию в соответствии с пунктом 31 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z320" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. На основании протокола итогов конкурса Национальный парк в течении пяти рабочих дней направляет победителю конкурса уведомление о результатах конкурса и заключении Договора в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z321" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После заключения Договора победитель конкурса признается Пользователем участка Национального парка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z322" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Неявка победителя конкурса в течении семи рабочих дней со дня направления ему уведомления для заключения Договора, рассматривается как отказ от пользования участком Национального парка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z323" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия определяет победителя из числа оставшихся участников конкурса, предложивших наилучшие условия по краткосрочному пользованию участком Национального парка, и (или) данный лот выносится на следующий конкурс в порядке, установленном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z324" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Результаты и протокол итогов конкурса публикуются Национальным парком в средствах массовой информации, что и объявление о проведении конкурса, и на официальном интернет-ресурсе Национального парка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z325" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. При несогласии участника конкурса с решением Комиссии, обращение участника конкурса в суд допускается после обжалования в досудебном порядке, предусмотренном статьей 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z326" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Предоставление участков национального парка в долгосрочное пользование для ведения рыбоводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z327" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      59. Участки Национальных парков для ведения рыбоводства предоставляются в долгосрочное пользование на срок от пяти до двадцати пяти лет. Предоставление этих участков осуществляется непосредственно Национальным парком, в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z328" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Организация рыбоводных хозяйства осуществляется без капитального строительства с использованием временных строений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z329" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Национальный парк формирует тендерную документацию, которая содержит:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z330" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) лот (лоты), выставляемый на тендер, сформированный в соответствии с Генеральным планом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z331" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) информацию о времени и месте проведения тендера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z332" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) способ, место и окончательный срок представления тендерных заявок и срок их действия;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z333" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) целевое назначение участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z334" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) акт выбора осмотра земельного участка с указанием площади и приложением схемы участка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z335" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Предварительное обсуждение проекта тендерной документации потенциальными участниками осуществляется согласно пункту 18 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z336" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Размещение объявления о предстоящем тендере осуществляется в порядке, установленном пунктом 19 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z337" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      63. Комиссия создается в порядке, установленном пунктом 43 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 48 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z311" w:id="172"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z338" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      64. Для получения тендерной документации потенциальный участник подает в Национальный парк заявление в произвольной форме с указанием лотов и (или) посредством электронного письма на адрес, указанный в объявлении, согласно пункту 18 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 51 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z314" w:id="175"/>
-[...239 lines deleted...]
-    <w:bookmarkStart w:name="z326" w:id="187"/>
+    <w:bookmarkStart w:name="z339" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      65. Национальный парк до начала регистрации потенциальных участников тендера предоставляет лицам, получившим тендерную документацию, возможность ознакомиться с участками, отведенными для ведения рыбоводства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z340" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      66. Потенциальный участник тендера подготавливает и представляет на регистрацию тендерную заявку в Национальный парк в соответствии с требованиями и сроками, установленными тендерной документацией в запечатанном конверте. С момента регистрации тендерной заявки лицо, представившее тендерную заявку, приобретает статус участника тендера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z341" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К участию в тендере допускаются граждане Республики Казахстан и юридические лица Республики Казахстан без иностранного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z342" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      67. Участник тендера представляет перечень документов (на государственном или русском языках), указанный в пункте 47 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...226 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 67 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 261</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Вскрытие конвертов с тендерными заявками осуществляется в соответствии с пунктом 24 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="199"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z344" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      69. По результатам вскрытия конвертов с тендерными заявками в день вскрытия конвертов секретарем Комиссии составляется протокол вскрытия конвертов, подписываемый всеми членами Комиссии, заверенные копии которого представляются участникам тендера.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z345" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      70. Оценка тендерных заявок проводится Комиссией в течении одного рабочего дня со дня вскрытия конвертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z346" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      71. При отсутствии других претендентов победителем тендера признается единственный участник тендера, которым представлен полный перечень документов, предусмотренный пунктом 47 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z347" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      72. Тендер считается несостоявшимся, если документы, представленные участниками тендера признаются Комиссией не соответствующими перечню документов, указанным в пункте 47 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 64 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 72 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z339" w:id="200"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z348" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      73. Выбор победителя тендера из числа участников производится на заседании Комиссии при условии присутствия не менее двух третей от общего числа членов Комиссии. Решение Комиссии принимается открытым голосованием и считается принятым при условии, что за него подано большинство голосов от общего количества присутствующих членов Комиссии. При равенстве голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z349" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Любой член Комиссии, при несогласии с решением Комиссии, выражает особое мнение, которое излагает в письменном виде и прикладывает к протоколу итогов тендера на предоставление участков Национального парка в краткосрочное пользование (далее – протокол итогов тендера).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z350" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      74. Протокол итогов тендера по каждому лоту подписывается всеми присутствующими членами Комиссии, секретарем и содержит информацию в соответствии с пунктом 30 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 67 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 – в редакции приказа Министра экологии и природных ресурсов РК от 30.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 261</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="204"/>
-[...137 lines deleted...]
-      71. При отсутствии других претендентов победителем тендера признается единственный участник тендера, которым представлен полный перечень документов, предусмотренный пунктом 47 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z351" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. На основании протокола итогов тендера Национальный парк в течении пяти рабочих дней направляет победителю тендера уведомление о результатах тендера и заключении Договора в соответствии с гражданским законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z347" w:id="208"/>
-[...15 lines deleted...]
-      72. Тендер считается несостоявшимся, если документы, представленные участниками тендера признаются Комиссией не соответствующими перечню документов, указанным в пункте 47 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z352" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      После заключения договора победитель тендера признается Пользователем участка Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:p>
-[...77 lines deleted...]
-      73. Выбор победителя тендера из числа участников производится на заседании Комиссии при условии присутствия не менее двух третей от общего числа членов Комиссии. Решение Комиссии принимается открытым голосованием и считается принятым при условии, что за него подано большинство голосов от общего количества присутствующих членов Комиссии. При равенстве голосов, принятым считается решение, за которое проголосовал председатель Комиссии.</w:t>
+    <w:bookmarkStart w:name="z353" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      76. Неявка победителя тендера в течении семи рабочих дней со дня направления ему уведомления для заключения Договора, рассматривается как отказ от пользования участком Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z349" w:id="210"/>
-[...15 lines deleted...]
-      Любой член Комиссии, при несогласии с решением Комиссии, выражает особое мнение, которое излагает в письменном виде и прикладывает к протоколу итогов тендера на предоставление участков Национального парка в краткосрочное пользование (далее – протокол итогов тендера).</w:t>
+    <w:bookmarkStart w:name="z354" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия определяет победителя из числа оставшихся участников тендера, предложивших наилучшие условия по долгосрочному пользованию участком Национального парка, и (или) данный лот выносится на следующий тендер в порядке, установленном настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z350" w:id="211"/>
-[...15 lines deleted...]
-      74. Протокол итогов тендера по каждому лоту подписывается всеми присутствующими членами Комиссии, секретарем и содержит информацию в соответствии с пунктом 30 настоящих Правил.</w:t>
+    <w:bookmarkStart w:name="z355" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Результаты и протокол итогов тендера публикуются Национальным парком в средствах массовой информации, что и объявление о проведении тендера, и на официальном интернет-ресурсе Национального парка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:p>
-[...77 lines deleted...]
-      75. На основании протокола итогов тендера Национальный парк в течении пяти рабочих дней направляет победителю тендера уведомление о результатах тендера и заключении Договора в соответствии с гражданским законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z356" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      78. При несогласии участника тендера с решением Комиссии, обращение участника тендера в суд допускается после обжалования в досудебном порядке, предусмотренном статьей 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z352" w:id="213"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6125,88 +6239,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="218"/>
+    <w:bookmarkStart w:name="z145" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Паспорт туристской тропы (маршрута)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z357" w:id="219"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z357" w:id="214"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наименование особо охраняемой природной территории (далее – ООПТ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkEnd w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6651,80 +6765,80 @@
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="220"/>
+          <w:bookmarkStart w:name="z358" w:id="215"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="220"/>
+          <w:bookmarkEnd w:id="215"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -6737,70 +6851,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Участки тропы (маршрута)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z360" w:id="221"/>
+          <w:bookmarkStart w:name="z360" w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Протяжен</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="221"/>
+          <w:bookmarkEnd w:id="216"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7537,80 +7651,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z391" w:id="222"/>
+          <w:bookmarkStart w:name="z391" w:id="217"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>всего</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="222"/>
+          <w:bookmarkEnd w:id="217"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -7768,64 +7882,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z399" w:id="223"/>
+      <w:bookmarkStart w:name="z399" w:id="218"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Схема тропы (маршрута) (допускается вклейка типографских изданных карт</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkEnd w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и схем масштабом не менее 1:200000 с обозначением тропы (маршрута).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8324,55 +8438,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>