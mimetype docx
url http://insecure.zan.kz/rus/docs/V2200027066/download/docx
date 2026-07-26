--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="01c801e" w14:textId="01c801e">
+    <w:p w14:paraId="bcd242e" w14:textId="bcd242e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -8438,55 +8438,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8812,31 +8812,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>