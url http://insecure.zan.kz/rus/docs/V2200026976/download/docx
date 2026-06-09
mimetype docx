--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b297cb9" w14:textId="b297cb9">
+    <w:p w14:paraId="b853467" w14:textId="b853467">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,74 +152,146 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий" и подпунктом 1) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Утвердить прилагаемые:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -925,74 +997,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий" (далее – Закон), с подпунктом 1 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах" и определяют порядок выдачи удостоверения реабилитированному лицу.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О реабилитации жертв массовых политических репрессий" (далее – Закон), с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок выдачи удостоверения реабилитированному лицу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1185,212 +1319,232 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок выдачи удостоверений реабилитированного лица</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Заявление о выдаче удостоверения реабилитированному лицу (далее – заявление) подается реабилитированным лицом, подвергшимся политическим репрессиям, лично, либо через представителя (далее – услугополучатель) в Государственную корпорацию, по форме согласно приложению 1 к настоящим Правилам с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Выдача удостоверения реабилитированному лицу" (далее – перечень основных требований к оказанию государственной услуги) согласно </w:t>
+      3. Заявление о выдаче удостоверения реабилитированному лицу (далее – заявление) подается реабилитированным лицом, подвергшимся политическим репрессиям, лично (или его представителя по нотариально заверенной доверенности) (далее – услугополучатель) в Государственную корпорацию, по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам с приложением документов, указанных в перечне основных требований к оказанию государственной услуги "Выдача удостоверения реабилитированному лицу" (далее – перечень основных требований к оказанию государственной услуги) согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Перечень основных требований к оказанию государственной услуги включает наименования государственной услуги и услугодателя, способы предоставления, сроки, форму и результат оказания государственной услуги, а также иные сведения с учетом особенностей предоставления государственной услуги согласно </w:t>
+      4. Перечень основных требований к оказанию государственной услуги включает наименования государственной услуги и ее подвидов (при наличии), также услугодателя, способы предоставления, сроки, форму и результат оказания государственной услуги, а также иные сведения с учетом особенностей предоставления государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1409,90 +1563,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. При подаче услугополучателем полного пакета документов, предусмотренного перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящим Правилам, работник Государственной корпорации выдает услугополучателю расписку о приеме соответствующих документов, в которой указывается перечень принятых документов, фамилия, имя и отчество (при наличии) работника, принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов.</w:t>
+        <w:t xml:space="preserve"> к настоящим Правилам, работник Государственной корпорации выдает услугополучателю расписку о приеме соответствующих документов, в которой указывается перечень принятых документов, фамилия, имя и отчество (при его наличии) работника, принявшего заявление, дата и время подачи заявления, а также дата выдачи готовых документов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 6</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -1941,282 +2095,378 @@
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также о проведении заслушивания для предоставления возможности выражения позиции по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z98" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заслушивание может осуществляться путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z99" w:id="31"/>
+    <w:bookmarkStart w:name="z120" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - приглашения услугополучателя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
+      приглашения услугополучателя на заслушивание посредством видеоконференцсвязи или иных средств коммуникации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z100" w:id="32"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      - использования информационных систем;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац третий части второй вводится в действие с 12.07.2026 приказом Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z122" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      иных способов связи, позволяющих услугополучателю изложить свою позицию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z101" w:id="33"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z102" w:id="34"/>
+    <w:bookmarkStart w:name="z102" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 73 АППК РК услугополучатель предоставляет или высказывает возражение к предварительному решению по административному делу в срок не позднее двух рабочих дней со дня его получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z103" w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z103" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания в течении одного рабочего дня услугодатель принимает решение об оказании (или отказе в оказании) государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 12 – в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z36" w:id="36"/>
+    <w:bookmarkStart w:name="z36" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Результат оказания государственной услуги выдается в соответствии с перечнем основных требований к оказанию государственной услуги согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам при предъявлении документа, удостоверяющего личность либо электронного документа из сервиса цифровых документов (для идентификации) при личном посещении услугополучателя (или его представителя по нотариально заверенной доверенности).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2235,210 +2485,304 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z39" w:id="37"/>
+    <w:bookmarkStart w:name="z39" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Услугодатель обеспечивает доставку результата государственной услуги в Государственную корпорацию, не позднее, чем за сутки до истечения срока оказания государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z40" w:id="38"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z40" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Государственная корпорация обеспечивает хранение результата оказания государственной услуги в течение одного месяца со дня его получения, после чего передает их услугодателю для дальнейшего хранения. При обращении услугополучателя по истечении одного месяца со дня получения результата оказания государственной услуги, по запросу Государственной корпорации услугодатель в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи услугополучателю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z41" w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Услугодатель обеспечивает внесение данных о стадии оказания государственной услуги в информационную систему мониторинга оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z42" w:id="40"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Услугополучатель обжалует решение, действие (бездействие) услугодателя, должностного лица в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z104" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z104" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подается услугодателю, должностному лицу, чьи решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z105" w:id="42"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z105" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не позднее трех рабочих дней со дня поступления жалобы направляют ее и административное дело в вышестоящий административный орган (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z106" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z106" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом услугодатель, должностное лицо, чьи решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение трех рабочих дней примет решение, совершит действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2467,130 +2811,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="44"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При несогласии с результатами оказанной государственной услуги, услугополучатель обращается с жалобой в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных услугах".</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="45"/>
+        <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z107" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес центрального государственного органа, местного исполнительного органа области, города республиканского значения, столицы, района, города областного значения, акима района в городе, города районного значения, поселка, села, сельского округа, услугодателя, Государственной корпорации, непосредственно оказывающих государственные услуги, подлежит рассмотрению в течение пяти рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z108" w:id="46"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z108" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2602,197 +2946,287 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Сноска. Пункт 18 – в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="47"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Если иное не предусмотрено законами Республики Казахстан, обращение в суд допускается после обжалования в досудебном порядке в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 АППК РК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z109" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 20 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уполномоченный государственный орган в области социальной защиты населения в течение трех рабочих дней с даты утверждения или изменения настоящих Правил актуализирует информацию о порядке оказания государственной услуги и направляет ее в Единый контакт-центр, услугодателю, Государственную корпорацию и оператору информационно-коммуникационной инфраструктуры "электронного Правительства".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 20 в соответствии с приказом Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -2873,532 +3307,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам выдачи</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверения реабилитированному лицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...63 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z52" w:id="49"/>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ____________________________________ </w:t>
-[...398 lines deleted...]
-        <w:t xml:space="preserve">                                                (подпись лица, принявшего документы)</w:t>
+      Сноска. В приложение 1 внесено изменение на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3434,113 +3423,710 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Приложение 2 </w:t>
-[...38 lines deleted...]
-              <w:t>реабилитированному лицу</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z52" w:id="46"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(наименование уполномоченного органа) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от _________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(проживающего по адресу)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve">               Заявление о выдаче удостоверения реабилитированного лица (дубликат)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z54" w:id="48"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу выдать мне удостоверение реабилитированного лица (дубликат удостоверения),</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подтверждающее (подтверждающий) право на льготы в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Казахстан  "О реабилитации жертв массовых политических репрессий". К заявлению</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>прилагаю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">__________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящим подтверждаю достоверность предоставленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Даю согласие на сбор и обработку моих персональных данных, необходимых для выдачи</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"__" ___________ 20__ года _____________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      (подпись заявителя)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документы принял: ______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"__" _________ 20__ года _______________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                (подпись лица, принявшего документы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 113</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приложение 2 </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам выдачи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>удостоверения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>реабилитированному лицу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача удостоверения реабилитированному лицу"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 2 -  в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4698,70 +5284,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z57" w:id="53"/>
+          <w:bookmarkStart w:name="z57" w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основания для отказа в оказании государственной услуги:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="53"/>
+          <w:bookmarkEnd w:id="50"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4859,70 +5445,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z59" w:id="54"/>
+          <w:bookmarkStart w:name="z59" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1. Адреса мест оказания государственной услуги размещены на официальном интернет-ресурсе Министерства труда и социальной защиты населения Республики Казахстан: www.​enbek.​gov.​kz, раздел "Государственные услуги".</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="54"/>
+          <w:bookmarkEnd w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5098,87 +5684,499 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>удостоверения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реабилитированному лицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 3 -  в редакции приказа Министра труда и социальной защиты населения РК от 18.01.2024 </w:t>
+      Сноска. Приложение 3 -  в редакции приказа Министра труда и социальной защиты населения РК от 01.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 6</w:t>
+        <w:t>№ 113</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расписка об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z124" w:id="53"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Руководствуясь </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"О государственных и социально ответственных услугах", отдел № ____ филиала</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>некоммерческого акционерного общества "Государственная корпорация</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"Правительство для граждан" (указать адрес) отказывает в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на оказание государственной услуги "Выдача удостоверения реабилитированному</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лицу" ввиду представления Вами неполного пакета документов согласно перечню</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>основных требований к оказанию государственной услуги, а также документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с истекшим сроком действия, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) ______________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) ______________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в 2 (двух) экземплярах, по одному для каждой стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), подпись работника Государственной корпорации)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Телефон (при наличии) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Получил: "___" ______ 20__года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), подпись услугополучателя)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5214,414 +6212,50 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...362 lines deleted...]
-              </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министр труда и социальной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -5701,218 +6335,218 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Образец удостоверения реабилитированного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицевая сторона удостоверения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Казақстан Республикасының Елтаңбасы Герб Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ақталған адамның КУӘЛІГІ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> УДОСТОВЕРЕНИЕ реабилитированного лица</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Внутренняя сторона удостоверения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z76" w:id="70"/>
+          <w:bookmarkStart w:name="z76" w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 __________________________________</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="70"/>
+          <w:bookmarkEnd w:id="60"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -5932,70 +6566,70 @@
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование уполномоченного органа, выдавшего удостоверение</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-          <w:bookmarkStart w:name="z79" w:id="71"/>
+          <w:bookmarkStart w:name="z79" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 КҮӘЛІК</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="71"/>
+          <w:bookmarkEnd w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6011,70 +6645,70 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 УДОСТОВЕРЕНИЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z81" w:id="72"/>
+          <w:bookmarkStart w:name="z81" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Куәлікті ұсынушы адамның "Жаппай саяси қуғын-сүргіндер құрбандарын ақтау туралы" Қазақстан Республикасының Заңында белгіленген жеңілдіктер мен артықшылықтарға құқығы бар.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="72"/>
+          <w:bookmarkEnd w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6347,70 +6981,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Подпись руководителя уполномоченного органа</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z92" w:id="73"/>
+          <w:bookmarkStart w:name="z92" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ФОТО</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="73"/>
+          <w:bookmarkEnd w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblCellSpacing w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none"/>
                 <w:left w:val="none"/>
                 <w:bottom w:val="none"/>
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
@@ -6439,70 +7073,70 @@
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z93" w:id="74"/>
+                <w:bookmarkStart w:name="z93" w:id="64"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
  </w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="74"/>
+                <w:bookmarkEnd w:id="64"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 Мөрдің орны / Место печати _____________</w:t>
                   </w:r>
                 </w:p>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
@@ -6559,70 +7193,70 @@
                 <w:right w:val="none"/>
                 <w:insideH w:val="none"/>
                 <w:insideV w:val="none"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="12300"/>
             </w:tblGrid>
             <w:tr>
               <w:trPr>
                 <w:trHeight w:val="30" w:hRule="atLeast"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="12300" w:type="dxa"/>
                   <w:tcBorders/>
                   <w:tcMar>
                     <w:top w:w="15" w:type="dxa"/>
                     <w:left w:w="15" w:type="dxa"/>
                     <w:bottom w:w="15" w:type="dxa"/>
                     <w:right w:w="15" w:type="dxa"/>
                   </w:tcMar>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
-                <w:bookmarkStart w:name="z94" w:id="75"/>
+                <w:bookmarkStart w:name="z94" w:id="65"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 ________________</w:t>
                   </w:r>
                 </w:p>
-                <w:bookmarkEnd w:id="75"/>
+                <w:bookmarkEnd w:id="65"/>
                 <w:p>
                   <w:pPr>
                     <w:spacing w:after="20"/>
                     <w:ind w:left="20"/>
                     <w:jc w:val="both"/>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
                     <w:t>
 </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman"/>
                       <w:b w:val="false"/>
                       <w:i w:val="false"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="20"/>
                     </w:rPr>
@@ -6836,55 +7470,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7210,31 +7844,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>