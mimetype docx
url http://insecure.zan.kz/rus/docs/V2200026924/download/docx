--- v2 (2026-06-10)
+++ v3 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="06ed419" w14:textId="06ed419">
+    <w:p w14:paraId="e056a2b" w14:textId="e056a2b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1442,411 +1442,530 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон) и устанавливают порядок предоставления субъектами финансового мониторинга (далее – субъект) в уполномоченный орган сведений и информации об операциях, о подозрительной деятельности клиента, подлежащих финансовому мониторингу (далее – сообщение).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z34" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок предоставления субъектами сообщений</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z35" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Взаимодействие между уполномоченным органом и субъектами осуществляется в порядке, определенном настоящими Правилами, и посредством личного кабинета или сетей телекоммуникаций акционерного общества "Национальная платежная корпорация Национального Банка Республики Казахстана".</w:t>
+      2. Взаимодействие между уполномоченным органом и субъектами осуществляется в порядке, определенном настоящими Правилами, и посредством личного кабинета, внешнего шлюза цифрового правительства, API-сервисов или сетей телекоммуникаций акционерного общества "Национальная платежная корпорация Национального Банка Республики Казахстан".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа Председателя Агентства РК по финансовому мониторингу от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Документально зафиксированные сообщения предоставляются электронным способом в формате XML по форме ФМ-1, размещенной в личном кабинете, и подписываются электронной цифровой подписью субъекта (лица, ответственного за реализацию и соблюдение правил внутреннего контроля).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z36" w:id="7"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Документально зафиксированные сообщения предоставляются электронным способом по форме ФМ-1, размещенной в личном кабинете, и подписываются электронной цифровой подписью субъекта (лица, ответственного за реализацию и соблюдение правил внутреннего контроля).</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 – в редакции приказа Председателя Агентства РК по финансовому мониторингу от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      При предоставлении субъектом сообщения способом, не предусмотренным настоящими Правилами, такое сообщение не рассматривается уполномоченным органом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="9"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма ФМ-1 состоит из 4 (четырех) разделов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z39" w:id="10"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z39" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сведения о форме ФМ-1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z40" w:id="11"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z40" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о субъекте, заполнившем форму ФМ-1;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z41" w:id="12"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z41" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) информация об операции или подозрительной деятельности клиента, подлежащих финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z42" w:id="13"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z42" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сведения об участниках операции.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z43" w:id="14"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z43" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. При заполнении формы ФМ-1 используются следующие справочные сведения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z44" w:id="15"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z44" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) справочник кодов видов субъектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z45" w:id="16"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z45" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) справочник кодов документов, удостоверяющих личность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z46" w:id="17"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z46" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) справочник кодов видов операций, подлежащих финансовому мониторингу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z47" w:id="18"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z47" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) справочник кодов категорий участников и операций с деньгами и (или) иным имуществом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z48" w:id="19"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z48" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описания к признакам определения подозрительной операции, деятельности клиента, которые субъект может использовать для изучения операций клиентов, размещаются в личном кабинете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z49" w:id="20"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z49" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При получении сообщения от субъекта, уполномоченным органом в течение 4 (четырех) часов направляется извещение электронным способом по форме, установленной приложением 1 к настоящим Правилам (далее – извещение).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z50" w:id="21"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z50" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае получения извещения о непринятии сообщения, субъектом в течение 24 (двадцати четырех) часов (за исключением выходных и праздничных дней) принимаются меры по устранению причин отказа, и направляется в уполномоченный орган исправленное сообщение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z51" w:id="22"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z51" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости внесения изменений и (или) дополнений в ранее принятое сообщение, субъект не позднее одного рабочего дня, следующего за днем обнаружения сведений и информации, подлежащих замене, предоставляет в уполномоченный орган сообщение, взамен ранее предоставленному.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z52" w:id="23"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z52" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Уполномоченный орган, получив сообщение, в течение 24 (двадцати четырех) часов принимает решение о разрешении либо отказе в проведении операции и доводит его до субъекта электронным способом по формам, установленным приложениями 2 и 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z53" w:id="24"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z53" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. В случае нарушения сроков, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1881,249 +2000,249 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 13 Закона, вследствие технических ошибок, связанных с программным обеспечением или каналами связи, подтвержденных уполномоченным органом, данное сообщение считается предоставленным в установленный срок, если такое сообщение будет предоставлено не позднее 1 (одного) рабочего дня после устранения технических ошибок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z54" w:id="25"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z54" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок предоставления информации, сведений и документов по запросам</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z55" w:id="26"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z55" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. При проведении анализа информации, полученной в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, уполномоченный орган направляет субъекту электронным способом запрос на предоставление необходимой информации, сведений и документов по форме, установленной приложением 4 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z56" w:id="27"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z56" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Запрашиваемая информация, сведения и документы направляются субъектом в уполномоченный орган электронным способом по форме, установленной приложениями 6 и 7 к настоящим Правилам в сроки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z57" w:id="28"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z57" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При необходимости дополнительного времени для обработки запроса, субъект направляет на согласование в уполномоченный орган обращение о продлении срока, но не более чем на 10 (десять) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z58" w:id="29"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z58" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случаях, когда для обработки запроса, связанного с анализом подозрительной операции и (или) деятельности, требуется получение сведений и информации от оператора системы денежных переводов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3-2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона, субъект направляет в уполномоченный орган обращение о продлении срока запроса, но не более чем на 2 (два) рабочих дня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z59" w:id="30"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z59" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма обращения о продлении срока по запросу на предоставление необходимой информации, сведений и документов установлена в приложении 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z60" w:id="31"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z60" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченный орган не вправе запрашивать информацию, сведения и документы по операциям, совершенным до введения в действие Закона, за исключением информации, сведений и документов, которые предоставляются на основании международного договора, ратифицированного Республикой Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2254,88 +2373,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клиента, подлежащих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансовому мониторингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="32"/>
+    <w:bookmarkStart w:name="z62" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Извещение о принятии или непринятии сообщения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z63" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентство Республики Казахстан по финансовому мониторингу (далее – АФМ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>извещает ___________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2871,100 +2990,100 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование субъекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z65" w:id="34"/>
+    <w:bookmarkStart w:name="z65" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление №_________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>об отсутствии необходимости в приостановлении подозрительной операции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z66" w:id="35"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z66" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентством Республики Казахстан по финансовому мониторингу (далее – АФМ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
@@ -3333,88 +3452,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наименование субъекта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового мониторинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z68" w:id="36"/>
+    <w:bookmarkStart w:name="z68" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Уведомление №_____ о приостановлении подозрительной операции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z69" w:id="37"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z69" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Агентством Республики Казахстан по финансовому мониторингу (далее – АФМ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
@@ -3735,75 +3854,75 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подлежащих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансовому мониторингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z71" w:id="38"/>
+    <w:bookmarkStart w:name="z71" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запрос на предоставление необходимой информации, сведений и документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z72" w:id="39"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -3812,51 +3931,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 17 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан "О противодействии легализации (отмыванию) доходов,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4242,88 +4361,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клиента, подлежащих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансовому мониторингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z74" w:id="40"/>
+    <w:bookmarkStart w:name="z74" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Обращение о продлении срока по запросу на предоставление необходимой информации, сведений и документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z75" w:id="41"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z75" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование субъекта финансового мониторинга) обращается в Агентство</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4590,75 +4709,75 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>подлежащих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансовому мониторингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z77" w:id="42"/>
+    <w:bookmarkStart w:name="z77" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ответ на запрос на предоставление необходимых информации, сведений и документов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z78" w:id="43"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z78" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктами 3-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -4667,51 +4786,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3-2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>"О противодействии легализации (отмыванию) доходов, полученных преступным</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -5101,68 +5220,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>клиента, подлежащих</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансовому мониторингу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="44"/>
+    <w:bookmarkStart w:name="z80" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения, предоставляемые субъектами, в рамках запроса АФМ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -6114,70 +6233,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="45"/>
+    <w:bookmarkStart w:name="z81" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7118,64 +7237,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="46"/>
+      <w:bookmarkStart w:name="z82" w:id="44"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ИИН/БИН – индивидуальный идентификационный номер/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7200,1148 +7319,1148 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>СДП – система денежных переводов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ФИО – фамилия, имя, отчество</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:bookmarkStart w:name="z83" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения, предоставляемые субъектами в рамках запроса АФМ по цифровым активам (по физическим лицам)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z84" w:id="48"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z84" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о клиенте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z85" w:id="49"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z85" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Фото при регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z86" w:id="50"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z86" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Данные документа и (или) фото документа, предоставленного при регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z87" w:id="51"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z87" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Индивидуальный идентификационный номер (или идентификационный номер в стране резидентства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z88" w:id="52"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z88" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.4. Дата, время регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z89" w:id="53"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z89" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5. Номер мобильного телефона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z90" w:id="54"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z90" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.6. Адрес электронной почты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z91" w:id="55"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z91" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.7. Адрес проживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z92" w:id="56"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z92" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.8. Резидентство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z93" w:id="57"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z93" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9. Банковские реквизиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z94" w:id="58"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z94" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.10. Дата подписания Условий и положений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z95" w:id="59"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z95" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.11. Используемые IP-адреса; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z96" w:id="60"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z96" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.12. Устройство, через которое осуществляется вход в аккаунт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z97" w:id="61"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z97" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.13. Номер аккаунта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z98" w:id="62"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z98" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.14. Уровень риска, присвоенный клиенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z99" w:id="63"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z99" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сведения о транзакциях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z100" w:id="64"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z100" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Информация о текущих балансах счетов по доступным продуктам и (или) услугам платформы (Spot, Futures, Earn, Fiat, Margin, Pool, NFT, DeFi Staking, Swap-фарминг и новые продукты и (или) услуги в соответствии с внутренними нормативными документами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z101" w:id="65"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z101" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.2. Текущие активы и кошельки, история заказов, история депозита, история депозита фиатных средств, история вывода средств, история вывода фиатных средств, Р2Р, журналы доступа (аccess logs), OTC, кошелек для финансирования, transfer records, transaction log;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z102" w:id="66"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z102" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Сведения о привязанных банковских картах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z103" w:id="67"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z103" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Точные даты и время проведения всех сделок по установленным аккаунтам (за весь период существования), инструменты для ввода и вывода безналичных денежных средств (номера счетов, платежных карт и иные реквизиты), IP-адреса, геолокации, иные сведения об использовании установленных аккаунтов на платформе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z104" w:id="68"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z104" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.5. Сведения по майнингу (количество и наименование добытых/полученных активов, дата и время операции, наименование майнингового пула и номера кошельков цифровых активов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z105" w:id="69"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z105" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения, предоставляемые субъектами в рамках запроса АФМ по цифровым активам (по юридическим лицам)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z106" w:id="70"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z106" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сведения о клиенте:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z107" w:id="71"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z107" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.1. Полное наименование компании;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z108" w:id="72"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z108" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.2. Юридический адрес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z109" w:id="73"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z109" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.3. Фактический адрес;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z110" w:id="74"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z110" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.4. Страна регистрации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z111" w:id="75"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z111" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.5. Организационно-правовая форма;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z112" w:id="76"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z112" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.6. Дата и место регистрации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z113" w:id="77"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z113" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.7. Копия свидетельства о регистрации; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z114" w:id="78"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z114" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1.8. Список бенефициарных собственников, учредителей или акционеров; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z115" w:id="79"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z115" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.9. Бизнес-идентификационный номер (или бизнес-идентификационный номер в стране резидентства);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z116" w:id="80"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z116" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.10. Банковские реквизиты;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z117" w:id="81"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z117" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.11. Финансовая отчетность, при наличии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z118" w:id="82"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z118" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.12. Время и дата регистрации в качестве клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z119" w:id="83"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z119" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1.13. Уровень риска, присвоенный клиенту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z120" w:id="84"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z120" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Сведения о руководителях и уполномоченных лицах: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z121" w:id="85"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z121" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.1. Фамилия, имя, отчество;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z122" w:id="86"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z122" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.2. Должность; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z123" w:id="87"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z123" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.3. Данные документа и (или) фотодокумента, предоставленного при регистрации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z124" w:id="88"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z124" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.4. Номер мобильного телефона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z125" w:id="89"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z125" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2.5. Адрес электронной почты; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z126" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.6. Адрес проживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z127" w:id="91"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z127" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2.7. Резидентство.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z128" w:id="92"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z128" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сведения по деятельности:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z129" w:id="93"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z129" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.1. Дата подписания Условий и положений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z130" w:id="94"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z130" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.2. Используемые IP-адреса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z131" w:id="95"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z131" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3.3. Устройство, через которое осуществляется вход в аккаунт.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z132" w:id="96"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z132" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сведения о транзакциях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z133" w:id="97"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z133" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.1. Информация о текущих балансах счетов по доступным продуктам и (или) услугам платформы (Spot, Futures, Earn, Fiat, Margin, Pool, NFT, DeFi Staking, Swap-фарминг и новые продукты и (или) услуги в соответствии с внутренними нормативными документами);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z134" w:id="98"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z134" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.2. Текущие активы и кошельки, история заказов, история депозита, история депозита фиатных средств, история вывода средств, история вывода фиатных средств, Р2Р, журналы доступа (аccess logs), OTC, кошелек для финансирования, transfer records, transaction log;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z135" w:id="99"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z135" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.3. Сведения о привязанных банковских картах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z136" w:id="100"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z136" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.4. Точные даты и время проведения всех сделок по установленным аккаунтам (за весь период существования), инструменты для ввода и вывода безналичных денежных средств (номера счетов, платежных карт и иные реквизиты), IP-адреса, геолокации, иные сведения об использовании установленных аккаунтов на платформе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z137" w:id="101"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z137" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4.5. Сведения по майнингу (количество и наименование добытых/полученных активов, дата и время операции, наименование майнингового пула и номера кошельков цифровых активов).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -8465,104 +8584,124 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансовому мониторингу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 22 февраля 2022 года № 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z567" w:id="102"/>
+    <w:bookmarkStart w:name="z567" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Признаки определения подозрительной операции, деятельности клиента</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Признаки определения – в редакции приказа Председателя Агентства РК по финансовому мониторингу от 23.12.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 01.04.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.04.2026); с изменением, внесенным приказом Председателя Агентства РК по финансовому мониторингу от 16.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
@@ -9081,51 +9220,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Операции с цифровыми активами, в том числе с участием криптобирж и криптообменников, с кошельками цифровых активов, связанными с нелегальной деятельностью</w:t>
+Операции с цифровыми активами, с кошельками цифровых активов, связанные с незаконной деятельностью</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -10014,55 +10153,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>