--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8047f96" w14:textId="8047f96">
+    <w:p w14:paraId="1615030" w14:textId="1615030">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1167,130 +1166,486 @@
               </w:rPr>
               <w:t>от 21 февраля 2022 года № 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам кредитных бюро и регулирования банковской и микрофинансовой деятельности, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 16.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 66</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 26 марта 2012 года № 137 "Об утверждении Правил исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под №7663) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 марта 2017 года № 53 "Об утверждении условий и минимальных требований к порядку предоставления информации поставщиками информации в кредитные бюро, Правил оформления согласия субъектов кредитных историй на предоставление информации о них в кредитные бюро (за исключением кредитного бюро с государственным участием), оформления согласия на выдачу кредитного отчета из кредитного бюро, а также Правил и условий предоставления кредитного отчета" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15115) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z48" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исчисления ставок вознаграждения в достоверном, годовом, эффективном, сопоставимом исчислении (реальной стоимости) по займам и вкладам, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> оформления согласия субъектов кредитных историй на предоставление информации о них в кредитные бюро (за исключением кредитного бюро с государственным участием), оформления согласия на выдачу кредитного отчета из кредитного бюро, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "7. Поставщики информации, указанные в подпунктах 1), 2) и 4) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона, получают согласие субъекта кредитной истории на выдачу кредитного отчета из кредитного бюро (далее - согласие на выдачу кредитного отчета) при рассмотрении заявления на заключение договора о предоставлении займа либо иной сделки между поставщиком информации и субъектом кредитной истории.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z51" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласие на выдачу кредитного отчета оформляется в рамках заявления субъекта кредитной истории на заключение договора о предоставлении займа либо иной сделки между поставщиком информации и субъектом кредитной истории и действует до окончания срока действия заключенного(ой) на основании данного заявления договора о предоставлении займа или иной сделки между поставщиком информации и субъектом кредитной истории, при котором(ой) у субъекта кредитной истории возникают денежные обязательства перед поставщиком информации.". </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z170" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 14 ноября 2019 года № 192 "Об утверждении пруденциальных нормативов и иных обязательных к соблюдению организацией, осуществляющей микрофинансовую деятельность, норм и лимитов, методики их расчетов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19629) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z171" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Пруденциальных</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> нормативах и иных обязательных к соблюдению организацией, осуществляющей микрофинансовую деятельность, нормах и лимитах, методике их расчетов, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1303,6365 +1658,550 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
-[...3885 lines deleted...]
-    <w:bookmarkStart w:name="z173" w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Минимальный размер уставного капитала составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z174" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) для микрофинансовой организации – 100 000 000 (сто миллионов) тенге, за исключением микрофинансовой организации, прошедшей учетную регистрацию в уполномоченном органе по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее – уполномоченный орган) до 1 января 2020 года, для которой минимальный размер уставного капитала составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z175" w:id="162"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z175" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2020 года – 30 000 000 (тридцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z176" w:id="163"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z176" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2021 года – 50 000 000 (пятьдесят миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z177" w:id="164"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z177" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2022 года – 70 000 000 (семьдесят миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z178" w:id="165"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z178" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2023 года – 100 000 000 (сто миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z179" w:id="166"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z179" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для кредитного товарищества – 50 000 000 (пятьдесят миллионов) тенге, за исключением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z180" w:id="167"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z180" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредитного товарищества, прошедшего государственную регистрацию в качестве кредитного товарищества до 1 января 2020 года и осуществляющего свою деятельность в городах Нур-Султане, Алматы, Шымкенте или областном центре, для которого минимальный размер уставного капитала составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z181" w:id="168"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z181" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2020 года – 10 000 000 (десять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z182" w:id="169"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z182" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 июля 2020 года – 20 000 000 (двадцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z183" w:id="170"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z183" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 июля 2021 года – 30 000 000 (тридцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z184" w:id="171"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z184" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 июля 2022 года – 50 000 000 (пятьдесят миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z185" w:id="172"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z185" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кредитного товарищества, прошедшего государственную регистрацию в качестве кредитного товарищества до 1 января 2021 года и осуществляющего свою деятельность вне городов Нур-Султана, Алматы, Шымкента или областного центра, для которого минимальный размер уставного капитала составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z186" w:id="173"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z186" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2020 года – 5 000 000 (пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z187" w:id="174"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z187" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2021 года – 10 000 000 (десять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z188" w:id="175"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z188" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2022 года – 15 000 000 (пятнадцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z189" w:id="176"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z189" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2023 года – 25 000 000 (двадцать пять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z190" w:id="177"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z190" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для ломбарда – 70 000 000 (семьдесят миллионов) тенге, за исключением ломбарда, прошедшего государственную регистрацию в качестве ломбарда до 1 января 2020 года, для которого минимальный размер уставного капитала составляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z191" w:id="178"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z191" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2020 года – 10 000 000 (десять миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z192" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2021 года – 30 000 000 (тридцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z193" w:id="180"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z193" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2022 года – 30 000 000 (тридцать миллионов) тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z194" w:id="181"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z194" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с 1 января 2024 года – 50 000 000 (пятьдесят миллионов) тенге.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-[...79 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 2</w:t>
+        <w:t>№ 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
-[...1362 lines deleted...]
-        <w:t xml:space="preserve"> - периодический платеж по непогашенному микрокредиту, банковскому займу, приведенный к месячному выражению;</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...486 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -7684,130 +2224,206 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 20.08.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="245"/>
+    <w:bookmarkStart w:name="z266" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 8 утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 91</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 218 "Об утверждении Перечня комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19702) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z267" w:id="246"/>
+    <w:bookmarkStart w:name="z267" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> комиссий и иных платежей, связанных с выдачей и обслуживанием банковского займа, выданного физическому лицу:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7820,590 +2436,590 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="247"/>
+    <w:bookmarkStart w:name="z269" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. К комиссиям и иным платежам, связанным с выдачей и обслуживанием займа, выданного (выдаваемого) физическому лицу, относятся следующие комиссии и иные платежи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z270" w:id="248"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z270" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) за рассмотрение заявления и документов на получение займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z271" w:id="249"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z271" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) за организацию займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z272" w:id="250"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z272" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) комиссии за изменение условий предоставленного займа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z273" w:id="251"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z273" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       графика погашения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z274" w:id="252"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z274" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       валюты займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z275" w:id="253"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z275" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ставки вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z276" w:id="254"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z276" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       методов погашения займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z277" w:id="255"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z277" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) комиссии за рассмотрение вопросов по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z278" w:id="256"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z278" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменению условий, связанных с заемщиком (созаемщиком), гарантом (поручителем) по инициативе заемщика (созаемщика), гаранта (поручителя);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z279" w:id="257"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z279" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменению условий обременения предмета залога по займу, а также при замене предмета залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z280" w:id="258"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z280" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       замене залогодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z281" w:id="259"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z281" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдаче по заявлению клиента правоустанавливающих документов на предмет залога, содержащихся в кредитном досье клиента;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z282" w:id="260"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z282" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдаче по заявлению клиента справки о согласии на регистрацию (снятие с регистрации) по месту жительства физического лица, на узаконение перепланировок, построек, пристроек, произведенных на территории залогового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z283" w:id="261"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z283" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказанию услуг по оформлению права собственности и (или) права залога на имущество, введенное в эксплуатацию при смене залогодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z284" w:id="262"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z284" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оказанию услуг по изменению целевого назначения недвижимого имущества, разделению земельных участков на доли;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z285" w:id="263"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z285" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдаче по заявлению клиента справки о разрешении на замену регистрационного номера транспортного средства, являющегося залоговым обеспечением, на переоформление свидетельства о регистрации транспортного средства, на восстановление утерянных документов по транспортному средству;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z286" w:id="264"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z286" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) платежи клиента в пользу страховой организации в рамках договоров страхования (перестрахования), связанные с получением займа, обслуживанием займа, за исключением платежей клиента в пользу страховой организации при страховании предмета залога по договору залога, обеспечивающего обязательства клиента по договору банковского займа, и находящегося в пользовании залогодателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z287" w:id="265"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z287" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) платежи клиента гаранту (поручителю) за получение гарантии (поручительства), оценщику за оценку передаваемого в залог имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z288" w:id="266"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z288" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) платежи клиента в пользу организаций (посредников), оказывающих услуги банку второго уровня, филиалу банка-нерезидента Республики Казахстан, организации, осуществляющей отдельные виды банковских операций (далее - банк) по привлечению клиентов, осуществлению проверки документов, предоставляемых клиентами, на соответствие условиям выдачи займа, передаче документов клиентов банку, приему платежей и переводов от клиентов банка в счет погашения займов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z289" w:id="267"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z289" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) комиссии и платежи клиента в пользу банка и (или) иных организаций в рамках договоров банковского счета и (или) договоров банковского обслуживания, договоров страхования (перестрахования), связанные с получением займа, обслуживанием займа, не связанные с подпунктами 5), 6) и 7) настоящего пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z290" w:id="268"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z290" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) за выдачу по заявлению клиента справки о ссудной задолженности по займу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z291" w:id="269"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z291" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) за частичное (полное) досрочное погашение займа.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z292" w:id="270"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z292" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 ноября 2019 года № 226 "Об утверждении Правил организации деятельности ломбардов, включая вопросы хранения вещей в ломбарде, установления требований по обеспечению безопасности и технической укрепленности помещений ломбардов, мер по противодействию обороту в ломбардах незаконно добытых вещей" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19709) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z293" w:id="271"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z293" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации деятельности ломбардов, включая вопросы хранения вещей в ломбарде, установления требований по обеспечению безопасности и технической укрепленности помещений ломбардов, мер по противодействию обороту в ломбардах незаконно добытых вещей, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8416,290 +3032,290 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="272"/>
+    <w:bookmarkStart w:name="z295" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Ломбард:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z296" w:id="273"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z296" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) осуществляет деятельность, предусмотренную Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z297" w:id="274"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z297" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) заключает договоры о предоставлении микрокредита и залоге вещей в ломбарде путем выдачи залогового билета и получения согласия заемщика на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z298" w:id="275"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z298" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       предоставление информации о нем в кредитное бюро (за исключением кредитного бюро с государственным участием) и в органы внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z299" w:id="276"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z299" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       выдачу кредитного отчета получателю кредитного отчета и органам внутренних дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z300" w:id="277"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z300" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) создает на территории ломбарда условия для хранения вещей, обеспечивающие их сохранность и исключающие доступ к ним посторонних лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-    <w:bookmarkStart w:name="z301" w:id="278"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z301" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) хранит предмет залога не менее 30 (тридцати) календарных дней после дня истечения срока погашения микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
-    <w:bookmarkStart w:name="z302" w:id="279"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z302" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) хранит невостребованную вещь в течение трех месяцев после истечения срока именной сохранной квитанции;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z303" w:id="280"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z303" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) немедленно сообщает заемщику о возникновении угрозы утраты либо повреждения предмета залога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z304" w:id="281"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z304" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) немедленно возвращает предмет залога в соответствии с залоговым билетом после выполнения заемщиком своих обязательств перед ломбардом.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z305" w:id="282"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z305" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 24 февраля 2020 года № 8 "Об установлении Перечня офшорных зон для целей банковской и страховой деятельности, деятельности профессиональных участников рынка ценных бумаг и иных лицензируемых видов деятельности на рынке ценных бумаг, деятельности акционерных инвестиционных фондов и деятельности организаций, осуществляющих микрофинансовую деятельность" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 20095) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8712,51 +3328,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="283"/>
+    <w:bookmarkStart w:name="z307" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с частью первой пункта 5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8931,51 +3547,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О микрофинансовой деятельности" Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПОСТАНОВЛЯЕТ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -9249,68 +3865,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к соблюдению норм и лимитов,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>размеру капитала банка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z310" w:id="284"/>
+    <w:bookmarkStart w:name="z310" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица активов банка, взвешенных по степени кредитного риска вложений</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -15798,70 +10414,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="285"/>
+          <w:bookmarkStart w:name="z311" w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные субъектам, отнесенным к малому или среднему предпринимательству согласно Предпринимательскому кодексу Республики Казахстан, соответствующие следующим критериям: 1) в период с 1 января 2022 года по 30 июня 2022 года включительно - сумма займа не превышает 0,2 (ноль целых две десятых) процента от собственного капитала;</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="285"/>
+          <w:bookmarkEnd w:id="82"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15882,70 +10498,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2) валюта займа - тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="286"/>
+          <w:bookmarkStart w:name="z313" w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 января 2022 года по 30 июня 2022 года включительно – 50</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="286"/>
+          <w:bookmarkEnd w:id="83"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 с 1 июля 2022 года – 75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -16996,90 +11612,90 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z314" w:id="287"/>
+          <w:bookmarkStart w:name="z314" w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Ценные бумаги, выпущенные субъектами, отнесенными к малому или среднему предпринимательству согласно </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предпринимательскому</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> кодексу Республики Казахстан, включенные в сектор "Долговые ценные бумаги" площадки "Основная" либо "Альтернативная" официального списка акционерного общества "Казахстанская фондовая биржа", имеющие гарантию акционерного общества "Фонд развития предпринимательства "ДАМУ" и (или) акционерного общества "Банк Развития Казахстана", сумма которой покрывает не менее 50 (пятидесяти) процентов номинальной стоимости данных ценных бумаг, и соответствующие следующим критериям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="287"/>
+          <w:bookmarkEnd w:id="84"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -18575,70 +13191,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="288"/>
+          <w:bookmarkStart w:name="z316" w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Необеспеченные займы, выданные физическим лицам с 1 января 2016 года по 31 декабря 2019 года, в том числе потребительские займы, соответствующие одному из следующих критериев, рассчитываемых банком:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="288"/>
+          <w:bookmarkEnd w:id="85"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21905,70 +16521,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z320" w:id="289"/>
+          <w:bookmarkStart w:name="z320" w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Займы, предоставленные нерезидентам Республики Казахстан, являющимся юридическими лицами, зарегистрированными на территории нижеуказанных иностранных государств, или их гражданами:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="289"/>
+          <w:bookmarkEnd w:id="86"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23609,70 +18225,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z365" w:id="290"/>
+          <w:bookmarkStart w:name="z365" w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Вклады в организациях-нерезидентах Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="290"/>
+          <w:bookmarkEnd w:id="87"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25087,70 +19703,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z410" w:id="291"/>
+          <w:bookmarkStart w:name="z410" w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дебиторская задолженность организаций-нерезидентов Республики Казахстан, зарегистрированных на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="291"/>
+          <w:bookmarkEnd w:id="88"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26876,70 +21492,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z454" w:id="292"/>
+          <w:bookmarkStart w:name="z454" w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ценные бумаги, выпущенные организациями-нерезидентами Республики Казахстан, зарегистрированными на территории нижеуказанных иностранных государств:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="292"/>
+          <w:bookmarkEnd w:id="89"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -28481,55 +23097,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -28851,35 +23467,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>