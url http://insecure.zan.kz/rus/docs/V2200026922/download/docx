--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1615030" w14:textId="1615030">
+    <w:p w14:paraId="2e22913" w14:textId="2e22913">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -23097,55 +23097,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -23471,31 +23471,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>