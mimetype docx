--- v0 (2025-11-09)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7475cbe" w14:textId="7475cbe">
+    <w:p w14:paraId="f381a1d" w14:textId="f381a1d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -906,54 +906,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Государственный кадастр содержит систему сведений о правовом статусе особо охраняемых природных территорий (далее – ООПТ) в Республике Казахстан, их местонахождении, размерах и границах, географических координатах, количественной и качественной характеристике объектов государственного природно-заповедного фонда, экологической, научной, историко-культурной, рекреационной ценности, видах режима охраны, целевом использовании и разрешенных видах деятельности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Государственный кадастр ведется уполномоченным органом в области особо охраняемых природных территорий (далее – уполномоченный орган) на постоянной основе на основании сведений, представляемых территориальными органами уполномоченного органа и областными (городов республиканского значения, столицы) исполнительными органами, в целях использования для разработки программ развития системы ООПТ, формирования экологической сети и планирования рационального использования земель и размещения производительных сил регионов с учетом сохранения биологического разнообразия, уникальных природных ландшафтов.</w:t>
+      3. Государственный кадастр ведется уполномоченным органом в области особо охраняемых природных территорий (далее – уполномоченный орган) на постоянной основе на основании сведений, представляемых территориальными органами уполномоченного органа и исполнительными органами столицы, областей, городов республиканского значения, в целях использования для разработки программ развития системы ООПТ, формирования экологической сети и планирования рационального использования земель и размещения производительных сил регионов с учетом сохранения биологического разнообразия, уникальных природных ландшафтов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа Министра экологии и природных ресурсов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения государственного кадастра</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1022,51 +1084,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Кадастровое дело оформляется на каждую ООПТ отдельно и включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) решение Правительства Республики Казахстан или областных (городов республиканского значения, столицы) исполнительных органов о создании ООПТ;</w:t>
+      1) решение Правительства Республики Казахстан или исполнительных органов столицы, областей, городов республиканского значения о создании ООПТ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) паспорт ООПТ, оформленный в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1146,90 +1208,214 @@
         <w:t>
       5) сведения уполномоченных государственных органов об отражении ООПТ в государственных кадастрах природных ресурсов (земельном, водном, лесном, животного мира, месторождений и проявлений полезных ископаемых), представляемые по запросу уполномоченного органа;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) перечень объектов государственного природно-заповедного фонда, выявленных на данной ООПТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. В республиканской кадастровой книге указываются все ООПТ, созданные в соответствии с законодательством Республики Казахстан по каждой области отдельно с указанием вида режима их охраны, решения Правительства Республики Казахстан или областных (городов республиканского значения, столицы) исполнительных органов о создании ООПТ.</w:t>
+      6. В республиканской кадастровой книге указываются все ООПТ, созданные в соответствии с законодательством Республики Казахстан по каждой области отдельно с указанием вида режима их охраны, решения Правительства Республики Казахстан или исполнительных органов столицы, областей, городов республиканского значения о создании ООПТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z37" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Каждой ООПТ, вносимой в республиканскую кадастровую книгу, присваивается кадастровый номер. Этим же номером идентифицируется кадастровое дело, оформляемое на соответствующую ООПТ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра экологии и природных ресурсов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Государственный кадастр ведется на электронных носителях, с использованием электронных систем сбора, обработки и хранения информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1304,212 +1490,192 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Обработка, занесение в государственный кадастр сведений, включая оформление кадастровых дел, обеспечивается уполномоченным органом.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      9. Территориальные органы уполномоченного органа и областные (городов республиканского значения, столицы) исполнительные органы представляют в уполномоченный орган ежегодно, в срок до 10 января, на электронных носителях документы и сведения, указанные в </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> настоящих Правил, в отношении ООПТ, созданных в соответствующих административно-территориальных единицах, согласно </w:t>
+      9. Территориальные органы уполномоченного органа и исполнительные органы столицы, областей, городов республиканского значения представляют в уполномоченный орган ежегодно, в срок до 10 января, на электронных носителях документы и сведения, указанные в пункте 5 настоящих Правил, в отношении ООПТ, созданных в соответствующих административно-территориальных единицах, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-02/163 "Об утверждении Правил ведения государственного учета лесного фонда, государственного лесного кадастра, государственного мониторинга лесов и лесоустройства на территории государственного лесного фонда" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11387).</w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 27 февраля 2015 года № 18-02/163 Об утверждении Правил ведения государственного учета лесного фонда, государственного лесного кадастра, государственного мониторинга лесов и лесоустройства на территории государственного лесного фонда" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 11387).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 16.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 161</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 – в редакции приказа Министра экологии и природных ресурсов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. В случае внесения изменений в документы или сведения, из которых оформляется кадастровое дело, то о таких изменениях территориальные органы уполномоченного органа и областные (городов республиканского значения, столицы) исполнительные органы уведомляют уполномоченный орган незамедлительно, с приложением соответствующих документов и сведений на электронных носителях.</w:t>
+      10. В случае внесения изменений в документы или сведения, из которых оформляется кадастровое дело, то о таких изменениях территориальные органы уполномоченного органа и исполнительные органы столицы, областей, городов республиканского значения уведомляют уполномоченный орган незамедлительно, с приложением соответствующих документов и сведений на электронных носителях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра экологии и природных ресурсов РК от 16.07.2024 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 161</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра экологии и природных ресурсов РК от 02.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 195</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -2049,31 +2215,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>