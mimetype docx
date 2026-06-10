--- v0 (2025-11-03)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1f96461" w14:textId="1f96461">
+    <w:p w14:paraId="91b94be" w14:textId="91b94be">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3495,3486 +3495,2494 @@
         <w:t>
       Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4. Внести в </w:t>
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 31 "Об утверждении Правил выдачи разрешения на добровольную реорганизацию банка (банковского холдинга) либо отказа в выдаче разрешения, выдачи разрешения на конвертацию банка в исламский банк и отказа в выдаче разрешения, выдачи разрешения на добровольную ликвидацию банков, выдачи разрешения на добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан, а также возврата депозитов физических лиц, их перевода в другой банк или филиал банка-нерезидента Республики Казахстан, являющиеся участниками системы обязательного гарантирования депозитов" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 20241) следующие изменения:</w:t>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 32 "Об утверждении Правил выдачи разрешения на право осуществления деятельности кредитного бюро и акта о соответствии кредитного бюро требованиям, предъявляемым к кредитному бюро по защите и обеспечению сохранности базы данных кредитных историй, используемых информационных систем и помещений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 20239) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:bookmarkStart w:name="z155" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи разрешения на добровольную реорганизацию банка (банковского холдинга) либо отказа в выдаче разрешения, выдачи разрешения на конвертацию банка в исламский банк и отказа в выдаче разрешения, выдачи разрешения на добровольную ликвидацию банков, выдачи разрешения на добровольное прекращение деятельности филиала банка-нерезидента Республики Казахстан, а также возврата депозитов физических лиц, их перевода в другой банк или филиал банка-нерезидента Республики Казахстан, являющиеся участниками системы обязательного гарантирования депозитов, утвержденных указанным постановлением:</w:t>
+        <w:t xml:space="preserve"> выдачи разрешения на право осуществления деятельности кредитного бюро и акта о соответствии кредитного бюро требованиям, предъявляемым к кредитному бюро по защите и обеспечению сохранности базы данных кредитных историй, используемых информационных систем и помещений, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="102"/>
-[...15 lines deleted...]
-      "6. После установления факта полноты представленных документов ответственное подразделение в течение 40 (сорока) календарных дней рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Работник ответственного подразделения в течение 5 (пяти) рабочих дней после представления Комиссией акта о соответствии, рассматривает его.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z119" w:id="103"/>
+    <w:bookmarkStart w:name="z158" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z120" w:id="104"/>
+    <w:bookmarkStart w:name="z159" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z121" w:id="105"/>
-[...15 lines deleted...]
-      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления услугодателя проект постановления Правления услугодателя о выдаче (об отказе в выдаче) разрешения на добровольную реорганизацию банка (банковского холдинга). Правление услугодателя принимает решение о выдаче (об отказе в выдаче) разрешения на добровольную реорганизацию банка (банковского холдинга).</w:t>
+    <w:bookmarkStart w:name="z160" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит проект разрешения либо отказа в выдаче разрешения и направляет на рассмотрение уполномоченному лицу услугодателя. Уполномоченное лицо услугодателя подписывает проект разрешения либо отказ в выдаче разрешения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z122" w:id="106"/>
-[...15 lines deleted...]
-      Работник ответственного подразделения в течение 4 (четырех) календарных дней после получения ответственным подразделением постановления Правления услугодателя (в пределах срока оказания государственной услуги), направляет в "личный кабинет" услугополучателя через портал уведомление о выдаче разрешения на добровольную реорганизацию банка (банковского холдинга) либо мотивированный ответ об отказе в предоставлении государственной услуги в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя с приложением электронных копий постановления Правления и соответствующего разрешения (при принятии решения о выдаче разрешения).</w:t>
+    <w:bookmarkStart w:name="z161" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 1 (одного) рабочего дня после подписания проекта разрешения либо отказа в выдаче разрешения уполномоченным лицом услугодателя направляет в "личный кабинет" услугополучателя разрешение либо уведомление об отказе в выдаче разрешения с приложением акта о соответствии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z123" w:id="107"/>
+    <w:bookmarkStart w:name="z162" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае представления услугополучателем документов для получения разрешения, указанных в пункте 8 Стандарта и при условии соответствия кредитного бюро требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о кредитных бюро, услугополучателю направляется разрешение по форме согласно приложению 1 к настоящим Правилам и акт о соответствии по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в форме электронных копий документов, подписанных электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z163" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z164" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 14</w:t>
+        <w:t>пункты 10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="108"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z126" w:id="109"/>
+    <w:bookmarkStart w:name="z166" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z167" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим должностным лицом услугодателя, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z168" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z169" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z170" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z171" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z172" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z173" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В жалобе указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z174" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное наименование, почтовый адрес, бизнес-идентификационный номер услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z175" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z176" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z177" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исходящий номер и дата подачи жалобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z178" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перечень прилагаемых к жалобе документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z179" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z180" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z181" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановление</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 36 "Об утверждении Правил выдачи разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан и оснований отказа в выдаче разрешения на открытие банка, Правил лицензирования банков, филиалов банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, лицензирования на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 20228) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z182" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдачи разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан и основания отказа в выдаче разрешения на открытие банка, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z184" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "8. После установления факта полноты представленных документов ответственное подразделение в течение 50 (пятидесяти) рабочих дней рассматривает документы на предмет их соответствия требованиям банковского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z185" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z127" w:id="110"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z186" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="113"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z187" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления услугодателя проект постановления Правления услугодателя о выдаче либо об отказе в выдаче разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан. Правление услугодателя принимает решение о выдаче разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан либо об отказе в выдаче разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан по основаниям, предусмотренным пунктом 9 приложения 3 к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z188" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 4 (четырех) рабочих дней, следующих за днем получения ответственным подразделением постановления Правления услугодателя (в пределах срока оказания государственной услуги), направляет в "личный кабинет" услугополучателя через портал уведомление о выдаче разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица услугодателя с приложением электронной копии разрешения на открытие банка, филиала банка-нерезидента Республики Казахстан либо мотивированный ответ об отказе в предоставлении государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z189" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 21</w:t>
+        <w:t>пункты 13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z132" w:id="114"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="119"/>
+    <w:bookmarkStart w:name="z191" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "13. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z192" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим должностным лицом услугодателя, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z193" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z194" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z195" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z196" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z197" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z198" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В жалобе указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z199" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер, почтовый адрес услугополучателя (физического лица) либо полное наименование, почтовый адрес, бизнес-идентификационный номер услугополучателя (юридического лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z200" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z201" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z202" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исходящий номер и дата подачи жалобы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z203" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) перечень прилагаемых к жалобе документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z204" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z205" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z206" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лицензирования банков, филиалов банков-нерезидентов Республики Казахстан на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, лицензирования на проведение банковских и иных операций, осуществляемых исламскими банками, филиалами исламских банков-нерезидентов Республики Казахстан, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 37</w:t>
-[...39 lines deleted...]
-        <w:t>39</w:t>
+        <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="120"/>
-[...299 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="135"/>
+    <w:bookmarkStart w:name="z208" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9. После установления факта полноты представленных документов ответственное подразделение в течение срока оказания государственной услуги рассматривает документы на предмет их соответствия требованиям банковского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z209" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z210" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z211" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Внести в </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="136"/>
+      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение уполномоченного лица услугодателя проект приказа о выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, либо мотивированного отказа в выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан. Уполномоченное лицо услугодателя подписывает проект приказа о выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, либо мотивированный отказ в выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, по основаниям, предусмотренным пунктом 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам и пунктом 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z212" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней, следующих за днем принятия уполномоченным лицом услугодателя соответствующего решения (в пределах срока оказания государственной услуги), через канцелярию услугодателя направляет услугополучателю уведомление о выдаче лицензии на проведение банковских и иных операций с приложением лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, либо мотивированный отказ в выдаче лицензии на проведение банковских и иных операций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z213" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале уведомление о выдаче лицензии на проведение банковских и иных операций с приложением электронной копии лицензии либо мотивированный отказ в выдаче лицензии на проведение банковских и иных операций направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z214" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      в </w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="136"/>
+      При наличии оснований для отказа в выдаче лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="137"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="139"/>
+    <w:bookmarkStart w:name="z216" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17. После установления факта полноты представленных документов ответственное подразделение в течение срока оказания государственной услуги рассматривает документы на предмет их соответствия требованиям банковского законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z217" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в переоформлении лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в переоформлении лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z218" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="142"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z219" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение уполномоченного лица услугодателя проект приказа о переоформлении лицензии либо мотивированного отказа в переоформлении лицензии. Уполномоченное лицо услугодателя подписывает проект приказа о переоформлении лицензии либо мотивированный отказ в переоформлении лицензии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z220" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае представления услугополучателем документов для получения разрешения, указанных в пункте 8 Стандарта и при условии соответствия кредитного бюро требованиям, установленным </w:t>
-[...63 lines deleted...]
-    <w:bookmarkStart w:name="z164" w:id="144"/>
+      Работник ответственного подразделения в течение 1 (одного) рабочего дня, следующего за днем принятия уполномоченным лицом услугодателя соответствующего решения (в пределах срока оказания государственной услуги), через канцелярию услугодателя направляет услугополучателю уведомление о переоформлении лицензии на проведение банковских и иных операций с приложением переоформленной лицензии на проведение банковских и иных операций либо мотивированный отказ в переоформлении лицензии на проведение банковских и иных операций, по основаниям, предусмотренным пунктом 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам и пунктом 9 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложения 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z221" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале уведомление о переоформлении лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, с приложением электронной копии переоформленной лицензии либо мотивированный отказ в переоформлении лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z222" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
+      При наличии оснований для отказа в переоформлении лицензии на проведение банковских и иных операций, предусмотренных банковским законодательством Республики Казахстан, срок рассмотрения заявления о переоформлении лицензии продлевается мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления о переоформлении лицензии, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 10</w:t>
+        <w:t>пункты 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z166" w:id="145"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="146"/>
+    <w:bookmarkStart w:name="z224" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "31. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z225" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим должностным лицом услугодателя, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z168" w:id="147"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z226" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z227" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z170" w:id="149"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z228" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z229" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z230" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z231" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. В жалобе указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z232" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полное наименование, почтовый адрес, бизнес-идентификационный номер услугополучателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z233" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z234" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z235" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z236" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z237" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-[...570 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z200" w:id="177"/>
-[...15 lines deleted...]
-      2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
+    <w:bookmarkStart w:name="z238" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z201" w:id="178"/>
-[...1046 lines deleted...]
-    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>