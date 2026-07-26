--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="91b94be" w14:textId="91b94be">
+    <w:p w14:paraId="a8867d4" w14:textId="a8867d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -831,5212 +831,2152 @@
               </w:rPr>
               <w:t>от 14 февраля 2022 года № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам оказания государственных услуг в сфере государственного регулирования, контроля и надзора финансового рынка и финансовых организаций, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
-[...11 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 31.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и надзору финансового рынка и финансовых организаций от 25 июня 2007 года № 168 "Об утверждении Правил лицензирования банковских операций, осуществляемых организациями, осуществляющими отдельные виды банковских операций, Квалификационных требований по проведению банковских операций организациями, осуществляющими отдельные виды банковских операций, и перечня документов, подтверждающих соответствие им" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 4873) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 января 2017 года № 24 "Об утверждении Правил выдачи банку и (или) банковскому холдингу разрешения на создание или приобретение дочерней организации, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, на значительное участие банка и (или) банковского холдинга в капитале организаций, а также отзыва разрешения на создание, приобретение банком и (или) банковским холдингом дочерней организации, значительное участие банка и (или) банковского холдинга в капитале организаций" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 15050) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z77" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лицензирования банковских операций, осуществляемых организациями, осуществляющими отдельные виды банковских операций, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="12"/>
+        <w:t xml:space="preserve"> выдачи банку и (или) банковскому холдингу разрешения на создание или приобретение дочерней организации, на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка, на значительное участие банка и (или) банковского холдинга в капитале организаций, а также отзыва разрешения на создание, приобретение банком и (или) банковским холдингом дочерней организации, значительное участие банка и (или) банковского холдинга в капитале организаций, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 7</w:t>
+        <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
-[...35 lines deleted...]
-      При выявлении оснований для отказа в выдаче лицензии на проведение банковских операций уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "11. В случае полноты представленных документов ответственное подразделение в течение 36 (тридцати шести) рабочих дней рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkStart w:name="z80" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет банк или банковский холдинг о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления банку или банковскому холдингу возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z81" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
-[...15 lines deleted...]
-      Работник ответственного подразделения в течение 3 (трех) рабочих дней, следующих за днем принятия уполномоченным лицом услугодателя соответствующего решения, через канцелярию услугодателя направляет услугополучателю уведомление о выдаче лицензии на проведение банковских операций с приложением лицензии на проведение банковских операций либо мотивированный отказ в выдаче лицензии на проведение банковских операций.</w:t>
+    <w:bookmarkStart w:name="z82" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных банком, банковским холдингом, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления уполномоченного органа проект постановления Правления уполномоченного органа о выдаче (об отказе в выдаче) разрешения на создание или приобретение банком, или банковским холдингом дочерней организации. Правление уполномоченного органа принимает решение о выдаче (об отказе в выдаче) разрешения на создание или приобретение банком или банковским холдингом дочерней организации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
-[...15 lines deleted...]
-      На портале уведомление о выдаче лицензии на проведение банковских операций с приложением электронной копии лицензии либо мотивированный отказ в выдаче лицензии на проведение банковских операций направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+    <w:bookmarkStart w:name="z83" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней после получения ответственным подразделением постановления Правления уполномоченного органа (в пределах срока оказания государственной услуги), направляет в "личный кабинет" банка или банковского холдинга через портал уведомление о выдаче разрешения на создание или приобретение банком или банковским холдингом дочерней организации либо мотивированный ответ об отказе в предоставлении государственной услуги в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица уполномоченного органа с приложением электронных копий постановления Правления и соответствующего разрешения (при принятии решения о выдаче разрешения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkStart w:name="z84" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В случае несоответствия документов, представленных услугополучателем для получения лицензии на проведение банковских операций, требованиям Закона о банках и Правил, за исключением оснований отказа в выдаче лицензии на проведение банковских операций, предусмотренных </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> статьи 26 Закона о банках, направляет услугополучателю письмо с замечаниями для их устранения и представления доработанных (исправленных) документов, соответствующих требованиям банковского законодательства Республики Казахстан.</w:t>
+      При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 11</w:t>
+        <w:t>пункт 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...15 lines deleted...]
-      "11. В случае полноты представленных документов работник ответственного подразделения в течение срока оказания государственной услуги рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "21. В случае полноты представленных документов ответственное подразделение в течение 36 (тридцати шести) рабочих дней рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z87" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет банк о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления банку возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      При выявлении оснований для отказа в переоформлении лицензии на проведение банковских операций уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в переоформлении лицензии, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных банком, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления уполномоченного органа проект постановления Правления уполномоченного органа о выдаче (об отказе в выдаче) разрешения на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка. Правление уполномоченного органа принимает решение о выдаче (об отказе в выдаче) разрешения на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит и направляет на рассмотрение уполномоченного лица услугодателя проект приказа о переоформлении лицензии на проведение банковских операций либо мотивированного отказа в выдаче лицензии на проведение банковских операций. Уполномоченное лицо услугодателя подписывает проект приказа о переоформлении лицензии на проведение банковских операций либо мотивированный отказ в переоформлении лицензии на проведение банковских операций.</w:t>
+    <w:bookmarkStart w:name="z90" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней после получения ответственным подразделением постановления Правления уполномоченного органа (в пределах срока оказания государственной услуги), направляет в "личный кабинет" банка через портал уведомление о выдаче разрешения на создание или приобретение банком дочерней организации, приобретающей сомнительные и безнадежные активы родительского банка либо мотивированный ответ об отказе в предоставлении государственной услуги в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица уполномоченного органа с приложением электронных копий постановления Правления и соответствующего разрешения (при принятии решения о выдаче разрешения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      Работник ответственного подразделения в течение 1 (одного) рабочего дня, следующего за днем принятия уполномоченным лицом услугодателя соответствующего решения (в пределах срока оказания государственной услуги), через канцелярию услугодателя направляет услугополучателю уведомление о переоформлении лицензии на проведение банковских операций с приложением переоформленной лицензии на проведение банковских операций либо мотивированный отказ в переоформлении лицензии на проведение банковских операций.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 22</w:t>
+        <w:t>пункт 31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "31. В случае полноты представленных документов ответственное подразделение в течение 36 (тридцати шести) рабочих дней рассматривает документы на предмет их соответствия требованиям законодательства Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z94" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет банк или банковский холдинг о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления банку или банковскому холдингу возможности выразить позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z96" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных банком, банковским холдингом, заслушивания ответственное подразделение готовит и направляет на рассмотрение Правления уполномоченного органа проект постановления Правления уполномоченного органа о выдаче (об отказе в выдаче) разрешения на значительное участие банка или банковского холдинга в капитале организаций. Правление уполномоченного органа принимает решение о выдаче (об отказе в выдаче) разрешения на значительное участие банка или банковского холдинга в капитале организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z97" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 3 (трех) рабочих дней после получения ответственным подразделением постановления Правления уполномоченного органа (в пределах срока оказания государственной услуги), направляет в "личный кабинет" банка или банковского холдинга через портал уведомление о выдаче разрешения на значительное участие банка или банковского холдинга в капитале организаций либо мотивированный ответ об отказе в предоставлении государственной услуги в форме электронного документа, подписанного электронной цифровой подписью уполномоченного лица уполномоченного органа с приложением электронных копий постановления Правления и соответствующего разрешения (при принятии решения о выдаче разрешения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z98" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>23</w:t>
+        <w:t>38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>24</w:t>
+        <w:t>39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="28"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:bookmarkStart w:name="z100" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "37. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z101" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим должностным лицом услугодателя, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z102" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z103" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z104" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z105" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z106" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z107" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38. В жалобе указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z108" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) полное наименование, почтовый адрес, бизнес-идентификационный номер услугополучателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z109" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z110" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z111" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z112" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z113" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z114" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 49</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 24 февраля 2012 года № 67 "Об утверждении Правил выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 7552) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="44"/>
+        <w:t xml:space="preserve"> Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 30 марта 2020 года № 32 "Об утверждении Правил выдачи разрешения на право осуществления деятельности кредитного бюро и акта о соответствии кредитного бюро требованиям, предъявляемым к кредитному бюро по защите и обеспечению сохранности базы данных кредитных историй, используемых информационных систем и помещений" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 20239) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z155" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> выдачи, отзыва согласия на приобретение статуса крупного участника банка, банковского холдинга, крупного участника страховой (перестраховочной) организации, страхового холдинга, крупного участника управляющего инвестиционным портфелем и требования к документам, представляемым для получения указанного согласия, утвержденных указанным постановлением:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
+        <w:t xml:space="preserve"> выдачи разрешения на право осуществления деятельности кредитного бюро и акта о соответствии кредитного бюро требованиям, предъявляемым к кредитному бюро по защите и обеспечению сохранности базы данных кредитных историй, используемых информационных систем и помещений, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 6</w:t>
+        <w:t>пункт 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="45"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z56" w:id="46"/>
+    <w:bookmarkStart w:name="z157" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7. Работник ответственного подразделения в течение 5 (пяти) рабочих дней после представления Комиссией акта о соответствии, рассматривает его.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z158" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При выявлении оснований для отказа в оказании государственной услуги уполномоченный орган уведомляет услугополучателя о предварительном решении об отказе в оказании государственной услуги, а также времени и месте (способе) проведения заслушивания для предоставления услугополучателю возможности выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z159" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до принятия решения об отказе в оказании государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня получения услугополучателем уведомления о предварительном решении об отказе в оказании государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z160" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По результатам рассмотрения документов, представленных услугополучателем, заслушивания ответственное подразделение готовит проект разрешения либо отказа в выдаче разрешения и направляет на рассмотрение уполномоченному лицу услугодателя. Уполномоченное лицо услугодателя подписывает проект разрешения либо отказ в выдаче разрешения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z161" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Работник ответственного подразделения в течение 1 (одного) рабочего дня после подписания проекта разрешения либо отказа в выдаче разрешения уполномоченным лицом услугодателя направляет в "личный кабинет" услугополучателя разрешение либо уведомление об отказе в выдаче разрешения с приложением акта о соответствии.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z162" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае представления услугополучателем документов для получения разрешения, указанных в пункте 8 Стандарта и при условии соответствия кредитного бюро требованиям, установленным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о кредитных бюро, услугополучателю направляется разрешение по форме согласно приложению 1 к настоящим Правилам и акт о соответствии по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам в форме электронных копий документов, подписанных электронной цифровой подписью (далее – ЭЦП) уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z163" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На портале результат оказания государственной услуги направляется услугополучателю в "личный кабинет" в форме электронного документа, удостоверенного ЭЦП уполномоченного лица услугодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z164" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При наличии оснований для отказа в оказании государственной услуги, срок рассмотрения заявления может быть продлен мотивированным решением руководителя услугодателя или его заместителя на разумный срок, но не более чем до 2 (двух) месяцев ввиду необходимости установления фактических обстоятельств, имеющих значение для правильного рассмотрения заявления, о чем извещается услугополучатель в течение 3 (трех) рабочих дней со дня продления срока, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 76 Административного процедурно-процессуального кодекса Республики Казахстан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 24</w:t>
+        <w:t>пункты 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>25</w:t>
+        <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="50"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z166" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10. Обжалование решений, действий (бездействия) услугодателя и (или) его должностных лиц по вопросам оказания государственных услуг производится в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z167" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим должностным лицом услугодателя, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z168" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подтверждением принятия жалобы является ее регистрация (штамп, входящий номер и дата) в канцелярии услугодателя с указанием фамилии и инициалов лица, принявшего жалобу, срока и места получения ответа на поданную жалобу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z64" w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z169" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информация о порядке обжалования предоставляется по телефону Единого контакт-центра: 8-800-080-7777 или 1414.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z65" w:id="54"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z170" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отправке жалобы через портал услугополучателю из "личного кабинета" доступна информация об обращении, которая обновляется в ходе обработки обращения услугодателем (отметки о доставке, регистрации, исполнении, ответ о рассмотрении или отказе в рассмотрении).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z66" w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z171" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя по вопросам оказания государственных услуг, поступившая в адрес услугодателя, рассматривается в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z67" w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z172" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, рассматривается в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="59"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z173" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В жалобе указываются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z174" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полное наименование, почтовый адрес, бизнес-идентификационный номер услугополучателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z175" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование услугодателя и (или) фамилия, имя, отчество (при его наличии) должностного лица решение, действие (бездействие) которого (которых) обжалуется (обжалуются);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z176" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обстоятельства, на которых лицо, подающее жалобу, основывает свои требования и доказательства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z72" w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z177" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) исходящий номер и дата подачи жалобы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z73" w:id="62"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z178" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) перечень прилагаемых к жалобе документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z74" w:id="63"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z179" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба подписывается услугополучателем либо лицом, являющимся его представителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z180" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...183 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 03.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 41</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3212 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6362,31 +3302,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>