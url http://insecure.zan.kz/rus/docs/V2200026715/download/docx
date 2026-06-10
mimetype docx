--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9495179" w14:textId="9495179">
+    <w:p w14:paraId="a88e017" w14:textId="a88e017">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2918,1522 +2918,1616 @@
         <w:t>
       отобрать специфические элементы исходя из профессионального суждения и понимания деятельности объекта аудита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       провести аудиторскую выборку из элементов остаточной совокупности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 38 предусматривается в редакции приказа Министра финансов РК от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 282</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38. Сплошная проверка проводится, когда:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      остаточная совокупность состоит из небольшого количества элементов с высокой стоимостью. Данный способ применяется, когда присутствует значительный риск и невозможно получить аудиторские доказательства другими средствами;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
-[...15 lines deleted...]
-      остаточная совокупность состоит из небольшого количества элементов с высокой стоимостью. Данный способ применяется, когда присутствует значительный риск и невозможно получить аудиторские доказательства другими средствами;</w:t>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      применение информационной системы позволяет выполнять повторные методы аудиторских процедур (пересчет или повторное выполнение);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
-[...15 lines deleted...]
-      применение информационной системы позволяет выполнять повторные методы аудиторских процедур (пересчет или повторное выполнение);</w:t>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      имеется существенный риск нарушения, и средства не обеспечивают достаточных аудиторских доказательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
-[...15 lines deleted...]
-      имеется существенный риск нарушения, и средства не обеспечивают достаточных аудиторских доказательств.</w:t>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Отбор специфических элементов проводится, когда:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
-[...15 lines deleted...]
-      39. Отбор специфических элементов проводится, когда:</w:t>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      остаточная совокупность состоит из элементов с высокой стоимостью и подвержена риску либо элементы, которые ранее были связаны с ошибками или необычной операцией;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
-[...15 lines deleted...]
-      остаточная совокупность состоит из элементов с высокой стоимостью и подвержена риску либо элементы, которые ранее были связаны с ошибками или необычной операцией;</w:t>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводится проверка элементов для получения информации по спецификам деятельности объекта аудита, характеру операций и внутреннего контроля.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
-[...15 lines deleted...]
-      проводится проверка элементов для получения информации по спецификам деятельности объекта аудита, характеру операций и внутреннего контроля.</w:t>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Методами отбора выборки являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
-[...15 lines deleted...]
-      40. Методами отбора выборки являются:</w:t>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      статистический или нестатистический;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
-[...15 lines deleted...]
-      статистический или нестатистический;</w:t>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      с применением таблицы случайных чисел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
-[...15 lines deleted...]
-      с применением таблицы случайных чисел;</w:t>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематический или несистематический.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
-[...15 lines deleted...]
-      систематический или несистематический.</w:t>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственным аудитором самостоятельно принимается решение о применении одного из данных методов отбора исходя из профессионального суждения и понимания конкретного обстоятельства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
-[...15 lines deleted...]
-      Государственным аудитором самостоятельно принимается решение о применении одного из данных методов отбора исходя из профессионального суждения и понимания конкретного обстоятельства.</w:t>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Существенное влияние на определение метода отбора и объема выборки оказывает прием стратификации – деление остаточной совокупности на отдельные группы, такие как:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
-[...15 lines deleted...]
-      41. Существенное влияние на определение метода отбора и объема выборки оказывает прием стратификации – деление остаточной совокупности на отдельные группы, такие как:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджетный запрос администратора бюджетных программ – остаточная совокупность делится на группы по бюджетным программам и подпрограммам с учетом требований статьи 75 Бюджетного кодекса Республики Казахстан в части формирования, обоснованности и соответствия бюджетного запроса утвержденным планам и показателям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работы по проектно-сметной документации (ПСД) – остаточная совокупность делится на группы по локальным сметам и видам работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      план государственных закупок – остаточную совокупность закупок разделить по количеству внесенных изменений, способам осуществления государственных закупок или по предмету закупок (товары, работы, услуги).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 41 – в редакции приказа Министра финансов РК от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Государственным аудитором монетарная выборка проводится на остаточную совокупность, которая определяется по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:p>
-[...131 lines deleted...]
-      42. Государственным аудитором монетарная выборка проводится на остаточную совокупность, которая определяется по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z135" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОС= ГС-ЭНР-ЭО, где:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
-[...15 lines deleted...]
-      ОС= ГС-ЭНР-ЭО, где:</w:t>
+    <w:bookmarkStart w:name="z136" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОС – остаточная совокупность, ГС – генеральная совокупность, ЭНР – элементы наименьшего риска, ЭО – элементы ограничения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
-[...15 lines deleted...]
-      ОС – остаточная совокупность, ГС – генеральная совокупность, ЭНР – элементы наименьшего риска, ЭО – элементы ограничения.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Государственным аудитором применяется репрезентативный метод отбора элементов остаточной совокупности с равной вероятностью быть отобранными в выборку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
-[...15 lines deleted...]
-      43. Государственным аудитором применяется репрезентативный метод отбора элементов остаточной совокупности с равной вероятностью быть отобранными в выборку.</w:t>
+    <w:bookmarkStart w:name="z138" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для этого метода выборки применяются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
-[...15 lines deleted...]
-      Для этого метода выборки применяются:</w:t>
+    <w:bookmarkStart w:name="z139" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      случайный отбор;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
-[...15 lines deleted...]
-      случайный отбор;</w:t>
+    <w:bookmarkStart w:name="z140" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      систематический отбор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
-[...15 lines deleted...]
-      систематический отбор.</w:t>
+    <w:bookmarkStart w:name="z141" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Случайный и систематический отборы являются статистическими методами выборки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
-[...15 lines deleted...]
-      Случайный и систематический отборы являются статистическими методами выборки.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. При случайном отборе элемента выборки применяется таблица случайных чисел, получаемая с помощью функции программы Excel – генератора случайных чисел. На пересечении столбца и строки будет находиться искомое случайное число.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
-[...15 lines deleted...]
-      44. При случайном отборе элемента выборки применяется таблица случайных чисел, получаемая с помощью функции программы Excel – генератора случайных чисел. На пересечении столбца и строки будет находиться искомое случайное число.</w:t>
+    <w:bookmarkStart w:name="z143" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Каждому случайно выбранному номеру таблицы соответствует конкретный элемент остаточной совокупности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
-[...15 lines deleted...]
-      Каждому случайно выбранному номеру таблицы соответствует конкретный элемент остаточной совокупности.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При каждом новом составлении таблицы значение случайных чисел будет меняться.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
-[...15 lines deleted...]
-      При каждом новом составлении таблицы значение случайных чисел будет меняться.</w:t>
+    <w:bookmarkStart w:name="z145" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Расчет номеров документов, подлежащих проверке, производится путем:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
-[...15 lines deleted...]
-      Расчет номеров документов, подлежащих проверке, производится путем:</w:t>
+    <w:bookmarkStart w:name="z146" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения числа из таблицы случайных чисел;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
-[...15 lines deleted...]
-      определения числа из таблицы случайных чисел;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определения номера документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
-[...15 lines deleted...]
-      определения номера документа.</w:t>
+    <w:bookmarkStart w:name="z148" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Номер документа (НД) определяется по формуле: НД = (КЗ - НЗ) х (СЧЛ + НЗ), где: КЗ – конечное значение, означает порядковый номер последнего документа остаточной совокупности; НЗ – начальное значение, означает порядковый номер первого документа остаточной совокупности, который равен 1; СЧЛ – случайное число.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
-[...15 lines deleted...]
-      Номер документа (НД) определяется по формуле: НД = (КЗ - НЗ) х (СЧЛ + НЗ), где: КЗ – конечное значение, означает порядковый номер последнего документа остаточной совокупности; НЗ – начальное значение, означает порядковый номер первого документа остаточной совокупности, который равен 1; СЧЛ – случайное число.</w:t>
+    <w:bookmarkStart w:name="z149" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Систематический отбор предполагает отбор элементов через постоянный интервал, начиная со случайно выбранного числа. Интервал строится на определенном числе элементов или на стоимостной их оценке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
-[...15 lines deleted...]
-      45. Систематический отбор предполагает отбор элементов через постоянный интервал, начиная со случайно выбранного числа. Интервал строится на определенном числе элементов или на стоимостной их оценке.</w:t>
+    <w:bookmarkStart w:name="z150" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При систематическом отборе расчет номеров документов, подлежащих проверке, состоит из двух этапов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
-[...15 lines deleted...]
-      При систематическом отборе расчет номеров документов, подлежащих проверке, состоит из двух этапов:</w:t>
+    <w:bookmarkStart w:name="z151" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение значения интервала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
-[...15 lines deleted...]
-      определение значения интервала;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      определение начальной точки выборки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z152" w:id="143"/>
-[...15 lines deleted...]
-      определение начальной точки выборки.</w:t>
+    <w:bookmarkStart w:name="z153" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Значение интервала рассчитывается по формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z153" w:id="144"/>
-[...15 lines deleted...]
-      Значение интервала рассчитывается по формуле:</w:t>
+    <w:bookmarkStart w:name="z154" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЗИ = (КЗ - НЗ) / ОВ, где: ЗИ – значение интервала; КЗ – конечное значение, то есть порядковый номер последнего документа остаточной совокупности; НЗ – начальное значение, то есть 1 (порядковый номер первого документа остаточной совокупности); ОВ – объем выборки (количество элементов).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z154" w:id="145"/>
-[...15 lines deleted...]
-      ЗИ = (КЗ - НЗ) / ОВ, где: ЗИ – значение интервала; КЗ – конечное значение, то есть порядковый номер последнего документа остаточной совокупности; НЗ – начальное значение, то есть 1 (порядковый номер первого документа остаточной совокупности); ОВ – объем выборки (количество элементов).</w:t>
+    <w:bookmarkStart w:name="z155" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Начальная точка определяется по следующей формуле:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z155" w:id="146"/>
-[...15 lines deleted...]
-      Начальная точка определяется по следующей формуле:</w:t>
+    <w:bookmarkStart w:name="z156" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      НТ = (ЗИ х СЧЛ) + НЗ, где: НТ – начальная точка; ЗИ – значение интервала; СЧЛ – случайное число; НЗ – начальное значение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z156" w:id="147"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:bookmarkStart w:name="z157" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Результаты выборки оформляются рабочим документом "Аудиторская выборка" по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Стандарту. Рабочий документ заполняется на каждый элемент выборки.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z158" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок проведения государственного аудита и методы сбора доказательств</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z158" w:id="149"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок проведения государственного аудита и методы сбора доказательств</w:t>
+    <w:bookmarkStart w:name="z159" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. С целью обоснования суждений и заключений государственного аудитора в отношении объекта государственного аудита необходимо получение обоснованных аудиторских доказательств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z159" w:id="150"/>
-[...15 lines deleted...]
-      46. С целью обоснования суждений и заключений государственного аудитора в отношении объекта государственного аудита необходимо получение обоснованных аудиторских доказательств.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Для получения аудиторских доказательств применяются следующие методы: наблюдение и осмотр, инвентаризация, контрольный обмер (осмотр), инспектирование, запрос, повторное выполнение, подтверждение и аналитическая работа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z160" w:id="151"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:bookmarkStart w:name="z161" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Государственный аудитор документирует процесс сбора аудиторского доказательства в виде материалов государственного аудита (в электронной системе и/или на бумажном носителе) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z162" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Аудиторские доказательства, собранные в ходе аудита, отвечают следующим критериям:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z162" w:id="153"/>
-[...15 lines deleted...]
-      49. Аудиторские доказательства, собранные в ходе аудита, отвечают следующим критериям:</w:t>
+    <w:bookmarkStart w:name="z163" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) достаточность (количество необходимых документов, достаточных для подтверждения выводов аудитора касательно установленных нарушений);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z163" w:id="154"/>
-[...15 lines deleted...]
-      1) достаточность (количество необходимых документов, достаточных для подтверждения выводов аудитора касательно установленных нарушений);</w:t>
+    <w:bookmarkStart w:name="z164" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) надлежащий характер (актуальность, достоверность и надежность доказательств).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z164" w:id="155"/>
-[...15 lines deleted...]
-      2) надлежащий характер (актуальность, достоверность и надежность доказательств).</w:t>
+    <w:bookmarkStart w:name="z165" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. При отсутствии нарушений по вопросам аудита государственному аудитору сбор аудиторских доказательств не требуется.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z165" w:id="156"/>
-[...15 lines deleted...]
-      50. При отсутствии нарушений по вопросам аудита государственному аудитору сбор аудиторских доказательств не требуется.</w:t>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Порядок оформления результатов государственного аудита</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z166" w:id="157"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z167" w:id="158"/>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Результаты государственного аудита по каждому из объектов государственного аудита оформляется аудиторским отчетом по форме, определенной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. При составлении аудиторского отчета необходимо соблюдать следующие требования:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z168" w:id="159"/>
-[...15 lines deleted...]
-      52. При составлении аудиторского отчета необходимо соблюдать следующие требования:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) полнота отражения всех вопросов, указанных в Программе государственного аудита и Аудиторских заданиях, достоверность, объективность сведений, изложенных в них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z169" w:id="160"/>
-[...15 lines deleted...]
-      1) полнота отражения всех вопросов, указанных в Программе государственного аудита и Аудиторских заданиях, достоверность, объективность сведений, изложенных в них;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) четкость формулировок содержания выявленных нарушений и недостатков, выявленные нарушения описываются объективно и точно с указанием необходимых ссылок на реквизиты оригиналов документов, подтверждающих достоверность записей в аудиторском отчете, а также статей, пунктов и подпунктов нормативных правовых актов, положения которых нарушены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z170" w:id="161"/>
-[...15 lines deleted...]
-      2) четкость формулировок содержания выявленных нарушений и недостатков, выявленные нарушения описываются объективно и точно с указанием необходимых ссылок на реквизиты оригиналов документов, подтверждающих достоверность записей в аудиторском отчете, а также статей, пунктов и подпунктов нормативных правовых актов, положения которых нарушены;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) логическая и хронологическая последовательность излагаемого материала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z171" w:id="162"/>
-[...15 lines deleted...]
-      3) логическая и хронологическая последовательность излагаемого материала;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) изложение фактических данных только на основе проверенных материалов (соответствующих документов), при наличии исчерпывающих ссылок на них;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z172" w:id="163"/>
-[...15 lines deleted...]
-      4) изложение фактических данных только на основе проверенных материалов (соответствующих документов), при наличии исчерпывающих ссылок на них;</w:t>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявленные нарушения отражаются с учетом существенности, аудиторского риска и ссылкой на выборку.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z173" w:id="164"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z174" w:id="165"/>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Порядок составления, оформления аудиторского заключения, аудиторского отчета и предписания, решения (распоряжения) определены </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Мониторинг исполнения рекомендаций, содержащихся в аудиторском заключении, предписании, решении (распоряжении)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z175" w:id="166"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z176" w:id="167"/>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Государственный аудитор по результатам проведенного аудита, при выявлении нарушений, направляет аудиторское заключение, предписание, решение (распоряжение) объекту государственного аудита, а также проводит мониторинг исполнения вышеуказанных документов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z177" w:id="168"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. При возникновении административного деяния со стороны объекта государственного аудита, государственный аудитор применяет меры реагирования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z377" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1. Итоги аудита соответствия, предусмотренные в решениях (распоряжений) служб внутреннего аудита, в части нарушения требований бюджетного законодательства Республики Казахстан реализуются также посредством оказания ими консультативной помощи в устранении нарушений и приведении в соответствие с бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z377" w:id="169"/>
-[...15 lines deleted...]
-      55-1. Итоги аудита соответствия, предусмотренные в решениях (распоряжений) служб внутреннего аудита, в части нарушения требований бюджетного законодательства Республики Казахстан реализуются также посредством оказания ими консультативной помощи в устранении нарушений и приведении в соответствие с бюджетным законодательством Республики Казахстан.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Стандарт дополнен пунктом 55-1 в соответствии с приказом Министра финансов РК от 05.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z178" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. Продление срока исполнения пунктов предписаний ведомства и его территориальных подразделений и решений (распоряжений) служб внутреннего аудита, допускается не более двух раз при наличии аргументированных обоснований объекта государственного аудита, за исключением случаев, когда на основании аудиторских мероприятий осуществляется рассмотрение в судебном порядке и (или) уголовное производство, или по иным, независящим от объекта аудита основаниям.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:p>
-[...80 lines deleted...]
-    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -4557,68 +4651,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">аудита и финансового контроля </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Аудит соответствия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="171"/>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к проведению аудита соответствия по направлениям аудита соответствия</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 05.01.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -8437,88 +8531,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z358" w:id="172"/>
+    <w:bookmarkStart w:name="z358" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценка риска средств контроля</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z359" w:id="172"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объект аудита __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Период аудита _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11451,64 +11545,64 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 "Нет ответа" -</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z360" w:id="174"/>
+      <w:bookmarkStart w:name="z360" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Определение уровня риска средств контроля:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       низкий – 0% - 29%;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12090,88 +12184,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z363" w:id="175"/>
+    <w:bookmarkStart w:name="z363" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Оценка неотъемлемого риска</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z364" w:id="175"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объект аудита __________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Период аудита __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15219,64 +15313,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z365" w:id="177"/>
+      <w:bookmarkStart w:name="z365" w:id="176"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Определение уровня неотъемлемого риска:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       низкий – 0% - 29%;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15858,88 +15952,88 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z368" w:id="178"/>
+    <w:bookmarkStart w:name="z368" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Аудиторская выборка</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z369" w:id="178"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Объект аудита ________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       Период аудита ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16411,70 +16505,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="180"/>
+          <w:bookmarkStart w:name="z370" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Уровень специфических элементов, подлежащих отдельной проверке </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 1. Элементы наибольшей стоимости </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16504,70 +16598,70 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z371" w:id="181"/>
+          <w:bookmarkStart w:name="z371" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Уровень специфических элементов, подлежащих отдельной проверке </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2. Элементы рисков</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16729,64 +16823,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z372" w:id="182"/>
+      <w:bookmarkStart w:name="z372" w:id="181"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       *ОВ = ЭНС+ЭР, где ОВ – объем выборки, ЭНС – элементы наибольшей стоимости, </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16962,55 +17056,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17336,31 +17430,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>