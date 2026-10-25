--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0237f9e" w14:textId="0237f9e">
+    <w:p w14:paraId="ec03496" w14:textId="ec03496">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -801,709 +801,973 @@
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 14 Закона Республики Казахстан "О железнодорожном транспорте" (далее – Закон) и определяют порядок субсидирования ставок вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие термины и определения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z28" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) система первого уровня – регистраторская система, интегрированная с системами второго уровня мер государственной поддержки, содержащая эталонный электронный реестр заявок получателей мер государственной поддержки частного предпринимательства, где посредством окончательного постформатно-логического контроля определяется соответствие получателя мер государственной поддержки частного предпринимательства базовым требованиям, определяемых в рамках Правил проведения мониторинга мер государственной поддержки частного предпринимательства и их получателей (далее – Правила проведения мониторинга), утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 29 мая 2026 года № 437 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 38840);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) заявитель – юридическое лицо, контрольный пакет акций которого принадлежит национальному управляющему холдингу или Национальной железнодорожной компании, осуществляющее эксплуатацию, содержание, модернизацию, строительство магистральной железнодорожной сети и оказывающее услуги магистральной железнодорожной сети, а также осуществляющее первоочередное обеспечение воинских перевозок;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+      2) система второго уровня – отраслевая государственная цифровая система, посредством которой осуществляется прием заявок от получателей мер государственной поддержки частного предпринимательства, их обработка с применением форматно-логического контроля и передача обработанных заявок на первый уровень;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан, – межотраслевую координацию.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+      3) заявитель – юридическое лицо, контрольный пакет акций которого принадлежит национальному управляющему холдингу или Национальной железнодорожной компании, осуществляющее эксплуатацию, содержание, модернизацию, строительство магистральной железнодорожной сети и оказывающее услуги магистральной железнодорожной сети, а также осуществляющее первоочередное обеспечение воинских перевозок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство в сфере железнодорожного транспорта, а также в пределах, предусмотренных законодательством Республики Казахстан, - межотраслевую координацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра транспорта РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок субсидирования ставок вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидированию подлежат расходы заявителя на выплату ставки вознаграждения, установленной договором кредитования и финансового лизинга на модернизацию железнодорожных путей, в размерах, установленных в пункте 7 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z185" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Субсидирование осуществляется в рамках двухуровневой системы государственной поддержки, включающей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z186" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) первый уровень – регистраторская система, интегрированная с системами второго уровня, содержащая эталонный электронный реестр заявок получателей мер государственной поддержки частного предпринимательства, где посредством окончательного постформатно-логического контроля определяется соответствие получателя мер государственной поддержки частного предпринимательства базовым требованиям, определяемых в рамках Правил проведения мониторинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z187" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) второй уровень – отраслевая государственная цифровая система, посредством которого осуществляется прием заявок от получателей мер государственной поддержки частного предпринимательства, их обработка с применением форматно-логического контроля и передача обработанных заявок на первый уровень.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z188" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Цифровая система второго уровня обеспечивает получение согласия от получателей мер государственной поддержки частного предпринимательства на использование сведений, составляющих охраняемую законом тайну, а также на сбор, обработку, хранение, выгрузку и использование персональных данных регистратором.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 3-1 в соответствии с приказом Министра транспорта РК от 27.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 227</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z23" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Расходы заявителя на выплату ставки вознаграждения субсидируются в пределах суммы, предусмотренной республиканским бюджетом на соответствующий год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z24" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Субсидирование осуществляется в соответствии с заключенным договором на субсидирование ставки вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей (далее – договор субсидирования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z25" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Договор субсидирования заключается на основе типового договора на субсидирование ставки вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей, утверждаемого уполномоченным органом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 34-43)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 14 Закона, на срок, не превышающий срока кредитования и финансового лизинга, но не более двадцати лет. При этом, уполномоченный орган обеспечивает ежегодное планирование расходов республиканского бюджета на субсидирование до окончания срока действия договора субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z26" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Субсидированию подлежит часть ставки вознаграждения, в национальной валюте, размером не более 10 %, а оставшаяся часть оплачивается заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z27" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Субсидии не предоставляются на уплату процентов, начисленных и уплаченных по просроченной задолженности, а также единовременных комиссий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z28" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Уполномоченный орган за десять рабочих дней до начала даты приема документов опубликовывает на своем интернет-ресурсе объявление о начале приема документов на осуществление субсидирования, с указанием даты начала и окончания приема документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z29" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Прием документов, осуществляется ежегодно со дня опубликования уполномоченным органом на своем интернет-ресурсе объявления о начале приема документов и завершается 30 ноября каждого года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z30" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Для получения средств из республиканского бюджета на субсидирование заявитель соответствует следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z31" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не имеет задолженности по налогам и другим обязательным платежам в бюджет и отчислениям в единый накопительный пенсионный фонд, за исключением случаев, когда срок уплаты отсрочен в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z32" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) имеет договор займа, заключенный с займодателем в соответствии с Гражданским кодексом Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z33" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Для получения средств из республиканского бюджета на субсидирование, заявитель в электронном формате представляет в уполномоченный орган:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z34" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявку на субсидирование за счет бюджетных средств ставки вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z35" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нотариально засвидетельствованную копию договора займа, с указанием графика платежей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z36" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Для рассмотрения представленных документов, указанных в пункте 12 настоящих Правил, формируется комиссия по заключению договора субсидирования (далее – комиссия). Состав комиссии утверждается актом первого руководителя уполномоченного органа либо в случае его отсутствия, лица, его замещающего, при этом общее количество членов комиссии должно составлять нечетное число и быть не менее пяти человек. Комиссию возглавляет председатель комиссии, а при его отсутствии заместитель председателя. Секретарь комиссии не является членом комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z37" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав комиссии размещается на интернет-ресурсе уполномоченного органа в течении трех рабочих дней после его утверждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z38" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Комиссия в течение двух рабочих дней со дня представления заявки отклоняет ее в случаях представления заявителем неполного пакета документов, предусмотренных пунктом 12 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z39" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В случае отклонения комиссией заявки в протоколе заседания комиссии указываются причины такого отклонения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z40" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Отклонение заявки не является основанием для отказа в повторном рассмотрении комиссией новой заявки, представленной с устранением причин отклонения заявки в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z41" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Комиссия рассматривает представленные заявителем документы в течение 5 рабочих дней со дня представления полного пакета документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z42" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. По итогам рассмотрения документов, комиссия принимает решение о заключении или об отказе заключения договора субсидирования. Решение оформляется протоколом заседания комиссии и подписывается всеми ее членами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z43" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Решение комиссии принимается открытым голосованием и считается принятым, если за него проголосовало большинство от общего количества членов комиссии. В случае равенства голосов принятым считается решение, за которое проголосовал председатель комиссии. Решение комиссии признается легитимным при присутствии на процедуре голосования не менее двух третьей от общего количества членов комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z44" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Уполномоченный орган в течение 5 рабочих дней, после подписания протокола заседания комиссии:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z45" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) направляет копию протокола заседания комиссии заявителю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z46" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) опубликовывает на своем интернет-ресурсе подписанный протокол заседания комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z47" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. В случае решения комиссии о заключении договора субсидирования, уполномоченный орган, вместе с копией протокола заседания комиссии, направляет заявителю заключение уполномоченного органа о готовности заключения договора на субсидирование ставки вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, с указанием размера и объема субсидирования ставки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z48" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Выплата субсидий из республиканского бюджета производится в соответствии с индивидуальным планом финансирования по платежам (далее – План финансирования), по согласованию с заявителем в течение 5 рабочих дней после подписания договора субсидирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z49" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Заявитель, не позднее 10 числа месяца выплаты субсидий, указанного в Плане финансирования, предоставляет в адрес уполномоченного органа заявку на перечисление средств из республиканского бюджета, на расчетный счет, по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1518,151 +1782,151 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам (далее – заявка на перечисление), с приложением отчета о фактическом начислении и погашении ставки вознаграждения при кредитовании и финансовом лизинге по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z50" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Уполномоченный орган не позднее 7 рабочих дней, после предоставления заявки, осуществляет перечисление суммы субсидий, объем которых указывается в ведомости для субсидирования ставки вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей по бюджетной программе по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z51" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Заявитель, получивший субсидии, представляет ежегодно до 1 декабря в уполномоченный орган информацию об использовании заемных средств и достигнутых результатах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z52" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Уполномоченный орган осуществляет мониторинг целевого использования заемных средств на основании информации, представляемой заявителем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z53" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Заявитель при подписании договора субсидирования, дает согласие на сбор, обработку персональных данных, а также их передачу по запросу в уполномоченный орган по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1832,100 +2096,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявка на субсидирование за счет бюджетных средств ставки вознаграждения</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>при кредитовании и финансовом лизинге на модернизацию железнодорожных путей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z57" w:id="55"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(полное наименование заявителя)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1939,64 +2203,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ставки вознаграждения при кредитовании и финансовом лизинге на модернизацию железнодорожных путей.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z58" w:id="50"/>
+      <w:bookmarkStart w:name="z58" w:id="56"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сведения о заявителе</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Юридический адрес _________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2461,112 +2725,112 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование заявителя)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z62" w:id="51"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заключение</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z63" w:id="52"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z63" w:id="58"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о готовности заключения договора на субсидирование ставки вознаграждения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>при кредитовании и финансовом лизинге на модернизацию железнодорожных путей</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3114,64 +3378,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z64" w:id="53"/>
+      <w:bookmarkStart w:name="z64" w:id="59"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель _____________ _____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись) (Фамилия, имя, отчество (при его наличии) место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3375,100 +3639,100 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(полное наименование уполномоченного органа)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z68" w:id="61"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заявка на перечисление средств из республиканского бюджета на расчетный счет</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4223,64 +4487,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z69" w:id="56"/>
+      <w:bookmarkStart w:name="z69" w:id="62"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель заявителя ____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись, фамилия, имя, отчество (при его наличии) место печати (при наличии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4532,126 +4796,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в Министерство транспорта Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Форма административных данных размещена на интернет-ресурсе: www.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z72" w:id="57"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о фактическом начислении и погашении ставки вознаграждения при кредитовании и финансовом лизинге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Приложение 4 – в редакции приказа Министра транспорта РК от 03.12.2024 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 395</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z83" w:id="58"/>
+      <w:bookmarkStart w:name="z83" w:id="64"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы административных данных: 1-SIR_LFL</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Периодичность: годовая</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4851,80 +5115,80 @@
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="724"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z84" w:id="59"/>
+          <w:bookmarkStart w:name="z84" w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="59"/>
+          <w:bookmarkEnd w:id="65"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -6004,80 +6268,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z125" w:id="60"/>
+          <w:bookmarkStart w:name="z125" w:id="66"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="60"/>
+          <w:bookmarkEnd w:id="66"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="723" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7168,64 +7432,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z161" w:id="61"/>
+      <w:bookmarkStart w:name="z161" w:id="67"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7403,51 +7667,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата "______" ______________ 20__ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z162" w:id="62"/>
+    <w:bookmarkStart w:name="z162" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы административных данных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7456,487 +7720,487 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>при кредитовании и финансовом лизинге</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(индекс – 1-SIR_LFL, периодичность – годовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z163" w:id="63"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z163" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z164" w:id="64"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z164" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы административных данных "Отчет о фактическом начислении и погашении ставки вознаграждения при кредитовании и финансовом лизинге" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z165" w:id="65"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z165" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заявитель, не позднее 10 числа месяца выплаты субсидий, указанного в Плане финансирования, предоставляет в адрес уполномоченного органа отчет о фактическом начислении и погашении ставки вознаграждения при кредитовании и финансовом лизинге согласно Форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z166" w:id="66"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z166" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форму подписывают руководитель или лицо, исполняющее его обязанности, и исполнитель.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z167" w:id="67"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z167" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z168" w:id="68"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z168" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 указывается номер по порядку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z169" w:id="69"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z169" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 указывается наименование заявителя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z170" w:id="70"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z170" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 указывается начисленная ставка вознаграждения финансовым институтом за предыдущие периоды, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z171" w:id="71"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z171" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 указывается начисленная ставка вознаграждения финансовым институтом за предыдущие периоды, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z172" w:id="72"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z172" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 5 указывается начисленная ставка вознаграждения финансовым институтом за отчетный период, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z173" w:id="73"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z173" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 6 указывается начисленная ставка вознаграждения финансовым институтом за отчетный период, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z174" w:id="74"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z174" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 7 указывается уплаченная ставка вознаграждения заявителем за предыдущие периоды, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z175" w:id="75"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z175" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 8 указывается уплаченная ставка вознаграждения заявителем за предыдущие периоды, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z176" w:id="76"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z176" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 9 указывается уплаченная ставка вознаграждения заявителем за отчетный период, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z177" w:id="77"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z177" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 10 указывается уплаченная ставка вознаграждения заявителем за отчетный период, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z178" w:id="78"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z178" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 11 указывается сумма перечисленных субсидий за предыдущие периоды, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z179" w:id="79"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z179" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 12 указывается сумма перечисленных субсидий за предыдущие периоды, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z180" w:id="80"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z180" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 13 указывается ставка вознаграждения, подлежащая субсидированию за счет бюджетных средств за отчетный период, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z181" w:id="81"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z181" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 14 указывается ставка вознаграждения, подлежащая субсидированию за счет бюджетных средств за отчетный период, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z182" w:id="82"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z182" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 15 указывается всего задолженности на конец отчетного периода, в тысячи тенге;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z183" w:id="83"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z183" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 16 указывается доля от основного долга, уплаченная заявителем, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z184" w:id="84"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z184" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 17 указывается сумма, уплаченная заявителем основного долга, в тысячи тенге.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8106,51 +8370,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="85"/>
+    <w:bookmarkStart w:name="z80" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ведомость для субсидирования ставки вознаграждения при кредитовании</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8159,71 +8423,71 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"_________________________________________________________________"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование бюджетной программы)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z81" w:id="86"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z81" w:id="92"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       за период _______________ согласно договору на субсидирование ставки</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>вознаграждения при кредитовании и финансовом лизинге на модернизацию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8958,64 +9222,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z82" w:id="87"/>
+      <w:bookmarkStart w:name="z82" w:id="93"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сумма субсидирования за ______составляет _______________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(сумма цифрами и прописью в тенге)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9479,55 +9743,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>