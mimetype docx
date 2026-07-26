--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b4588b" w14:textId="2b4588b">
+    <w:p w14:paraId="7a2af1f" w14:textId="7a2af1f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,123 +85,201 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в приказ исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 29 мая 2015 года № 4-2/490 "Об утверждении перечней родов и видов растений, по которым патентоспособность и хозяйственная полезность оцениваются по данным государственного испытания или заявителя"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра сельского хозяйства Республики Казахстан от 6 января 2022 года № 2. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 января 2022 года № 26548</w:t>
+        <w:t>Приказ и.о. Министра сельского хозяйства Республики Казахстан от 6 января 2022 года № 2. Зарегистрирован в Министерстве юстиции Республики Казахстан 19 января 2022 года № 26548. Утратил силу приказом Министра сельского хозяйства Республики Казахстан от 11 июня 2026 года № 235.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приказ утратил силу приказом Министра сельского хозяйства РК от 11.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 235</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра сельского хозяйства Республики Казахстан от 29 мая 2015 года № 4-2/490 "Об утверждении перечней родов и видов растений, по которым патентоспособность и хозяйственная полезность оцениваются по данным государственного испытания или заявителя" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 11479) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -212,51 +292,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -271,51 +351,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 6 Закона Республики Казахстан "О семеноводстве" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -576,150 +656,150 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> родов и видов растений, по которым хозяйственная полезность оценивается по данным заявителя, утвержденный указанным приказом, изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z12" w:id="3"/>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту земледелия Министерства сельского хозяйства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства сельского хозяйства Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z15" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра сельского хозяйства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -868,64 +948,64 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Карашукеев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z18" w:id="8"/>
+      <w:bookmarkStart w:name="z18" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1168,4069 +1248,65 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2015 года № 4-2/490</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень родов и видов растений, по которым патентоспособность оценивается по данным государственного испытания</w:t>
-      </w:r>
-[...4002 lines deleted...]
-        <w:t xml:space="preserve"> Перечень родов и видов растений, по которым патентоспособность оценивается по данным заявителя</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -5550,87 +1626,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кукуруза</w:t>
-[...35 lines deleted...]
-Zea mays L.</w:t>
+Овес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Avena sativa L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5663,87 +1739,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рожь</w:t>
-[...35 lines deleted...]
-Secale cerale</w:t>
+Просо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Panicum miliaceum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5776,87 +1852,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Гречиха</w:t>
-[...35 lines deleted...]
-Fagopyrum esculentum Moench</w:t>
+Пшеница мягкая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticum aestivum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5889,1075 +1965,1075 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сорго зерновое</w:t>
-[...35 lines deleted...]
-Sorghum bicolor (L.) Moench</w:t>
+Пшеница твердая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticum durum Desf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 2. Зернобобовые культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пшеница тургидум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticum turgidum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5.</w:t>
-[...71 lines deleted...]
-Pisum sativum L.</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Oryza sativa L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...71 lines deleted...]
-Lathyrus sativus L.</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тритикале</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticosecale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...71 lines deleted...]
-Phaseolus rabiatus L.</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ячмень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hordeum vulgare L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Phaseolus vulgaris L.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 2. Зернобобовые культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 3. Масличные культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Маш </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Magnbean</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...71 lines deleted...]
-Camelina sativa (L.) Crantz.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cicer arietinum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10.</w:t>
-[...71 lines deleted...]
-Ricinus communis L.</w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасоль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phaseolus vulgaris L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...71 lines deleted...]
-Brassica juncea (L.) Czern.et Coss.in Czern.</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чечевица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lens culinaris Medik</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Sesamum indicum L.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 3. Масличные культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6990,87 +3066,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лен масличный</w:t>
-[...35 lines deleted...]
-Linum usitatissimum L. var. intermedia Vav. Et. Ell</w:t>
+Горчица белая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sinapis alba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7103,355 +3179,355 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Рапс</w:t>
-[...35 lines deleted...]
-Brassica napus L. ssp. Oleifera (Metzg.) Sinsk.</w:t>
+Подсолнечник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Helianthus annuus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 4. Овощные культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сафлор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carthamus tinctories L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...71 lines deleted...]
-Brassica oleracea convar. Capitata (L.) Alef. Var. capitata f. alba DC.</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Glycine max (L.) Merr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Petroselinum crispum (Mill.) Nym. Ex A.​W.​Hill</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 4. Овощные и бахчевые культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7484,87 +3560,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Укроп</w:t>
-[...35 lines deleted...]
-Anethum graveolens L.</w:t>
+Арбуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Citrullus lanatus (Thund.) Matsum. et Nakai</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7597,87 +3673,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свекла столовая</w:t>
-[...35 lines deleted...]
-Beta Vulgaris L. ssp. Vulgaris var.​con​diti​va Alef.</w:t>
+Базилик овощной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ocimum basilicum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7710,87 +3786,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Морковь столовая</w:t>
-[...35 lines deleted...]
-Daucus carota L.</w:t>
+Дыня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucumis melo L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7823,87 +3899,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перец острый</w:t>
-[...35 lines deleted...]
-Capsicum annuum L. var. longum (DC) Sendt.</w:t>
+Картофель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Solanum tuberosum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7936,87 +4012,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сельдерей</w:t>
-[...35 lines deleted...]
-Apium graveolens L.</w:t>
+Лук батун</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium fistulosum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8049,87 +4125,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Баклажан</w:t>
-[...35 lines deleted...]
-Solanum melongena L.</w:t>
+Лук порей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium porrum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8162,87 +4238,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пастернак</w:t>
-[...35 lines deleted...]
-Pastinaca sativa L.</w:t>
+Лук репчатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium сера L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8275,87 +4351,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Кабачок</w:t>
-[...35 lines deleted...]
-Cucurbita pepo L. var. giraumonas Duch.</w:t>
+Лук шалот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium ascalonicum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8388,87 +4464,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капуста краснокочанная</w:t>
-[...35 lines deleted...]
-Brassica oleracea convar. Capitata (L.) Alef. Var. capitata L. f. rubra (L.) Thell.</w:t>
+Огурец (открытый грунт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucumis sativus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8501,87 +4577,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Щавель</w:t>
-[...35 lines deleted...]
-Rumex L.</w:t>
+Соя овощная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vegetable soybeam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8614,87 +4690,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капуста пекинская</w:t>
-[...35 lines deleted...]
-Brassica pekinensis (Lour).</w:t>
+Томат (открытый грунт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lycopersicon lycopersicum (L.) Karst ex Farwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8727,12625 +4803,242 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ревень</w:t>
-[...35 lines deleted...]
-Rheum L.</w:t>
+Тыква</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucurbita maxima Duch.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Lactuca sativa L.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 5. Технические культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30.</w:t>
-[...12383 lines deleted...]
-Prunus amugdalus Batsch</w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свекла сахарная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Beta vulgaris L.​ssp.​vulgaris var.​alt​issi​ma Doell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -21384,51 +5077,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к приказу</w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21501,51 +5194,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3 к приказу</w:t>
+              <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21559,68 +5252,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2015 года № 4-2/490</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z29" w:id="13"/>
+    <w:bookmarkStart w:name="z24" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень родов и видов растений, по которым хозяйственная полезность оценивается по данным государственного испытания</w:t>
+        <w:t xml:space="preserve"> Перечень родов и видов растений, по которым патентоспособность оценивается по данным заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -21937,87 +5630,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сорго зерновое</w:t>
-[...35 lines deleted...]
-Sorghum bicolor (L.) Moench</w:t>
+Кукуруза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zea mays L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22050,87 +5743,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ячмень</w:t>
-[...35 lines deleted...]
-Hordeum vulgare L.</w:t>
+Рожь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Secale cerale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22163,87 +5856,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пшеница мягкая</w:t>
-[...35 lines deleted...]
-Triticum aestivum L.</w:t>
+Гречиха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fagopyrum esculentum Moench</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -22276,2699 +5969,2699 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Пшеница твердая</w:t>
-[...35 lines deleted...]
-Triticum durum Desf</w:t>
+Сорго зерновое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum bicolor (L.) Moench</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Triticum turgidum L.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 2. Зернобобовые культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6.</w:t>
-[...71 lines deleted...]
-Zea mays L.</w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горох</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pisum sativum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7.</w:t>
-[...71 lines deleted...]
-Secale cereale</w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lathyrus sativus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8.</w:t>
-[...71 lines deleted...]
-Triticosecale</w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phaseolus rabiatus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9.</w:t>
-[...71 lines deleted...]
-Avena sativa L.</w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасоль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phaseolus vulgaris L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Fagopyrum esculentum Moench</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 3. Масличные культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11.</w:t>
-[...71 lines deleted...]
-Oryza sativa L.</w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рыжик яровой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Camelina sativa (L.) Crantz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12.</w:t>
-[...71 lines deleted...]
-Panicum miliaceum L.</w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клещевина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ricinus communis L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 2. Зернобобовые культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горчица сизая, или сарептская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica juncea (L.) Czern.et Coss.in Czern.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13.</w:t>
-[...71 lines deleted...]
-Lathyrus sativus L.</w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кунжут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sesamum indicum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14.</w:t>
-[...71 lines deleted...]
-Phaseolus vulgaris L.</w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лен масличный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Linum usitatissimum L. var. intermedia Vav. Et. Ell</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15.</w:t>
-[...71 lines deleted...]
-Phaseolus rabiatus L.</w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рапс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica napus L. ssp. Oleifera (Metzg.) Sinsk.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Lens culinaris Medik</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 4. Овощные культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17.</w:t>
-[...71 lines deleted...]
-Pisum sativum L. sensu lato</w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста белокочанная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea convar. Capitata (L.) Alef. Var. capitata f. alba DC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18.</w:t>
-[...71 lines deleted...]
-Cicer arietinum L.</w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петрушка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Petroselinum crispum (Mill.) Nym. Ex A.​W.​Hill</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 3. Масличные культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укроп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Anethum graveolens L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19.</w:t>
-[...71 lines deleted...]
-Brassica juncea (L.) Czern.</w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свекла столовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Beta Vulgaris L. ssp. Vulgaris var.​con​diti​va Alef.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20.</w:t>
-[...71 lines deleted...]
-Sinapis alba</w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Морковь столовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Daucus carota L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21.</w:t>
-[...71 lines deleted...]
-Camelina sativa (L.) Crantz.</w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перец острый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Capsicum annuum L. var. longum (DC) Sendt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22.</w:t>
-[...71 lines deleted...]
-Brassica napus L.</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельдерей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Apium graveolens L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23.</w:t>
-[...71 lines deleted...]
-Helianthus annuus L.</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баклажан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Solanum melongena L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24.</w:t>
-[...71 lines deleted...]
-Linum usitatissimum L. var. intermedia Vav. et. Ell.</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пастернак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pastinaca sativa L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25.</w:t>
-[...71 lines deleted...]
-Carthamus tinctorius L.</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабачок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucurbita pepo L. var. giraumonas Duch.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26.</w:t>
-[...71 lines deleted...]
-Glycine max (L.) Merr</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста краснокочанная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea convar. Capitata (L.) Alef. Var. capitata L. f. rubra (L.) Thell.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 4. Овощные и бахчевые культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щавель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rumex L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25001,87 +8694,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капуста брокколи</w:t>
-[...35 lines deleted...]
-Brasica oleracea var. Cymosa</w:t>
+Капуста пекинская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica pekinensis (Lour).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25114,87 +8807,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Горох сахарный</w:t>
-[...35 lines deleted...]
-Pisum sativum L.</w:t>
+Ревень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rheum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25227,87 +8920,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Горох лущильный</w:t>
-[...35 lines deleted...]
-Pisum sativum L.</w:t>
+Салат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lactuca sativa L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25340,87 +9033,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Соя овощная</w:t>
-[...35 lines deleted...]
-Vegetable soybeam</w:t>
+Горчица салатная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassicajuncea (L.) Czern. Et Coss. In Czern</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25453,87 +9146,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Базилик овощной</w:t>
-[...35 lines deleted...]
-Ocimum basilicum L.</w:t>
+Патиссон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucurbita pepo L. var. melopepa d.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25566,87 +9259,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капуста белокочанная</w:t>
-[...35 lines deleted...]
-Brassica oleracea convar. Capitata L. Alef. Var.​capitata</w:t>
+Чеснок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium sativum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25679,87 +9372,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Петрушка</w:t>
-[...35 lines deleted...]
-Petroselinum crispum (Mill.) Nym. Ex. A.​W.​Hill</w:t>
+Брюква</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica napus L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25792,87 +9485,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Тыква</w:t>
-[...35 lines deleted...]
-Cucurbita maxima Duch.</w:t>
+Перец сладкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Capsicum annuum L. var. grossum (L.) Sendt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -25905,87 +9598,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Укроп</w:t>
-[...35 lines deleted...]
-Anethum graveolens L.</w:t>
+Капуста цветная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea convar. Botrytis (L.) Alef. Var. Botritis L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26018,87 +9711,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свекла столовая</w:t>
-[...35 lines deleted...]
-Beta vulgaris L. ssp. Vulgaris var. conditiva Alef.</w:t>
+Редис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Raphanus sativus L. var. sativus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26131,87 +9824,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Морковь столовая</w:t>
-[...35 lines deleted...]
-Daucus carota L.</w:t>
+Редька</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Raphanus sativus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26244,87 +9937,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Брюква столовая</w:t>
-[...35 lines deleted...]
-Brassica napus L. var napobrassica (L) Rchb</w:t>
+Репа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica rapa L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26357,87 +10050,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перец острый</w:t>
-[...35 lines deleted...]
-Capsicum annum L. var. longum (DC) Sendt.</w:t>
+Шпинат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Spinacia oleracea L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26470,87 +10163,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сельдерей</w:t>
-[...35 lines deleted...]
-Apium graveolens L.</w:t>
+Кориандр</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Coriandrum sativum L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26583,87 +10276,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Лук репчатый</w:t>
-[...35 lines deleted...]
-Allium сера L.</w:t>
+Капуста савойская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea L. convar. capitata (L.) Alef. var. sabauda L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26681,102 +10374,122 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Allium fistulosum L.</w:t>
+          <w:bookmarkStart w:name="z25" w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Огурец</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="12"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(защищенный грунт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucumis sativus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26794,3350 +10507,3370 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...50 lines deleted...]
-Solanum melongena L.</w:t>
+          <w:bookmarkStart w:name="z26" w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Томат</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="13"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(защищенный грунт)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Solanum lycopersicum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Pastinaca sativa L.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 5. Технические культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-45.</w:t>
-[...71 lines deleted...]
-Zea mays L. convar. Saccharata Korn.</w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлопчатник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Gossypium L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-46.</w:t>
-[...71 lines deleted...]
-Citrullus lanatus (Thund.) Matsum. et.​Nakai</w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Табак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Nikotiana tabacum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4100" w:type="dxa"/>
-[...101 lines deleted...]
-Solanum tuberosum L.</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 6. Кормовые культуры</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-48.</w:t>
-[...71 lines deleted...]
-Cucumis melo L.</w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лядвенец рогатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lotus corniculatus L</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-49.</w:t>
-[...71 lines deleted...]
-Cucurbita pepo L. var. giraumonas Duch.</w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саксаул белый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Haloxylon H. persicum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-50.</w:t>
-[...71 lines deleted...]
-Cucumis sativus L.</w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горец забайкальский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Poligonum divaricatum Z.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-51.</w:t>
-[...71 lines deleted...]
-Pisum sativum (L.) partim.</w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полынь белоземельная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Artemisia terrae-albae Krasch.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-52.</w:t>
-[...71 lines deleted...]
-Phaseolus vulgaris L.</w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вайда Буассье</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sameraria Boissieriana</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-53.</w:t>
-[...71 lines deleted...]
-Lycopersicon lycopersicum L.</w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райграс однолетний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lolium multiflorum var. Westerwoldicum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-54.</w:t>
-[...71 lines deleted...]
-Brassica oleracea convar. Capitata (L.) Alef. Var. capitata L. f. rubra L.) Thell.</w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырейник даурский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Clinelymus dahuricus Nevski.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-55.</w:t>
-[...71 lines deleted...]
-Rumex L.</w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Житняк</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Agropyron et Schult.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-56.</w:t>
-[...71 lines deleted...]
-Brassica pekinensis (Lour.) Rupr.</w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ломкоколосник ситниковый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Elymus yunceus Fisch.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-57.</w:t>
-[...71 lines deleted...]
-Rheum L.</w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райграс пастбищный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lolium perenne</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-58.</w:t>
-[...71 lines deleted...]
-Lactuca sativa L.</w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жузгун безлистый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+C.​aphyllum (Pall) Gurke</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-59.</w:t>
-[...71 lines deleted...]
-Brassica juncea (L.) Czern. Et Coss. In Czern</w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прутняк (изень, кохия стелющаяся)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Kochia prostrata (L.) Schrad</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-60.</w:t>
-[...71 lines deleted...]
-Allium sativum L.</w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свекла кормовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Beta vulgaris L. ssp. Vulgaris var. alba DC.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-61.</w:t>
-[...71 lines deleted...]
-Cucurbita pepo L. var. melopepa d.</w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Турнепс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica rapa L. var. rapa (L.) Thell.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-62.</w:t>
-[...71 lines deleted...]
-Capsicum annum L. var. grossum (L.) Sendt.</w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топинамбур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hellianthus tuberosus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-63.</w:t>
-[...71 lines deleted...]
-Brassica oleracea convar botrytis (L.) Alef.var. botritis L.</w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топинсолнечник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hellianthus tuberosus x H. Annus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-64.</w:t>
-[...71 lines deleted...]
-Raphanus sativus L.</w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежа сборная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Dactylis glomerata L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-65.</w:t>
-[...71 lines deleted...]
-Brassica rapa L.</w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Люцерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Medicago L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-66.</w:t>
-[...71 lines deleted...]
-Allium ascalonicum L.</w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овсяница бороздчатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Festuca sulcata Hach.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-67.</w:t>
-[...71 lines deleted...]
-Raphanus sativus L.</w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Канареечник тростниковый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Digraphis arandinacca (L.) Trin.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-68.</w:t>
-[...71 lines deleted...]
-Spinacia oleracea L.</w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Саксаул черный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Haloxylon aphyllum (Minkw.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-69.</w:t>
-[...71 lines deleted...]
-Brassica oleracea L. convar. capitata (L.) Alef. var. sabauda L.</w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго-суданковый гибрид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum vulgare x S. Sudanense</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-70.</w:t>
-[...71 lines deleted...]
-Allium porrum L.</w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кейреук (солянка корявая, жесткая)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Salsola regida Pall.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 5. Подвои для овощных культур</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кострец безостый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bromus inermis Leyss.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-71.</w:t>
-[...71 lines deleted...]
-Solanum lycopersicum L. x S. habrochaites S. Knapp &amp;D.M. Spooner</w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сурепица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica rapa L. var. silvestris (Lam.) Briggs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 6. Технические культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Редька масличная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Raphanus sativus L. var. oleifornis Pars.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -30170,4126 +13903,7529 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Свекла сахарная</w:t>
-[...35 lines deleted...]
-Beta vulgaris L. ssp. Vulgaris var.​alt​issi​ma Doell</w:t>
+Жузгун голова медузы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+G.​caput Medusae</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 7. Прядильные культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Могар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Setaria italica L., ssp. Mocharium Alf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-73.</w:t>
-[...71 lines deleted...]
-Gossypium L.</w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vicia villosa Roth.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Глава 8. Кормовые культуры</w:t>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Суданская трава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum sudanense (Piper.) Stapf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-74.</w:t>
-[...71 lines deleted...]
-Poa pratensis L.</w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырей сизый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Agropyrum glacum R. et Sch.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-75.</w:t>
-[...71 lines deleted...]
-Lotus corniculatus L</w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырейник сибирский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Clinelymus sibiricus Nevski</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-76.</w:t>
-[...71 lines deleted...]
-Melilotus alba Medik.</w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырей бескорневищный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Roegneria trachycaulon Nevski.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-77.</w:t>
-[...71 lines deleted...]
-Lolium multiflorum var. Westerwoldicum</w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрагал лисовидный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Astragalus аlopecias</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-78.</w:t>
-[...71 lines deleted...]
-Elymus yunceus Fisch.</w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Терескен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Eurotia ceratoides (L.) C.A. Mey.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-79.</w:t>
-[...71 lines deleted...]
-Agropyron pectiniforme Roem. et. Schuld.</w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шелковица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Morus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-80.</w:t>
-[...71 lines deleted...]
-Agropyron desertorum (Fisch. ex Link) Schult</w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тутовый шелкопряд</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Boxbyx mori L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-81.</w:t>
-[...71 lines deleted...]
-Vicia villosa Roth.</w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Луговик дернистый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Deschampsia caespitosa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-82.</w:t>
-[...71 lines deleted...]
-Lolium perenne L.</w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Melilotus officinalis L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-83.</w:t>
-[...71 lines deleted...]
-Lolium perenne L.</w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кострец прямой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bromus arvensis L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-84.</w:t>
-[...71 lines deleted...]
-Dactylis glomerata L.</w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимофеевка луговая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phleum pratense L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-85.</w:t>
-[...71 lines deleted...]
-Medicago L.</w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чумиза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Setaria italica (L.) ssp. Maxima Alf.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-86.</w:t>
-[...71 lines deleted...]
-Roegneria trachycaulon Nevski</w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клевер луговой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Trifolium pratense L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-87.</w:t>
-[...71 lines deleted...]
-Sorghum vulgare x S.​cud​anen​se</w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овсяница луговая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Festuca pratensis Huds.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-88.</w:t>
-[...71 lines deleted...]
-Bromus inermis Leyss.</w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Амарант метельчатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Amaranthus L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-89.</w:t>
-[...71 lines deleted...]
-Bromus arvensis L</w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чогон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Salsola subaphylla C.A. Mey</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-90.</w:t>
-[...71 lines deleted...]
-Setaria italica L. ssp. Mocharium Alf.</w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Козлятник восточный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Galega orientalis Lam.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-91.</w:t>
-[...71 lines deleted...]
-Melilotus officinalis (L.) Desr.</w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эспарцет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Onobrychis viciifolia Scop.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-92.</w:t>
-[...71 lines deleted...]
-Melilotus dentatus Pers.</w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жузгун колючекрылый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Calligonum acanthopterum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-93.</w:t>
-[...71 lines deleted...]
-Melilotus wolgicus Poir.</w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Солянка (черкез) рихтера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Salsola riheri Karel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-94.</w:t>
-[...71 lines deleted...]
-Sorghum sudanense (Piper.) Stapf.</w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жузгун Кызылкумский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Calligonum Kzyl-kymi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-95.</w:t>
-[...71 lines deleted...]
-Agropyron glacum R. et Sch</w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жузгунбелокорый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Calligonum Leucocladum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-96.</w:t>
-[...71 lines deleted...]
-Sorghum v. (L.) Pers.</w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жузгун обыкновенный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Calligonum commune</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-97.</w:t>
-[...71 lines deleted...]
-Sorghum technicum Roshev.</w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жузгун шерстистый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Calligonum eriopodum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-98.</w:t>
-[...71 lines deleted...]
-Sorghum bicolor L. Moench</w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрагал лисий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Astragalus valpinus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-99.</w:t>
-[...71 lines deleted...]
-Clinelymis sibiricus Nevski</w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Астрагал миндальный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Astragalus amygdalinus</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-100.</w:t>
-[...71 lines deleted...]
-Phleum pratense L.</w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полынь туранская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Artemisa turanica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-101.</w:t>
-[...71 lines deleted...]
-Trifolium pratense L.</w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полынь солелюбивая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Artemisa halophile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-102.</w:t>
-[...71 lines deleted...]
-Trifolium repens L</w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полынь белоземельная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Artemisa terrae albae</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-103.</w:t>
-[...71 lines deleted...]
-Festuca pratensis Huds.</w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лебеда многоплодная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Atriplex policara</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-104.</w:t>
-[...71 lines deleted...]
-Festuca sulcata Hach.</w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кок-сагыз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Taraxacum kok-saghyz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-105.</w:t>
-[...71 lines deleted...]
-Festuca arundinacea</w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эхинацея пурпурная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Echinacea purpurea L. Moench</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-106.</w:t>
-[...71 lines deleted...]
-Galega orientalis Lam.</w:t>
+108.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Просо африканское</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pennisetum glaucum L.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-107.</w:t>
-[...71 lines deleted...]
-Onobrychis viciifolia Scop</w:t>
+109.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго на силос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum v. (L.) Pers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 7. Плодово-ягодные культуры и виноград</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+110.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Яблоня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Malus domestica Borkh.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+111.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Груша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pyrus communis L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+112.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Алыча</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prunus cerasifera Ehrh.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+113.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Смородина белая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ribes niveum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+114.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Айва</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cydonia Mill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+115.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Земляника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fragaria L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+116.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абрикос обыкновенный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prunus armeniaca L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+117.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вишня обыкновенная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prunus cerasus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+118.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Крыжовник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ribes uva-crispa L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+119.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Малина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rubus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+120.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черешня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cerasus avium L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+121.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жимолость</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lonicera L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+122.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Слива домашняя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prinus domestica L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+123.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Персик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prunus persica (L.) Batsch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+124.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рябина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Philadelphus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+125.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Облепиха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hippophae L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+126.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Голубика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vaccínium uliginósum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+127.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Черника</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vaccínium myrtíllus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+128.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вишня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prunus cerasus S.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+129.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Виноград</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vitis L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 8. Цветочно-декоративные культуры и газонные травы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+130.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фацелия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phacelia tanacetifolia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 9. Лесные деревья</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+131.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сосна обыкновенная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pinus L. Silvestris</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+132.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Береза повислая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Betula pendula Roth.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 10. Подвои для плодово-ягодных культур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+133.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Корневые подвои яблони</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Malus Mill.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 11. Орехоплодные культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+134.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Орех грецкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Juglans regia L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+135.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фундук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Corylus avellana L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+136.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Миндаль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Prunus amugdalus Batsch</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -34328,51 +21464,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к приказу</w:t>
+              <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Исполняющий обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34445,51 +21581,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к приказу</w:t>
+              <w:t>Приложение 3 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -34503,68 +21639,13012 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 мая 2015 года № 4-2/490</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z32" w:id="14"/>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень родов и видов растений, по которым хозяйственная полезность оценивается по данным государственного испытания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Латинское название</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 1. Зерновые культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго зерновое</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum bicolor (L.) Moench</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ячмень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Hordeum vulgare L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пшеница мягкая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticum aestivum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пшеница твердая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticum durum Desf</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пшеница тургидум</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticum turgidum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кукуруза</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zea mays L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рожь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Secale cereale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тритикале</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Triticosecale</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Avena sativa L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гречиха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Fagopyrum esculentum Moench</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Oryza sativa L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Просо</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Panicum miliaceum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 2. Зернобобовые культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чина</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lathyrus sativus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасоль обыкновенная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phaseolus vulgaris L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Маш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phaseolus rabiatus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чечевица</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lens culinaris Medik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горох посевной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pisum sativum L. sensu lato</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Нут</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cicer arietinum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 3. Масличные культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горчица сарептская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica juncea (L.) Czern.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горчица белая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sinapis alba</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Рыжик</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Camelina sativa (L.) Crantz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Рапс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica napus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подсолнечник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Helianthus annuus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лен масличный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Linum usitatissimum L. var. intermedia Vav. et. Ell.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сафлор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Carthamus tinctorius L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Glycine max (L.) Merr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 4. Овощные и бахчевые культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста брокколи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brasica oleracea var. Cymosa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горох сахарный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pisum sativum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горох лущильный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pisum sativum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Соя овощная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vegetable soybeam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Базилик овощной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ocimum basilicum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста белокочанная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea convar. Capitata L. Alef. Var.​capitata</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Петрушка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Petroselinum crispum (Mill.) Nym. Ex. A.​W.​Hill</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+34.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тыква</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucurbita maxima Duch.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Укроп</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Anethum graveolens L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+36.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свекла столовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Beta vulgaris L. ssp. Vulgaris var. conditiva Alef.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+37.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Морковь столовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Daucus carota L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+38.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Брюква столовая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica napus L. var napobrassica (L) Rchb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+39.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перец острый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Capsicum annum L. var. longum (DC) Sendt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+40.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельдерей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Apium graveolens L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+41.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук репчатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium сера L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+42.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук батун</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium fistulosum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+43.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Баклажан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Solanum melongena L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+44.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пастернак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pastinaca sativa L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+45.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кукуруза сахарная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Zea mays L. convar. Saccharata Korn.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+46.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Арбуз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Citrullus lanatus (Thund.) Matsum. et.​Nakai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+47.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Картофель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Solanum tuberosum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+48.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дыня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucumis melo L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+49.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кабачок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucurbita pepo L. var. giraumonas Duch.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Огурец</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucumis sativus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+51.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горох овощной</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Pisum sativum (L.) partim.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+52.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фасоль овощная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phaseolus vulgaris L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+53.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Томат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lycopersicon lycopersicum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+54.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста краснокочанная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea convar. Capitata (L.) Alef. Var. capitata L. f. rubra L.) Thell.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+55.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Щавель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rumex L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+56.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста пекинская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica pekinensis (Lour.) Rupr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+57.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревень</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Rheum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+58.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Салат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lactuca sativa L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+59.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Горчица салатная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica juncea (L.) Czern. Et Coss. In Czern</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+60.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Чеснок</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium sativum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+61.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Патиссон</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Cucurbita pepo L. var. melopepa d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+62.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перец сладкий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Capsicum annum L. var. grossum (L.) Sendt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+63.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста цветная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea convar botrytis (L.) Alef.var. botritis L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+64.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Редька</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Raphanus sativus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+65.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Репа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica rapa L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+66.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук шалот</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium ascalonicum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+67.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Редис</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Raphanus sativus L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+68.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шпинат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Spinacia oleracea L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+69.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капуста савойская</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Brassica oleracea L. convar. capitata (L.) Alef. var. sabauda L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+70.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лук порей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Allium porrum L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 5. Подвои для овощных культур</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+71.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Томат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Solanum lycopersicum L. x S. habrochaites S. Knapp &amp;D.M. Spooner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 6. Технические культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+72.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Свекла сахарная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Beta vulgaris L. ssp. Vulgaris var.​alt​issi​ma Doell</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 7. Прядильные культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+73.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Хлопчатник</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Gossypium L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Глава 8. Кормовые культуры</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+74.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мятлик луговой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Poa pratensis L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+75.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Лядвенец рогатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lotus corniculatus L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+76.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донник белый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Melilotus alba Medik.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+77.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райграс однолетний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lolium multiflorum var. Westerwoldicum</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+78.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ломкоколосник ситниковый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Elymus yunceus Fisch.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+79.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Житняк ширококолосый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Agropyron pectiniforme Roem. et. Schuld.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+80.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Житняк узкоколосый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Agropyron desertorum (Fisch. ex Link) Schult</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+81.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вика</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Vicia villosa Roth.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+82.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райграс пастбищный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lolium perenne L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+83.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Райграс многолетний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Lolium perenne L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+84.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ежа сборная</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Dactylis glomerata L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+85.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Люцерна</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Medicago L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+86.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырей бескорневищный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Roegneria trachycaulon Nevski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+87.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго-суданковый гибрид</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum vulgare x S.​cud​anen​se</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+88.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кострец безостый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bromus inermis Leyss.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+89.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Кострец прямой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Bromus arvensis L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+90.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Могар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Setaria italica L. ssp. Mocharium Alf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+91.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донник желтый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Melilotus officinalis (L.) Desr.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+92.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донник зубчатый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Melilotus dentatus Pers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+93.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Донник волжский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Melilotus wolgicus Poir.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+94.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Суданская трава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum sudanense (Piper.) Stapf.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+95.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырей сизый</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Agropyron glacum R. et Sch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+96.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго на силос</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum v. (L.) Pers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+97.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго веничное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum technicum Roshev.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+98.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сорго сахарное</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Sorghum bicolor L. Moench</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+99.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пырейник сибирский</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Clinelymis sibiricus Nevski</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+100.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тимофеевка луговая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Phleum pratense L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+101.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клевер луговой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Trifolium pratense L.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+102.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Клевер ползучий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Trifolium repens L</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+103.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овсяница луговая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Festuca pratensis Huds.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+104.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овсяница бороздчатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Festuca sulcata Hach.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+105.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Овсяница тростниковая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Festuca arundinacea</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+106.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Козлятник восточный</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Galega orientalis Lam.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+107.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Эспарцет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Onobrychis viciifolia Scop</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Исполняющий обязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 6 января 2022 года № 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполняющего обязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра сельского хозяйства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 29 мая 2015 года № 4-2/490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z32" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень родов и видов растений, по которым хозяйственная полезность оценивается по данным заявителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -47864,63 +47944,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -48242,35 +48344,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>