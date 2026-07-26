--- v0 (2025-11-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2b676d9" w14:textId="2b676d9">
+    <w:p w14:paraId="13e5401" w14:textId="13e5401">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -763,415 +763,189 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Стандарт организации оказания травматологической и ортопедической помощи в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Стандарт - в редакции приказа Министра здравоохранения РК от 05.01.2023 </w:t>
+      Сноска. Стандарт - в  редакции приказа Министра здравоохранения РК от 26.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 1</w:t>
+        <w:t>№60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящий Стандарт организации оказания травматологической и ортопедической помощи в Республике Казахстан (далее – Стандарт) разработан в соответствии с </w:t>
+            1. Настоящий Стандарт организации оказания травматологической и ортопедической помощи в Республике Казахстан (далее – Стандарт) разработан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 32)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Кодекса Республики Казахстан "О здоровье народа и системе здравоохранения" (далее – Кодекс) и устанавливает требования и правила к процессам организации оказания травматологической и ортопедической помощи пациентам с травмами, заболеваниями опорно-двигательного аппарата и заболеваниями костно-мышечной системы (далее – КМС) в амбулаторных, стационарных и стационарозамещающих условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травматологическая и ортопедическая помощь оказывается организациями здравоохранения, имеющими лицензию на осуществление медицинской деятельности, независимо от формы собственности и ведомственной принадлежности.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Стандарту.</w:t>
+        <w:t>
+      2. Рекомендуемая штатная численность организаций здравоохранения, оказывающих травматологическую и ортопедическую помощь, устанавливается согласно приложению 1 к настоящему Стандарту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящему Стандарту.</w:t>
+        <w:t>
+      3. Оснащение организаций здравоохранения, оказывающих травматологическую и ортопедичеcкую помощь, медицинскими изделиями осуществляется с учетом рекомендуемого оснащения согласно приложению 2 к настоящему Стандарту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...60 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Термины и определения, используемые в настоящем Стандарте:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1184,4468 +958,4636 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) профильный специалист – медицинский работник с высшим медицинским образованием, имеющий сертификат в области здравоохранения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) портал Бюро госпитализации (далее – Портал) – единая система электронной регистрации, учета, обработки и хранения направлений пациентов на плановую госпитализацию в стационар в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП);</w:t>
+      2) медицинские организации первого уровня регионализации – врачебные амбулатории, кабинеты травматолога и ортопеда, травматологические пункты, районные больницы без травматологических отделений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) высокотехнологичная медицинская помощь (далее – ВТМП) – часть специализированной медицинской помощи, оказываемой профильными специалистами при заболеваниях, требующих применения инновационных и (или) уникальных методов диагностики и лечения с научно доказанной эффективностью и безопасностью и технологий, разработанных на основе достижений медицинской науки и смежных отраслей науки и техники;</w:t>
+      3) медицинские организации второго уровня регионализации – многопрофильные межрайонные больницы, городские больницы, имеющие в составе травматологические отделения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) комиссия ВТМП – комиссия, созданная руководителем местного органа государственного управления здравоохранением области, городов республиканского значения и столицы из профильных специалистов для решения вопроса направления пациента в организацию здравоохранения, предоставляющую ВТМП;</w:t>
+      4) портал Бюро госпитализации (далее – Портал) – единая система электронной регистрации, учета, обработки и хранения направлений пациентов на плановую госпитализацию в стационар в рамках гарантированного объема бесплатной медицинской помощи (далее – ГОБМП);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) неотложная медицинская помощь – медицинская помощь, оказываемая при внезапных острых заболеваниях и состояниях, обострении хронических заболеваний, не представляющих явную угрозу жизни пациента;</w:t>
+      5) высокотехнологичная медицинская помощь (далее – ВТМП) – часть специализированной медицинской помощи, оказываемой профильными специалистами при заболеваниях, требующих применения инновационных и (или) уникальных методов диагностики и лечения с научно доказанной эффективностью и безопасностью и технологий, разработанных на основе достижений медицинской науки и смежных отраслей науки и техники;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) регионализация – распределение медицинских организаций по уровням возможности оказания травматологической помощи с учетом распределения кадровых и материально-технических ресурсов, степени риска оказания травматологического вмешательства, а также объемов потребления медицинской помощи населением;</w:t>
+      6) плановая медицинская помощь – медицинская помощь, оказываемая при заболеваниях и состояниях, не сопровождающихся угрозой жизни пациента, отсрочка оказания которой на определенное время не повлечет за собой ухудшение состояния пациента, а также при проведении профилактических мероприятий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) пациент – физическое лицо, являющееся (являвшееся) потребителем медицинских услуг независимо от наличия или отсутствия у него заболевания или состояния, требующего оказания медицинской помощи;</w:t>
+      7) комиссия ВТМП – комиссия, созданная руководителем местного органа государственного управления здравоохранением области, городов республиканского значения и столицы из профильных специалистов для решения вопроса направления пациента в организацию здравоохранения, предоставляющую ВТМП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) экстренная медицинская помощь – медицинская помощь, оказываемая при внезапных острых заболеваниях и состояниях, обострении хронических заболеваний, требующих безотлагательного медицинского вмешательства для предотвращения существенного вреда здоровью и (или) устранения угрозы жизни.</w:t>
+      8) неотложная медицинская помощь – медицинская помощь, оказываемая при внезапных острых заболеваниях и состояниях, обострении хронических заболеваний, не представляющих явную угрозу жизни пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) клинический протокол (далее – КП) – научно доказанные рекомендации по профилактике, диагностике, лечению, медицинской реабилитации и паллиативной медицинской помощи при определенном заболевании или состоянии пациента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Основные задачи и направления деятельности медицинских организаций, оказывающих травматологическую и ортопедическую помощь</w:t>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 10) вводится в действие с 12.07.2026 Министра здравоохранения РК от 26.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№60 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(текст исключен);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Основными задачами медицинских организаций, оказывающих травматологическую и ортопедическую помощь населению, являются:</w:t>
+      11) медицинская реабилитация – комплекс медицинских услуг, направленных на сохранение, частичное или полное восстановление нарушенных и (или) утраченных функций организма пациента;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) регионализация – распределение медицинских организаций по уровням возможности оказания травматологической помощи с учетом распределения кадровых и материально-технических ресурсов, степени риска оказания травматологического вмешательства, а также объемов потребления медицинской помощи населением;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) региональный травматологический центр (далее – РТЦ) – подразделение в составе медицинской организации, которое оказывает специализированную и высокотехнологичную медицинскую помощь пациентам с травмами и заболеваниями опорно-двигательного аппарата, оснащен новейшим технологическим, медицинским оборудованием и обеспечен высококвалифицированными специалистами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) пациент – физическое лицо, являющееся (являвшееся) потребителем медицинских услуг независимо от наличия или отсутствия у него заболевания или состояния, требующего оказания медицинской помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) ННЦТО - Республиканское государственное предприятиее на праве хозяйственного ведения "Национальный научный центр травматологии и ортопедии имени академика Батпенова Н.Д." Министерства здравоохранения Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) медицинские организации третьего уровня регионализации – многопрофильные областные больницы, многопрофильные городские больницы, больницы городов республиканского значения, столицы, научные организации в области здравоохранения по профилю;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) экстренная медицинская помощь – медицинская помощь, оказываемая при внезапных острых заболеваниях и состояниях, обострении хронических заболеваний, требующих безотлагательного медицинского вмешательства для предотвращения существенного вреда здоровью и (или) устранения угрозы жизни;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) выписной эпикриз - при выписке пациента из стационара, оформляется выписной эпикриз, где указываются заключительный клинический диагноз, срок пребывания (в том числе кратко резюмируются данные о состоянии пациента при поступлении и выписке), проведенные лечебные мероприятия и их эффективность, рекомендации по дальнейшей тактике ведения пациента и рекомендуемому режиму;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) эндопротезирование — замена поврежденного сустава в результате различных заболеваний или травм на искусственный сустав.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Структура организаций, оказывающих травматологическую и ортопедическую помощь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Уровни оказания помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Первый уровень – врачебные амбулатории, кабинеты травматолога и ортопеда, травматологические пункты, районные больницы без травматологических отделений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Второй уровень - многопрофильные межрайонные больницы, городские больницы, имеющие в составе травматологические отделения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Третий уровень - многопрофильные областные больницы, многопрофильные городские больницы, больницы городов республиканского значения, столицы, научные организации в области здравоохранения по профилю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Основные задачи и направления деятельности медицинских организаций, оказывающих травматологическую и ортопедическую помощь</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основными задачами медицинских организаций, региональных травматологических центров, оказывающих травматологическую и ортопедическую помощь населению, являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) участие в мероприятиях по профилактике травматизма совместно с медицинскими организациями, оказывающими первичную медико-санитарную помощь (далее – ПМСП), местными представительными и исполнительными органами областей, городов республиканского значения и столицы, предприятиями (работодателями) и иными не правительственными и некоммерческими организациями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ранняя диагностика травм и заболеваний КМС с применением современных методов диагностики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лечение больных с травмами и заболеваниями КМС в соответствии с КП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) организация и проведение восстановительного лечения и медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) разработка и внедрение ВТМП пациентам с травмами и заболеваниями КМС.</w:t>
+      5) разработка и внедрение ВТМП пациентам с травмами и заболеваниями КМС, внедрение, применение доказанных и передовых технологий, расширение спектра оказания специализированной помощи и медицинской помощи с применением высоких технологий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Основными направлениями деятельности профильных медицинских организаций является оказание экстренной, неотложной и плановой травматологической и ортопедической помощи населению Республики Казахстан.</w:t>
+      6) повышение квалификации профильных специалистов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) анализ и организационно-методическая поддержка региона, закрепленного за региональным травматологическим центром.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Основными направлениями деятельности профильных медицинских организаций является оказание экстренной, неотложной и плановой травматологической и ортопедической помощи населению Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 3. Порядок организации оказания травматологической и ортопедической помощи населению Республики Казахстан</w:t>
+        <w:t xml:space="preserve"> Глава 4. Порядок организации оказания травматологической и ортопедической помощи населению Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7. Травматологическая и ортопедическая помощь в Республике Казахстан оказывается в рамках ГОБМП в соответствии с перечнем, утвержденным </w:t>
+      8. Травматологическая и ортопедическая помощь в Республике Казахстан оказывается в рамках ГОБМП в соответствии с перечнем, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 16 октября 2020 года № 672 "Об утверждении перечня гарантированного объема бесплатной медицинской помощи и признании утратившими силу некоторых решений Правительства Республики Казахстан" и в системе обязательного социального медицинского страхования в соответствии с перечнем, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 июня 2019 года № 421 "Об утверждении перечня медицинской помощи в системе обязательного социального медицинского страхования".</w:t>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 июня 2019 года № 421 "Об утверждении перечня медицинской помощи в системе обязательного социального медицинского страхования" а также на платной основе в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 29 октября 2020 года № ҚР ДСМ-170/2020 "Об утверждении правил оказания платных услуг субъектами здравоохранения и типовой формы договора по предоставлению платных медицинских услуг (помощи)" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под номером № 21559).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Оказание медицинской помощи в экстренной и неотложной формах пациентам с травмами и заболеваниями КМС осуществляется организациями, оказывающими специализированную медицинскую помощь в амбулаторных, стационарных и стационарозамещающих условиях. </w:t>
+      9. Оказание медицинской помощи в экстренной и неотложной формах пациентам с травмами и заболеваниями КМС осуществляется организациями, оказывающими специализированную медицинскую помощь в амбулаторных, стационарных и стационарозамещающих условиях. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Оказание специализированной медицинской помощи и ВТМП в плановой форме пациентам с последствиями травм и заболеваниями КМС осуществляется в медицинской организации, имеющей в своем составе хирургическое и (или), ортопедическое, и (или) травматологическое отделение или койки травматологического профиля через Портал по уровням регионализации:</w:t>
+      10. Оказание специализированной медицинской помощи и ВТМП в плановой форме пациентам с последствиями травм и заболеваниями КМС осуществляется в медицинской организации, имеющей в своем составе хирургическое и (или), ортопедическое, и (или) травматологическое отделение или койки травматологического профиля через Портал по уровням регионализации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       первый уровень – районные больницы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       второй уровень – многопрофильные межрайонные больницы, городские больницы, имеющие в составе травматологические отделения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      третий уровень – многопрофильные областные больницы, многопрофильные городские больницы, научная организация в области здравоохранения.</w:t>
+      третий уровень – региональные травматологические центры, многопрофильные областные больницы, многопрофильные городские больницы, научная организация в области здравоохранения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Оказание травматологической и ортопедической медицинской помощи включает в себя:</w:t>
+      11. Оказание травматологической и ортопедической медицинской помощи включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в амбулаторных условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       консультативно-диагностическую помощь с целью определения состояния пациента и установления диагноза;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       лечебную помощь; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       отбор и направление на госпитализацию для предоставления медицинской помощи в стационарных условиях; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) в стационарозамещающих условиях: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) в стационарозамещающих условиях: специализированную медицинскую помощь в соответствии с диагнозом и КП;</w:t>
+      специализированную медицинскую помощь в соответствии с диагнозом и КП;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в стационарных условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      специализированную, в том числе ВТМП в соответствии с диагнозом и КП;</w:t>
+      специализированную медицинскую помощь, в том числе ВТМП в соответствии с диагнозом и КП;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение назначенного лечения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежедневный осмотр врачом, коррекция лечения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осмотр, консультация заведующим отделением;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проведение консультаций специалистов по медицинским показаниям;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       оформление медицинской документации в соответствии с формами учетной документации в области здравоохранения, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра здравоохранения Республики Казахстан от 30 октября 2020 года № ҚР ДСМ-175/2020 "Об утверждении форм учетной документации в области здравоохранения, а также инструкций по их заполнению" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21579) (далее – приказ № ҚР ДСМ-175/2020);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       выписка пациента с оформлением медицинской документации и выдачей больному выписки из медицинской карты стационарного пациента в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 24 марта 2022 года №ҚР-ДСМ-27 "Об утверждении Стандарта оказания медицинской помощи в стационарных условиях в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27218) (далее – приказ № ҚР- ДСМ-27);</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 24 марта 2022 года №ҚР ДСМ-27 "Об утверждении Стандарта организации оказания медицинской помощи в стационарных условиях в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27218) (далее – приказ № ҚР ДСМ-27);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="49"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) вне медицинской организации: медицинскую помощь в экстренной форме по месту вызова бригады скорой медицинской помощи (далее – СМП), на санитарном автотранспорте и медицинской авиации при транспортировке, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики, Казахстан от 30 ноября 2020 года № ҚР ДСМ-225/2020 "Об утверждении правил оказания скорой медицинской помощи, в том числе с привлечением медицинской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21713), а также в медицинских поездах, передвижных (полевых) медицинских комплексах, полевых госпиталях, трассовых медико-спасательных пунктах и при оказании дистанционных медицинских услуг, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра по чрезвычайным ситуациям РК № 60 от 20 февраля 2024 года "Об утверждении Методики определения мест по размещению и передислокации трассовых медико-спасательных пунктов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34019), и согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения РК № 139 от 31 июля 2023 года "Об утверждении порядка, видов и обеъма медицинской помощи населению при чрезвычайных ситуациях, введении режима чрезвычайного положения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33217).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) вне медицинской организации: медицинскую помощь в экстренной форме по месту вызова бригады скорой медицинской помощи (далее – СМП), на санитарном автотранспорте и медицинской авиации при транспортировке, а также в медицинских поездах, передвижных (полевых) медицинских комплексах, полевых госпиталях, трассовых медико-спасательных пунктах и при оказании дистанционных медицинских услуг.</w:t>
+      12. При плановой госпитализации пациент предоставляет документ удостоверяющий личность, результаты клинико-диагностических исследований, направление на госпитализацию с данными о пациенте, с установленной датой плановой госпитализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z63" w:id="50"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      11. При плановой госпитализации пациент предоставляет документ удостоверяющий личность, результаты клинико-диагностических исследований, направление на госпитализацию с данными о пациенте, с установленной датой плановой госпитализации.</w:t>
+        <w:t xml:space="preserve">
+      Направляющая медицинская организация проводит клинико-диагностические исследования согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказу № ҚР ДСМ-27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, а также при необходимости дополнительные исследования согласно КП диагностики и лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z64" w:id="51"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В приемном покое оформляется медицинская карта стационарного пациента по форме № 001/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказом № ҚР ДСМ-175/2020</w:t>
+        <w:t>Приказом № ҚР ДСМ- 175/2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – медицинская карта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z65" w:id="52"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 4. Оказание медицинской помощи населению при травмах костно-мышечной системы</w:t>
+        <w:t xml:space="preserve"> Глава 5. Порядок оказания медицинской помощи населению при травмах костно-мышечной системы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z66" w:id="53"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      12. СМП, в том числе с привлечением медицинской авиации, пациентам с травмами КМС предоставляется в соответствии с </w:t>
+      13. СМП, в том числе с привлечением медицинской авиации, пациентам с травмами КМС предоставляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 30 ноября 2020 года № ҚР ДСМ-225/2020 "Об утверждении правил оказания скорой медицинской помощи, в том числе с привлечением медицинской авиации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21713).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z67" w:id="54"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13. В экстренных случаях пациент с травмой КМС доставляется в стационарные условия санитарным автотранспортом медицинской организации, станции (отделения) СМП, медицинской авиацией в сопровождении медицинского работника и (или) родственника, а также обращается самостоятельно.</w:t>
+      14. В экстренных случаях пациент с травмой КМС доставляется в стационарные условия санитарным автотранспортом медицинской организации, станции (отделения) СМП, медицинской авиацией в сопровождении медицинского работника и (или) родственника, а также обращается самостоятельно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z68" w:id="55"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      14. Оказание экстренной медицинской помощи в приемном отделении медицинской организации проводится в соответствии с </w:t>
+      15. Оказание экстренной медицинской помощи в приемном отделении медицинской организации проводится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 2 апреля 2021 года № ҚР ДСМ -27 "Об утверждении Стандарта организации оказания экстренной медицинской помощи в приемных отделениях медицинских организаций, оказывающих медицинскую помощь в стационарных условиях в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22493).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z69" w:id="56"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Медицинская помощь в неотложной форме пациентам с травмами КМС оказывается в травмотологических пунктах, отделениях (кабинетах) травматологии и ортопедии медицинских организаций всех уровней. При наличии показаний для госпитализации пациент направляется в стационар для дальнейшего лечения.</w:t>
+      16. Медицинская помощь в неотложной форме пациентам с травмами КМС оказывается в травматологических пунктах, отделениях (кабинетах) травматологии и ортопедии медицинских организаций всех уровней. При наличии показаний для госпитализации пациент направляется в стационар для дальнейшего лечения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z70" w:id="57"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      16. При отсутствии медицинских показаний к госпитализации пациенту с травмами КМС даются консультации по дальнейшему наблюдению и лечению в амбулаторных условиях по месту прикрепления. </w:t>
+      17. При отсутствии медицинских показаний к госпитализации пациенту с травмами КМС даются консультации по дальнейшему наблюдению и лечению в амбулаторных условиях по месту прикрепления. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z71" w:id="58"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. При наличии медицинских показаний для оказания специализированной медицинской помощи в стационарных условиях пациенты с травмами КМС госпитализируются в отделение травматологии и ортопедии и (или) в хирургическое отделение, имеющее в своем составе травматологические койки, отделение множественной и сочетанной травмы, ожоговое отделение.</w:t>
+      18. При наличии медицинских показаний для оказания специализированной медицинской помощи в стационарных условиях пациенты с травмами КМС госпитализируются в отделение травматологии и ортопедии и (или) в хирургическое отделение, имеющее в своем составе травматологические койки, отделение множественной и сочетанной травмы, ожоговое отделение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z72" w:id="59"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. При наличии медицинских показаний для оказания ВТМП пациенты с травмами КМС направляются для получения данного вида медицинской помощи в медицинские организации, оказывающие ВТМП.</w:t>
+      19. При наличии медицинских показаний для оказания ВТМП пациенты с травмами КМС направляются для получения данного вида медицинской помощи в медицинские организации, оказывающие ВТМП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z73" w:id="60"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Диагностические и лечебные мероприятия пациентам с травмами и заболеваниями опорно-двигательного аппарата с учетом регионализации медицинской помощи проводятся по перечню в соответствии с приложением 3 к настоящему Стандарту (далее – приложение 3).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Порядок организации оказания специализированной, в том числе высокотехнологичной медицинской помощи населению в плановой форме при последствиях травм и заболеваниях костно-мышечной системы, включая детское население</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      19. Диагностические и лечебные мероприятия пациентам с травмами и заболеваниями опорно-двигательного аппарата с учетом регионализации медицинской помощи проводятся по перечню в соответствии с </w:t>
+      21. Медицинская помощь в плановой форме пациентам с заболеваниями КМС осуществляется в отделениях (кабинетах) травматологии и ортопедии, хирургических отделениях (кабинетах) организаций, оказывающих помощь в амбулаторных или стационарных условиях. Дата планируемой госпитализации с учетом свободного выбора пациентом стационара определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложением 3</w:t>
+        <w:t>приказом № ҚР ДСМ-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящему Стандарту (далее – приложение 3).</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      20. Медицинская помощь в плановой форме пациентам с заболеваниями КМС осуществляется в отделениях (кабинетах) травматологии и ортопедии, хирургических отделениях (кабинетах) организаций, оказывающих помощь в амбулаторных или стационарных условиях.</w:t>
+      22. При обращении пациента с заболеванием КМС в организации здравоохранения, оказывающие консультативно-диагностическую помощь в амбулаторных условиях, врач травматолог осуществляет осмотр пациента, назначает необходимые для диагностики заболевания и определения тактики лечения клинико-диагностические, инструментальные и рентгенологические исследования, консультации профильных специалистов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21. При обращении пациента с заболеванием КМС в организации здравоохранения, оказывающие консультативно-диагностическую помощь, врач травматолог осуществляет осмотр пациента, назначает необходимые для диагностики заболевания и определения тактики лечения клинико-диагностические, инструментальные и рентгенологические исследования, консультации профильных специалистов.</w:t>
+      23. При наличии медицинских показаний пациент направляется на госпитализацию в стационарных условиях для оказания медицинской помощи в плановой и (или) экстренной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. После проведенного лечения в стационарных условиях пациента с заболеваниями КМС направляют к врачу травматологу (ортопеду) районной и (или) городской поликлиники по месту прикрепления для дальнейшего наблюдения и (или) постановки на диспансерный учет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. Медицинская помощь в стационарных условиях при травмах и заболеваниях КМС с учетом уровня регионализации медицинской помощи осуществляется в соответствии с приложением 3.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      22. При наличии медицинских показаний пациент направляется на госпитализацию в стационарных условиях для оказания медицинской помощи в плановой и (или) экстренной форме. </w:t>
-[...141 lines deleted...]
-      25. Специализированная медицинская помощь пациентам с травмами и заболеваниями КМС в стационарных условиях оказывается в соответствии с </w:t>
+      26. Специализированная медицинская помощь пациентам с травмами и заболеваниями КМС в стационарных условиях оказывается в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 8 декабря 2020 года № ҚР ДСМ-238/2020 "Об утверждении правил оказания специализированной, в том числе высокотехнологичной медицинской помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21746) (далее – Приказ № ҚР ДСМ-238/2020).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Пациенты с последствиями травм (сросшиеся переломы с металлоконструкциями, несросшиеся переломы, посттравматические контрактуры суставов, ложные суставы, гнойно-воспалительные осложнения) и заболеваниями КМС госпитализируются в медицинские организации в соответствии с установленной датой плановой госпитализации. При плановой госпитализации пациент обязан пройти клинико-диагностические исследования (лабораторные, инструментальные и функциональные, консультации профильных специалистов) в соответствии с приложением 5 к стандарту, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № ҚР ДСМ-27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26. Пациенты с последствиями травм (сросшиеся переломы с металлоконструкциями, несросшиеся переломы, посттравматические контрактуры суставов, ложные суставы, гнойно-воспалительные осложнения) и заболеваниями КМС госпитализируются в медицинские организации в соответствии с установленной датой плановой госпитализации, указанной в талоне плановой госпитализации.</w:t>
+      28. Приемное отделение медицинской организации осуществляет круглосуточный прием и регистрацию пациентов на получение экстренной травматологической или ортопедической помощи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Приемное отделение медицинской организации осуществляет круглосуточный прием и регистрацию пациентов на получение экстренной травматологической или ортопедической помощи.</w:t>
+      29. Прием и регистрация пациентов в приемном отделении медицинской организации на получение плановой госпитализации осуществляется в рабочее время согласно утвержденному графику работы организации, в течение 60 минут с момента обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Для окончательной постановки диагноза проводится динамическое наблюдение и полный объем необходимых лечебно-диагностических мероприятий в течение 24 часов с момента обращения. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28. Прием и регистрация пациентов в приемном отделении медицинской организации на получение плановой госпитализации осуществляется в рабочее время согласно утвержденному графику работы организации, в течение 60 минут с момента обращения.</w:t>
+      31. При обнаружении признаков употребления психоактивных веществ в медицинской карте оформляется запись с последующим забором биологических материалов на определение содержания психоактивного вещества с занесением результатов в медицинскую карту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. При госпитализации пациент получает исчерпывающую информацию о состоянии своего здоровья, включая данные о возможном риске и преимуществах предлагаемых и альтернативных методах лечения, сведения о возможных последствиях отказа от лечения, информацию о диагнозе, прогнозе и плане лечебных мероприятий в доступной для пациента форме, а также разъяснение причин выписки или перевода в другую медицинскую организацию. При госпитализации пациента детского возраста, гражданина, признанного недееспособным, и (или) гражданина, имеющего ограниченную дееспособность данная информация предоставляется родителям и (или) законным представителям и (или) опекунам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      29. Для окончательной постановки диагноза проводится динамическое наблюдение и полный объем необходимых лечебно-диагностических мероприятий в течение 24 часов с момента обращения. </w:t>
-[...141 lines deleted...]
-      32. Пациент с травмами и заболеваниями КМС вправе отказаться от медицинской помощи согласно </w:t>
+      33. Пациент с травмами и заболеваниями КМС вправе отказаться от медицинской помощи согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 136</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, за исключением случаев, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 137</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Кодекса. При обращении пациента детского возраста данное решение принимается родителями и (или) законными представителями.</w:t>
+        <w:t xml:space="preserve"> Кодекса. При отказе пациента детского возраста, гражданина, признанного недееспособным, и (или) гражданина, имеющего ограниченную дееспособность данное решение принимается родителями и (или) законными представителями и (или) опекунами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Врач травматолог-ортопед в день поступления в медицинскую организацию проводит осмотр пациента, прописывает ему необходимое лечение и информирует его с назначенными лечебно-диагностическими мероприятиями. При госпитализации пациента детского возраста, гражданина, признанного недееспособным, и (или) гражданина, имеющего ограниченную дееспособность данная информация предоставляется родителям и (или) законным представителям и (или) опекунам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Проведение лечебно-диагностических мероприятий, лекарственное обеспечение, организация лечебного питания и соответствующий уход пациента осуществляется с момента поступления в стационар.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33. Врач травматолог-ортопед в день поступления в медицинскую организацию осматривает пациента, прописывает ему необходимое лечение и знакомит его с назначенными лечебно-диагностическими мероприятиями. При госпитализации пациента детского возраста данная информация предоставляется родителям и (или) законным представителям. </w:t>
+      36. Клинический диагноз устанавливается в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>14 пунктом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа № ҚР ДСМ-27.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. В медицинской организации до выбытия пациента обеспечивается учет и сохранность сданных на хранение ценных вещей, денежных средств, документов, а также одежды и личных вещей пациентов и сопровождающих лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34. Проведение лечебно-диагностических мероприятий, лекарственное обеспечение, организация лечебного питания и соответствующий уход пациента осуществляется с момента поступления в стационар.</w:t>
+      38. Во время пребывания в стационаре пациент по медицинским показаниям направляется для проведения исследований в соответствии с КП в медицинские организации по профилю заболевания и (или) переводится для продолжения лечения в организации следующего уровня регионализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z90" w:id="77"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Клинический диагноз устанавливается совместно с заведующим отделением не позднее трех календарных дней со дня госпитализации пациента. Исключение составляют случаи затруднения идентификации диагноза, при этом в медицинской карте указывается причина задержки в установлении диагноза и планируемые дополнительные диагностические исследования и консультации специалистов.</w:t>
+      39. Пациенты, находящиеся в стационарных условиях, подлежат ежедневному осмотру лечащим врачом (кроме выходных и праздничных дней, когда осмотр осуществляется дежурным врачом) с назначением диагностических и лечебных манипуляций с внесением соответствующей записи в медицинскую карту.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z91" w:id="78"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В день установления клинического диагноза в медицинской карте делается соответствующая запись.</w:t>
+      40. Заведующим отделением осмотр пациента осуществляется в день поступления, в последующем – по медицинским показаниям (пациенты, находящиеся в тяжелом и крайне тяжелом состояниях, осматриваются ежедневно, пациенты, находящиеся в среднем и легком состоянии – не реже одного раза в неделю) и перед выпиской. Результаты осмотра пациентов заведующим отделением с диагнозом и назначениями заносятся в медицинскую карту и подписываются им.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="80"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37. Во время пребывания в стационаре пациент по медицинским показаниям направляется для проведения исследований в соответствии с КП в медицинские организации по профилю заболевания и (или) переводится для продолжения лечения в организации следующего уровня регионализации.</w:t>
+      41. При затруднении идентификации диагноза, неэффективности проводимого лечения заместитель руководителя по медицинской части по заявке заведующего отделением организует консилиум.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="84"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В вечернее, ночное время, в выходные и праздничные дни консилиум организует ответственный дежурный врач по стационару по заявке дежурного врача.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z98" w:id="85"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      41. Платные услуги пациентам с травмами и заболеваниями КМС предоставляются в соответствии с </w:t>
+      42. Платные услуги пациентам с травмами и заболеваниями КМС предоставляются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пунктом 8</w:t>
+        <w:t>Приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 202 Кодекса.</w:t>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 29 октября 2020 года № ҚР ДСМ-170/2020 "Об утверждении правил оказания платных услуг субъектами здравоохранения и типовой формы договора по предоставлению платных медицинских услуг (помощи)" (зарегистрирован в реестре государственной регистрации нормативных правовых актов под номером № 21559).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z99" w:id="86"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      42. Медицинская карта в электронном и бумажном носителях после выбытия пациента из стационара сдается в архив медицинской организации и хранится в течение 25 (двадцати пяти) лет. </w:t>
+      43. Медицинская карта в электронном и бумажном носителях после выбытия пациента из стационара сдается в архив медицинской организации и хранится в течение 25 (двадцати пяти) лет. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z100" w:id="87"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      43. Выписка пациента из стационара осуществляется в соответствии с </w:t>
+      44. Выписка пациента из стационара осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказом № ҚР- ДСМ-27</w:t>
+        <w:t>Приказом № ҚР ДСМ-27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z101" w:id="88"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44. При выписке из стационара пациенту на руки выдается выписной эпикриз, где указывается заключительный клинический диагноз, срок пребывания, проведенный объем обследования, лечения, эффективность и указания и консультации по дальнейшей тактике ведения и режиму.</w:t>
+      45. При выписке пациента из стационара, оформляется выписной эпикриз, где указываются заключительный клинический диагноз, срок пребывания (в том числе кратко резюмируются данные о состоянии пациента при поступлении и выписке), проведенные лечебные мероприятия и их эффективность, рекомендации по дальнейшей тактике ведения пациента и рекомендуемому режиму.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии у пациента, выписанного из стационара, показаний к активному динамическому наблюдению, и выписке детей до одного года жизни информация о них передается в организации ПМСП по месту прикрепления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      45. Патологоанатомическое вскрытие умерших пациентов с травмами и заболеваниями КМС осуществляется в соответствии со стандартом организации оказания патологоанатомической диагностики в Республике Казахстан, утвержденного </w:t>
+      46. Патологоанатомическое вскрытие умерших пациентов с травмами и заболеваниями КМС осуществляется в соответствии со стандартом организации оказания патологоанатомической диагностики в Республике Казахстан, утвержденным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 14 декабря 2020 года № ҚР ДСМ-259/2020 "Об утверждении стандарта организации оказания патологоанатомической диагностики в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21790).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      46. При наличии у пациента состояния, требующего безотлагательного медицинского вмешательства госпитализация осуществляется по экстренным показаниям.</w:t>
+      47. При наличии у пациента состояния, требующего безотлагательного медицинского вмешательства госпитализация осуществляется по экстренным показаниям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При плановой госпитализации пациентов с последствиями травм и заболеваниями КМС для получения лечения по ВТМП в медицинские организации третьего уровня, имеющих заключение о соответствии организации здравоохранения к предоставлению ВТМП, пациент госпитализируется по решению комиссии ВТМП согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказу № ҚР ДСМ-238/2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48. Для оказания медицинской помощи пациентам с травмами и заболеваниями КМС в амбулаторных условиях организовываются кабинеты травматолога и ортопеда.</w:t>
+      48. В медицинских организациях первого уровня регионализации, оказывающих помощь в стационарных условиях, проводится базовая противошоковая терапия и реанимационные мероприятия. Хирургические вмешательства осуществляются в соответствии с приложением 3. В сложных случаях специалистами медицинских организаций вышестоящих уровней осуществляются дистанционные консультации, выезды и (или) переводы (транспортировка) пациента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z158" w:id="95"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Для оказания медицинской помощи пациентам с травмами и заболеваниями КМС в амбулаторных условиях организовываются кабинеты травматолога и ортопеда.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В кабинете травматолога и ортопеда осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z159" w:id="96"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) консультативно-диагностическая и медицинская помощь пациентам с травмами и заболеваниями КМС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z160" w:id="97"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отбор и направление пациентов с травмами и заболеваниями КМС на лечение в стационарных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z161" w:id="98"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) отбор и направление пациентов с травмами и заболеваниями КМС на оказание ВТМП;</w:t>
+      3) отбор и направление пациентов с травмами и заболеваниями КМС на оказание ВТМП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z162" w:id="99"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Направление на госпитализацию в Национальные и (или) научные центры осуществляется при наличии консультационного листа специалистов национального или научного центра соответствующего профиля (очно, дистанционно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) проведение лечения детей с врожденными патологиями КМС; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z163" w:id="100"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) наблюдение за пациентами с последствиями травм и болезнями КМС: детей с врожденным вывихом бедра, врожденной косолапостью, сколиозом, наследственными системными заболеваниями скелета, аномалиями развития скелета, пациентов с остеопорозом после эндопротезирования крупных суставов; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z164" w:id="101"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) осуществление экспертизы временной нетрудоспособности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 ноября 2020 года № ҚР ДСМ-198/2020 "Об утверждении правил проведения экспертизы временной нетрудоспособности, а также выдачи листа или справки о временной нетрудоспособности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 21660);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z165" w:id="102"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) направление пациентов со стойкими признаками нарушения функций опорно-двигательного аппарата и КМС на медико-социальную экспертную комиссию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z166" w:id="103"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) участие в выполнении государственных и региональных целевых программ, направленных на профилактику, снижение костно-мышечной заболеваемости и травматизма среди взрослого и детского населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z167" w:id="104"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) мониторинг и анализ основных медико-статистических показателей заболеваемости, инвалидности, смертности от травм и заболеваний КМС среди взрослого и детского населения в районе обслуживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z168" w:id="105"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) консультации по профилактике, диагностике, лечению, реабилитации пациентов с травмами и заболеваниями КМС в районе обслуживания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z169" w:id="106"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) внедрение в практику новых методов профилактики, диагностики и лечения пациентов с травмами и заболеваниями КМС;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z170" w:id="107"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z138" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) оказание помощи пациентам в стационарозамещающих условиях осуществляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 7 июня 2023 года № 106 "Об утверждении стандарта оказания медицинской помощи в стационарозамещающих условиях в Республике Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32740).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="109"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z139" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      49. Неотложная медицинская помощь пациентам с травмами в населенных пунктах с численностью обслуживаемого населения менее 120 тысяч человек оказывается в приемных покоях организаций здравоохранения, оказывающих медицинскую помощь в стационарных условиях.</w:t>
+      Кабинет травматолога и ортопеда поликлиники обеспечивается медицинскими изделиями, для оказания травматологической и ортопедической помощи в амбулаторных условиях согласно приложению 2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z140" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В населенных пунктах с численностью обслуживаемого населения более 120 тысяч человек для оказания неотложной медицинской помощи пациентам с травмой организуются травматологические пункты (далее – травмпункт).</w:t>
+      50. Неотложная медицинская помощь пациентам с травмами в населенных пунктах с численностью обслуживаемого населения менее 120 тысяч человек оказывается в приемных покоях организаций здравоохранения, оказывающих медицинскую помощь в стационарных условиях.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z141" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В городах областного значения и населенных пунктах с численностью обслуживаемого населения более 120 тысяч человек для оказания неотложной медицинской помощи пациентам с травмой организуются травматологические пункты (далее – травмпункт).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z142" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На 100 тысяч детского населения создается отдельный травмпункт.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травмпункт организуется решением местного органа государственного управления здравоохранением области, городов республиканского значения и столицы в составе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z172" w:id="110"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z144" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) организаций здравоохранения, оказывающих медицинскую помощь в стационарных условиях, работающих в круглосуточном режиме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z173" w:id="111"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z145" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организаций здравоохранения, оказывающих медицинскую помощь в амбулаторных условиях, работающих с 8 до 20 часов, за исключением выходных и праздничных дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z146" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Травмпункт имеет отдельный вход, оборудованный пандусом, и следующий набор помещений:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z147" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       регистратура;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z148" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       зал ожидания;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z149" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       кабинет врачебного приема; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z150" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       операционная;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       перевязочный кабинет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z152" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кабинет для наложения гипса (гипсовая);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z153" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       прививочный кабинет; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z154" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       процедурный кабинет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z155" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рентгенологический кабинет (при его отсутствии обследование пациента проводится в рентгенологическом кабинете организации здравоохранения, при котором находится травмпункт);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z156" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кабинет заведующего;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z157" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ординаторская;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z158" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сестринская;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z159" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвентарный кабинет;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z160" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       кабинет старшей медицинской сестры.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z161" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>
+      Травмпункт обеспечивается медицинскими изделиями согласно приложению 2.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z162" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Неотложная травматологическая помощь оказывается вне зависимости от места жительства обратившегося пациента.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z163" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показаниями для оказания неотложной медицинской помощи в травмпункте являются следующие состояния:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z164" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       неинфицированные раны мягких тканей без повреждения сухожилий, мышц, нервных стволов и крупных сосудов при удовлетворительном общем состоянии пострадавшего;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z165" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ушибы мягких тканей конечностей, грудной клетки, области спины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z166" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ушибы мягких тканей, растяжения связочного аппарата суставов, не осложненные гемартрозом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z167" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       травматические вывихи в суставах верхней конечности, пальцев кистей и стоп (у детей, не требующих наркоза);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z168" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       единичные переломы ребер без повреждения плевры;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z169" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       закрытые переломы костей (без смещения или со смещением отломков, поддающихся репозиции и удержанию, у детей только переломы без смещения, не требующие наркоза);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z170" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переломы, поддающиеся закрытой репозиции и фиксации спицами, с последующим лечением и наблюдением в амбулаторных условиях, за исключением переломов у детского населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z171" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инородные тела мягких тканей, поддающиеся удалению в амбулаторных условиях;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z172" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       травматические ампутации фаланг одного-двух пальцев, не требующие экзартикуляции на уровне пястно-фаланговых суставов;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z173" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раны с дефектом мягких тканей, требующие кожную пластику местными тканями, но не подлежащие стационарному лечению;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z174" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       раны с повреждением сухожилия разгибателя пальцев на уровне кисти и (или) стопы, не подлежащие стационарному лечению, за исключением повреждения сухожилий у детского населения;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z175" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ограниченные ожоги (менее 5 % поверхности тела), не требующие хирургического вмешательства, у детей с учетом возраста и глубины поражения.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z176" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Пациент (взрослый, детский) с травмой обращается в травмпункт до 3 (трех) суток с момента получения травмы и (или) поступает по скорой медицинской помощи. В травмпункте оценивается общее состояние, травматолого-ортопедический статус пострадавшего, проводятся необходимые лабораторные и инструментальные исследования, оказывается неотложная медицинская помощь.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z177" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После оказания пациенту неотложной медицинской помощи по показаниям пациент направляется в профильный стационар для получения специализированной медицинской помощи.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...61 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="112"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z178" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50. В медицинских организациях второго уровня регионализации осуществляется:</w:t>
+      51. В медицинских организациях второго уровня регионализации осуществляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z141" w:id="113"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z179" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказание травматологической и ортопедической помощи населению в стационарных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z142" w:id="114"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z180" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проведение лабораторной и инструментальной диагностики и дифференциальной диагностики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z143" w:id="115"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z181" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) первый и второй этапы реабилитации пациентов с множественными и сочетанными травмами в стационарозамещающих и стационарных условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z144" w:id="116"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z182" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработка и проведение мероприятий по повышению качества лечебно-диагностической работы и снижению больничной летальности при множественных и сочетанных травмах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z145" w:id="117"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z183" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) систематическое освоение и внедрение в практику новых эффективных методов профилактики, диагностики, лечения и реабилитации пациентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z146" w:id="118"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z184" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) осуществление экспертизы временной нетрудоспособности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z147" w:id="119"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z185" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51. В медицинских организациях третьего уровня регионализации травматологическая помощь включает оказание населению специализированной помощи, в том числе ВТМП, в стационарозамещающих и стационарных условиях.</w:t>
+      52. В медицинских организациях третьего уровня регионализации травматологическая помощь включает оказание населению специализированной помощи, в том числе ВТМП, в стационарных условиях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z148" w:id="120"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z186" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В медицинских организациях третьего уровня проводятся оперативные вмешательства всех категорий сложности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z149" w:id="121"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z187" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Специалисты медицинских организаций второго уровня регионализации оказывают по показаниям консультативную помощь (в том числе дистанционные консультации), а также в зависимости от тяжести и клинического состояния пациента принимают решение о переводе пациента в медицинскую организацию вышестоящего уровня по линии медицинской авиации в региональный травматологический центр, многопрофильную областную больницу, многопрофильную городскую больницу или в Национальный, научный центр после получения консультационного листа специалистов данного центра.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z188" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Специалисты медицинских организаций второго и третьего уровней регионализации оказывают по показаниям консультативную помощь (в том числе дистанционные консультации), а также в зависимости от тяжести и клинического состояния пациента принимают решение о переводе пациента в медицинскую организацию вышестоящего уровня по линии медицинской авиации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-[...158 lines deleted...]
-    <w:bookmarkStart w:name="z175" w:id="124"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z189" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      53. Медицинская помощь при ожогах оказывается:</w:t>
+      53. При соответствии материально-технического оснащения и наличия квалификации (сертификации) специалистов в медицинских организациях первого, второго и третьего уровней регионализации проводятся все оперативные вмешательства, имеющиеся в перечне согласно приложению 3.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z176" w:id="125"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z190" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 7. Порядок оказания медицинской помощи пациентам с ожогами</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z191" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Медицинская помощь при ожогах оказывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z192" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в амбулаторных условиях и включает мероприятия по профилактике, диагностике, лечению ожогов I-II степени с площадью поражения до 10 % поверхности тела (у детей - до 5 % поверхности тела), не требующих хирургического лечения, медицинскую реабилитацию третьего этапа пациентов с послеожоговыми рубцовыми деформациями и дефектами тканей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z177" w:id="126"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z193" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в стационарозамещающих и стационарных условиях и включает мероприятия по диагностике, лечению, реабилитации ожогов, ожоговой болезни и ее осложнений, послеожоговых рубцовых деформаций и дефектов тканей, требующих использования специальных методов диагностики и медицинских технологий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z178" w:id="127"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z194" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54. Для лечения пациентов с ожогами в стационарных условиях организуются ожоговые (комбустиологические) койки в составе хирургических отделений медицинских организаций первого уровня регионализации, ожоговые отделения (центры) в составе медицинских организаций второго и третьего уровней регионализации.</w:t>
+      55. Для лечения пациентов с ожогами в стационарных условиях организуются ожоговые (комбустиологические) койки в составе хирургических отделений медицинских организаций первого уровня регионализации, ожоговые отделения (центры) в составе медицинских организаций второго и третьего уровней регионализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z179" w:id="128"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z195" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      55. Ожоговое отделение осуществляет следующие функции:</w:t>
+      56. Ожоговое отделение осуществляет следующие функции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z180" w:id="129"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z196" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) оказание специализированной, в том числе высокотехнологичной, медицинской помощи по профилю комбустиология при ожогах, электротравме, послеожоговых рубцовых деформациях и дефектах тканей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z181" w:id="130"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z197" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) динамическое наблюдение за пациентами с ожогами;</w:t>
+      2) наблюдение за пациентами с ожогами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z182" w:id="131"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z198" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) лечение осложнений ожоговой болезни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z183" w:id="132"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проведение комплексных мероприятий по медицинской реабилитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z184" w:id="133"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказание консультативной помощи специалистам других медицинских организаций по вопросам диагностики и лечения ожогов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z185" w:id="134"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обеспечение преемственности между медицинскими организациями при лечении пациентов с ожогами, последствиями ожогов и ожоговой болезни;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z186" w:id="135"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организационно-методическую работу с медицинскими организациями по вопросам совершенствования оказания медицинской помощи при ожогах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z187" w:id="136"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) анализ ожогового травматизма и разработка предложений по его профилактике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z188" w:id="137"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) организация и проведение консультаций и (или) участие в консилиуме врачей, в том числе с применением дистанционных медицинских услуг;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z189" w:id="138"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) ведение учетной и отчетной документации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z190" w:id="139"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      56. Медицинскими показаниями для оказания специализированной медицинской помощи, в том числе с применением ВТМУ в ожоговом центре (отделении) являются:</w:t>
+      57. Медицинскими показаниями для оказания специализированной медицинской помощи, в том числе с применением ВТМП в ожоговом центре (отделении) являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ожоги I-II степени с площадью поражения от 15 % поверхности тела (у детей от 5 % поверхности тела);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ожоги I- II, III А степени с площадью поражения менее 10 % поверхности тела (у детей менее 5 % поверхности тела) особых локализаций (голова, лицо в том числе в сочетании с ожогами органа зрения), кисть, стопа, промежность, половые органы, область шеи и крупных суставов), при наличии осложнений или сопутствующей патологии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ожоги III Б-IV степени независимо от площади и локализации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ожоги кожных покровов, полученные вследствие электротравмы с нарушением работы сердечной мышцы, и потерей сознания в анамнезе;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ожоги кожных покровов, полученные вследствие действия химических веществ;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ожоги в сочетании с ингаляционной травмой;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       термические и химические ожоги I-II-III степени с площадью поражения 30 % поверхности тела и более различной локализации, в том числе в сочетании с ингаляционной травмой и развитием тяжелых инфекционных осложнений (пневмония, сепсис);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z214" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       радиационные ожоги (в том числе после лучевой терапии);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z215" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       послеожоговые рубцовые деформации и дефекты тканей различных локализаций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z216" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       трофические язвы и раны различных этиологий, в том числе пролежни для закрытия кожного дефекта;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z217" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       посттравматические рубцовые деформации и дефекты тканей различных локализаций;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z218" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       послеожоговые рубцовые деформации и дефекты тканей различных локализаций, требующие этапных реконструктивно-пластических операций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="140"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z219" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      57. Пациенты с ожогами II-III степени более 20 % поверхности тела, ожогами III степени более 10% поверхности тела у взрослых, ожогами II - III степени более 10 % поверхности тела, III степени более 5 % поверхности тела у детей при развитии ожогового шока, ингаляционной травме с развитием дыхательной недостаточности, ожогами, полученными вследствие электротравмы с развитием сердечно-сосудистой недостаточности, сопровождающиеся другими угрожающими жизни состояниями направляются в отделения анестезиологии и реанимации.</w:t>
+      58. Пациенты с ожогами II-III степени более 20 % поверхности тела, ожогами III степени более 10% поверхности тела у взрослых, ожогами II - III степени более 10 % поверхности тела, III степени более 5 % поверхности тела у детей при развитии ожогового шока, ингаляционной травме с развитием дыхательной недостаточности, ожогами, полученными вследствие электротравмы с развитием сердечно-сосудистой недостаточности, сопровождающиеся другими угрожающими жизни состояниями направляются в отделения анестезиологии и реанимации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z220" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       После устранения состояний, угрожающих жизни, пациенты переводятся (транспортируются) в ожоговый центр (отделение) медицинской организации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z221" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Порядок оказания медицинской помощи пациентам, нуждающимся в эндопротезировании</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z222" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      59. Медицинские организации, претендующие на оказание медицинской помощи пациентам, нуждающимся в эндопротезировании, предоставляют в управления здравоохранением областей, городов республиканского значения и столицы соответствующую информацию, согласно требованиям приложения 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z223" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      60. Госпитализация в плановом порядке в научно-исследовательские институты и научные центры на эндопротезирование осуществляется по направлению организации ПМСП при наличии консультационного листа специалистов национального и (или) научного центра (очно, дистанционно);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z224" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      61. При госпитализации на эндопротезирование пациент должен иметь результаты клинико-диагностического обследования в соответствии с приложением 5 к стандарту, утвержденному </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом № ҚР- ДСМ-27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z225" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Все случаи эндопротезирования крупных суставов до разработки и принятия единого регистра эндопротезирования крупных суставов Министерства здравоохранения Республики Казахстан медицинские организации предоставляют в виде информации, в соответствии с приложением 6 в ННЦТО 2 раза в год по итогам 6 месяцев и предыдущего года для обеспечения последующего мониторинга и контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5679,991 +5621,505 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Приложение 1 к Стандарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Стандарту организации</w:t>
+              <w:t>организации оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания травматологической</w:t>
+              <w:t>травматологической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ортопедической помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="141"/>
+    <w:bookmarkStart w:name="z227" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рекомендуемая штатная численность организаций здравоохранения, оказывающих травматологическую и ортопедическую помощь взрослому и детскому населению</w:t>
+        <w:t xml:space="preserve"> Рекомендуемая штатная численность организаций здравоохранения,</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Сноска. Приложение 1 - в редакции приказа Министра здравоохранения РК от 27.10.2023 </w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>№ 156</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>оказывающих травматологическую и ортопедическую помощь взрослому и детскому населению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z194" w:id="142"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z228" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В организациях здравоохранения, оказывающих медицинскую помощь в амбулаторных условиях, устанавливается 1 (одна) должность врача-травматолога-ортопеда на 20 тысяч населения. На 1 (одну) должность врача- травматолога-ортопеда устанавливаются 2 (две) должности медицинской сестры, 1 (одна) должность перевязочной медицинской сестры.</w:t>
+      В организациях здравоохранения, оказывающих медицинскую помощь в амбулаторных условиях, устанавливается 1 (одна) должность врача-травматолога-ортопеда на 30 тысяч взрослого населения и на 50 тысяч детского населения. На 1 (одну) должность врача- травматолога-ортопеда устанавливаются 2 (две) должности медицинской сестры, 1 (одна) должность перевязочной медицинской сестры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z195" w:id="143"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z229" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В организациях здравоохранения, оказывающих травматологическую и ортопедическую помощь в стационарных условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z196" w:id="144"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z230" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1). в травматологическом отделении:</w:t>
+      1) в травматологическом отделении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z197" w:id="145"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z231" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заведующий отделением – 1 (одна) должность на 20 коек;</w:t>
+      заведующий отделением – 1 (одна) должность на отделение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z198" w:id="146"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z232" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      травматолог-ортопед– 1 (одна) должность на 10 коек;</w:t>
+      травматолог-ортопед– в зависимости от уровня медицинской организации:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z199" w:id="147"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z233" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (одна) должность на 16 коек для медицинских организаций районного уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z234" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (одна) должность на 12 коек для медицинских организаций городского уровня;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z235" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (одна) должность на 10 коек для медицинских организаций областного уровня и городов республиканского значения, столицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z236" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1 (одна) должность на 8 коек для медицинских организаций национальных центров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z237" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       нейрохирург – 0,5 должности (для отделений политравм);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z200" w:id="148"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z238" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       хирург – 0,5 должности (для отделений политравм).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z201" w:id="149"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z239" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для оказания экстренной помощи на 1 (один) круглосуточный пост устанавливается 4, 75 должностей травматолога-ортопеда или хирурга, прошедшего соответствующую подготовку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z202" w:id="150"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z240" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На 1 (один) круглосуточный пост на 10 коек устанавливается 4,75 должностей медицинской сестры.</w:t>
+      На 1 (один) круглосуточный пост в отделении устанавливается 4,75 должностей медицинской сестры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z204" w:id="152"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z241" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в ортопедическом отделении:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z205" w:id="153"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z242" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      заведующий отделением – 1 (одна) должность на 20 коек;</w:t>
+      заведующий отделением – 1 (одна) должность на отделение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z206" w:id="154"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z243" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      травматолог-ортопед – 1 (одна) должность на 10 коек;</w:t>
+      травматолог-ортопед– в зависимости от уровня медицинской организации: 1 (одна) должность на 12 коек для медицинских организаций городского уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z207" w:id="155"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z244" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      На 1 (один) круглосуточный пост на 10 коек устанавливается 4,75 должностей медицинской сестры.</w:t>
+      1 (одна) должность на 10 коек для медицинских организаций областного уровня и городов республиканского значения, столицы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z208" w:id="156"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z245" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Должность медицинской сестры перевязочной устанавливается из расчета не менее 1 (одной) должности на 20 коек, процедурной медицинской сестры не менее 1 (одной) должности на 20 коек, операционной медицинской сестры не менее 1 (одной) должности на 10 коек. Должность старшей операционной медицинской сестры устанавливается при наличии не менее 3 должностей операционных медицинских сестер и медицинских сестер перевязочной.</w:t>
+      1 (одна) должность на 8 коек для медицинских организаций национальных центров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z209" w:id="157"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z246" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В ожоговом центре (отделении):</w:t>
+      На 1 (один) круглосуточный пост в отделении устанавливается 4,75 должностей медицинской сестры.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-[...519 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="238"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6697,216 +6153,202 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Стандарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Стандарту организации</w:t>
+              <w:t>организации оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания травматологической</w:t>
+              <w:t>травматологической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ортопедической помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z236" w:id="184"/>
+    <w:bookmarkStart w:name="z248" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Рекомендуемое оснащение медицинскими изделиями организаций здравоохранения, оказывающих травматологическую и ортопедическую помощь</w:t>
+        <w:t xml:space="preserve"> Рекомендуемое оснащение медицинскими изделиями организаций здравоохранения,</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-      Сноска. Приложение 2 - в редакции приказа Министра здравоохранения РК от 27.10.2023 </w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
+          <w:b/>
           <w:i w:val="false"/>
-          <w:color w:val="ff0000"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>№ 156</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t>оказывающих травматологическую и ортопедическую помощь</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z249" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7348,68 +6790,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z268" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7641,68 +7095,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z277" w:id="242"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="242"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7934,68 +7400,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z286" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8227,68 +7705,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z295" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8520,68 +8010,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z304" w:id="245"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="245"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8813,68 +8315,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z313" w:id="246"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9106,68 +8620,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z322" w:id="247"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9399,68 +8925,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z331" w:id="248"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="248"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9692,68 +9230,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z340" w:id="249"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="249"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9985,68 +9535,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z349" w:id="250"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="250"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10278,68 +9840,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z358" w:id="251"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="251"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10571,68 +10145,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z367" w:id="252"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="252"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10864,68 +10450,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z376" w:id="253"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="253"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11157,68 +10755,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z385" w:id="254"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="254"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11450,68 +11060,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z394" w:id="255"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="255"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11743,68 +11365,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z403" w:id="256"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="256"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12036,68 +11670,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z412" w:id="257"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="257"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12329,68 +11975,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z421" w:id="258"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="258"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12622,68 +12280,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z430" w:id="259"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="259"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12915,68 +12585,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z439" w:id="260"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="260"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13208,68 +12890,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z448" w:id="261"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="261"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13501,68 +13195,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z457" w:id="262"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="262"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13794,68 +13500,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z466" w:id="263"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="263"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14087,68 +13805,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z475" w:id="264"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="264"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14380,68 +14110,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z484" w:id="265"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="265"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14673,68 +14415,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z493" w:id="266"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="266"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14966,68 +14720,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z502" w:id="267"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="267"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15259,68 +15025,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z511" w:id="268"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="268"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15552,68 +15330,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z520" w:id="269"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="269"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15845,68 +15635,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z529" w:id="270"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="270"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16138,68 +15940,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z538" w:id="271"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="271"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16431,68 +16245,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z547" w:id="272"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="272"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -16724,68 +16550,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z556" w:id="273"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="273"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17017,68 +16855,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z565" w:id="274"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="274"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17310,68 +17160,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z574" w:id="275"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="275"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17603,68 +17465,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z583" w:id="276"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="276"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17896,68 +17770,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z592" w:id="277"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="277"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18189,68 +18075,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z601" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18482,68 +18380,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z610" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18775,68 +18685,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z619" w:id="280"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="280"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19068,68 +18990,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z628" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19361,68 +19295,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z637" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>42.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19654,68 +19600,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z646" w:id="283"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>43.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="283"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19947,68 +19905,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z655" w:id="284"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>44.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20240,68 +20210,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z664" w:id="285"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>45.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20533,68 +20515,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z673" w:id="286"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>46.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="286"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -20826,68 +20820,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z682" w:id="287"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>47.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="287"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21119,68 +21125,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z691" w:id="288"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>48.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="288"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21412,68 +21430,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z700" w:id="289"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>49.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="289"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21705,68 +21735,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z709" w:id="290"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>50.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="290"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21998,68 +22040,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z718" w:id="291"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>51.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="291"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22291,68 +22345,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z727" w:id="292"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>52.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="292"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22585,109 +22651,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z736" w:id="293"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оснащение ожогового центра</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="293"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z738" w:id="294"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="294"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -22758,68 +22848,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z742" w:id="295"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="295"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22873,68 +22975,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z746" w:id="296"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="296"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22988,68 +23102,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z750" w:id="297"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="297"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23077,94 +23203,106 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z754" w:id="298"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="298"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23218,68 +23356,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z758" w:id="299"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="299"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23333,68 +23483,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z762" w:id="300"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="300"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23448,68 +23610,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z766" w:id="301"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="301"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23563,68 +23737,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z770" w:id="302"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="302"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23678,68 +23864,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z774" w:id="303"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="303"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23793,68 +23991,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z778" w:id="304"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="304"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23908,68 +24118,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z782" w:id="305"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="305"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24023,68 +24245,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z786" w:id="306"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="306"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24138,68 +24372,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z790" w:id="307"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 13. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="307"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24253,68 +24499,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z794" w:id="308"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="308"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24369,68 +24627,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z798" w:id="309"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="309"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24664,68 +24934,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z810" w:id="310"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="310"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24779,68 +25061,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z814" w:id="311"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="311"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -24894,68 +25188,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z818" w:id="312"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="312"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25009,68 +25315,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z822" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25124,68 +25442,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z826" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 20. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25239,68 +25569,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z830" w:id="315"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 21. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="315"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25354,68 +25696,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z834" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 22. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25469,68 +25823,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z838" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25584,68 +25950,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z842" w:id="318"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="318"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25699,68 +26077,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z846" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25814,68 +26204,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z850" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25929,68 +26331,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z854" w:id="321"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 27. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="321"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26044,68 +26458,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z858" w:id="322"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26216,216 +26642,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к Стандарту</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Стандарту организации</w:t>
+              <w:t>организации оказания</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>оказания травматологической</w:t>
+              <w:t>травматологической</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и ортопедической помощи</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z238" w:id="185"/>
+    <w:bookmarkStart w:name="z863" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень диагностических и лечебных мероприятий пациентам с травмами и заболеваниями опорно-двигательного аппарата с учетом регионализации медицинской помощи</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-[...37 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="323"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z864" w:id="324"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="324"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -26867,68 +27267,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z883" w:id="325"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="325"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27160,68 +27572,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z892" w:id="326"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="326"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27453,68 +27877,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z901" w:id="327"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="327"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -27746,68 +28182,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z910" w:id="328"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="328"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28039,68 +28487,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z919" w:id="329"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="329"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28332,68 +28792,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z928" w:id="330"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="330"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28625,68 +29097,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z937" w:id="331"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="331"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -28918,68 +29402,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z946" w:id="332"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="332"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29211,68 +29707,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z955" w:id="333"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="333"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29504,68 +30012,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z964" w:id="334"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="334"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -29797,68 +30317,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z973" w:id="335"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="335"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30090,68 +30622,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z982" w:id="336"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="336"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30383,68 +30927,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z991" w:id="337"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="337"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30676,68 +31232,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1000" w:id="338"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>14.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="338"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -30969,68 +31537,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1009" w:id="339"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>15.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="339"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31262,68 +31842,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1018" w:id="340"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>16.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="340"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31555,68 +32147,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1027" w:id="341"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>17.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="341"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -31848,68 +32452,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1036" w:id="342"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="342"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32141,68 +32757,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1045" w:id="343"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="343"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32434,68 +33062,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1054" w:id="344"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>20.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="344"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -32727,68 +33367,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1063" w:id="345"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>21.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="345"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33020,68 +33672,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1072" w:id="346"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="346"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33313,68 +33977,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1081" w:id="347"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>23.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="347"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33606,68 +34282,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1090" w:id="348"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>24.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="348"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -33899,68 +34587,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1099" w:id="349"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>25.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="349"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34192,68 +34892,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1108" w:id="350"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>26.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="350"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34485,68 +35197,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1117" w:id="351"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>27.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="351"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -34778,68 +35502,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1126" w:id="352"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>28.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="352"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35071,68 +35807,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1135" w:id="353"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>29.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="353"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35364,68 +36112,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1144" w:id="354"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>30.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="354"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35657,68 +36417,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1153" w:id="355"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>31.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="355"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -35950,68 +36722,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1162" w:id="356"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>32.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="356"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36243,68 +37027,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1171" w:id="357"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>33.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="357"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36536,68 +37332,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1180" w:id="358"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>34.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="358"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -36829,68 +37637,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1189" w:id="359"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>35.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="359"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37122,68 +37942,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1198" w:id="360"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>36.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="360"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37415,68 +38247,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1207" w:id="361"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>37.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="361"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -37708,68 +38552,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1216" w:id="362"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>38.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="362"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38001,68 +38857,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1225" w:id="363"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>39.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="363"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38294,68 +39162,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1234" w:id="364"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>40.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="364"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38587,68 +39467,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z1243" w:id="365"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>41.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="365"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -38855,50 +39747,5079 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 +</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 4 к Стандарту</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организации оказания</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>травматологической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ортопедической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1253" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Требования к медицинским организациям, претендующим на оказание специализированной и высокотехнологичной медицинской помощи по эндопротезированию крупных суставов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1254" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Наличие отдельного операционного зала с ламинарным воздухообменом и/или системой фильтрации воздуха;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z1255" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Наличие дополнительного оборудования для организаций, выполняющих эндопротезирование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1256" w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) Рентгеноскопический комплекс с возможностью цифрового архивирования; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z1257" w:id="370"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) Стол операционный с принадлежностями для ортопедии; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1258" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) Силовое оборудование для ортопедии (осцилляторная пила);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1259" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) Полный набор инструментов для эндопротезирования суставов, соответсвующий моделям эндопротеза, наличие соответствующих размеров эндопротезов (имплантов); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1260" w:id="373"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) Аппарат для активно-пассивной разработки коленного и тазобедренного сустава; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1261" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6) Комплекты одноразового хирургического белья для операций на суставах; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1262" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Наличие свидетельства о повышении квалификации врачей травматологов-ортопедов по эндопротезированию за последние 5 лет (в отделении должно быть минимум 2 врача травматолога-ортопеда, прошедших повышение квалификации и стажировку по данному направлению). На каждого врача заполненный "Лист соответствия профессиональной компетенции" в соответствии с приложением 5;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1263" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Наличие свидетельства о повышении квалификации медицинского персонала, задействованного в операциях эндопротезирования (анестезиологи-реаниматологи, операционные медицинские сестры);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1264" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Наличие свидетельства о национальной аккредитации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 5</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Стандарту организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания травматологической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ортопедической помощи</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1266" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Лист соответствия профессиональной компетенции врача для проведения эндопротезирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1267" w:id="379"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ф.И.О ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Специальность _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Место работы, отделение _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Стаж работы по специальности _____ Квалификационная категория __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Обучение по эндопротезированию крупных суставов за последние 2 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(с приложением сертификата)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1268" w:id="380"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="380"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование процедуры или операции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заполняет заявитель:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Отметьте "+" в соответствующей графе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Самостоятельное выполнение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не выполняю</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1277" w:id="381"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="381"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полная замена тазобедренного сустава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1282" w:id="382"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="382"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Биполярное эндопротезирование тазобедренного сустава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1287" w:id="383"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="383"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревизия тазобедренного сустава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1292" w:id="384"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="384"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Полная замена коленного сустава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1297" w:id="385"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="385"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ревизия коленного сустава</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1302" w:id="386"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="386"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ввод данных пациента в МИС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1307" w:id="387"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="387"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ввод данных пациента в Единый регистр эндопротезирования МЗ РК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1312" w:id="388"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность указанной информации: ___________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подтверждаю свои рекомендации по утверждению листа соответствия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессиональной компетенции:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________ ___________ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ФИО зав. отделения или иного вышестоящего руководителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись заявителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Дата</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Врач травматолог медицинской организации второго и третьего уровней,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выполняющий эндопротезирование крупных суставов, заполняет Лист соответствия</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>профессиональной компетенции (перечень операций, выполнение которых разрешено</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>врачу в данной медицинской организации), согласно Приложения 6 Стандарта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Заполненный Лист соответствия профессиональной компетенции предоставляется</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в отдел управления человеческими ресурсами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Процедура пересмотра Листа соответствия профессиональной компетенции врача</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>с учетом текущей его квалификации (знаний, навыков, и опыта) проводится один раз</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в два года.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Стандарту организации</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оказания травматологической</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и ортопедической помощи</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в Республике Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z1314" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Список пациентов, которым было проведено эндопротезирование за период _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="396"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+        <w:gridCol w:w="397"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1315" w:id="390"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="390"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1334" w:id="391"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="391"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская организация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№ истории болезни</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Пол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Гражданство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Адрес</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата поступления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата выписки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проведено койко дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исход пребывания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Код МКБ-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Заключительный диагноз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сустав</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сторона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1350" w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата операции</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="392"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(первичная/ревизионная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Показания к операции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1354" w:id="393"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="393"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+31</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+32</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z1370" w:id="394"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Тип анестезии</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="394"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Характер операции</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(плановая/экстренная/платная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип компонента</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="396" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Производитель импланта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Модель импланта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идентификационный номер партии</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>LOT number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Идентификационный номер импланта</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>REF number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип фиксации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(цементная/безцементная/гибридная)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ранние послеоперационные осложнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Медицинская организация где производили первичное протезирование(если ревизия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата первичного протезирования(если ревизия)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Причина ревизии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Тип ревизии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сопутствующие материалы (пластины, костная пластика, аугменты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. оперирующей бригады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -38944,55 +44865,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -39318,31 +45239,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>